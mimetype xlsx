--- v0 (2025-11-02)
+++ v1 (2026-04-04)
@@ -85,1480 +85,1585 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259691152</t>
+          <t>9786059988209</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Gölgeden Gün Işığına İran – İsrail Savaşı</t>
+          <t>Küba Tarihi - Bir Halkın Biyografisi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>650</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259691145</t>
+          <t>9786259691190</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Devrim</t>
+          <t>Üçüncü Dünyadan - Bir Büyükelçinin Anıları</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259691138</t>
+          <t>9786055892401</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Göçmenler</t>
+          <t>Arap Milliyetçiliği: Mısır ve Nasırcılık</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>380</v>
+        <v>430</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259691121</t>
+          <t>9786059294490</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Gemileri Yakmak</t>
+          <t>İslamcılıktan Milliliğe Hamas</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786052222430</t>
+          <t>9786059988339</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Köle, Kul, Amele</t>
+          <t>İşgale Direnen Çanakkale</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>360</v>
+        <v>420</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786052222157</t>
+          <t>9786059988483</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Yeni Verilerin Işığında Diyalektik Materyalizm</t>
+          <t>Beri Zaman Mahallesi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786052222409</t>
+          <t>9786055892579</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sosyalist Gelecek ve Planlama</t>
+          <t>Anadolu Aleviliği Batınilik</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>480</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259691114</t>
+          <t>9786259691152</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Niçin Sovyetler Birliği’nin Dostuyum?</t>
+          <t>Gölgeden Gün Işığına İran – İsrail Savaşı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786052222775</t>
+          <t>9786259691145</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığa Adanmış Yaşam: Kadir Sev</t>
+          <t>Devrim</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786052222805</t>
+          <t>9786259691138</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kurmaysız Dövüşen Devrimciler</t>
+          <t>Göçmenler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>580</v>
+        <v>380</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786052222645</t>
+          <t>9786259691121</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Atadam - Yeniden Doğuşun Baharına Yolculuk</t>
+          <t>Gemileri Yakmak</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786052222997</t>
+          <t>9786052222430</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ezilenler İçin İstanbul Gezi Rehberi</t>
+          <t>Köle, Kul, Amele</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>280</v>
+        <v>360</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786052222980</t>
+          <t>9786052222157</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Canavar</t>
+          <t>Bilimsel Yeni Verilerin Işığında Diyalektik Materyalizm</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786052222744</t>
+          <t>9786052222409</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Asfalya</t>
+          <t>Sosyalist Gelecek ve Planlama</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>120</v>
+        <v>480</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786052222966</t>
+          <t>9786259691114</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Karl Popper Neden Haksız?</t>
+          <t>Niçin Sovyetler Birliği’nin Dostuyum?</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>380</v>
+        <v>140</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786052222973</t>
+          <t>9786052222775</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Göç Penceresinden Kent ve Toplum Yazıları</t>
+          <t>İnsanlığa Adanmış Yaşam: Kadir Sev</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786052222959</t>
+          <t>9786052222805</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Suriye Çöküşün Öyküsü</t>
+          <t>Kurmaysız Dövüşen Devrimciler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>140</v>
+        <v>580</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786052222942</t>
+          <t>9786052222645</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Eksodos</t>
+          <t>Atadam - Yeniden Doğuşun Baharına Yolculuk</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786052222188</t>
+          <t>9786052222997</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kapitali Topraktan Çıkaranlar</t>
+          <t>Ezilenler İçin İstanbul Gezi Rehberi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>80</v>
+        <v>280</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786052222423</t>
+          <t>9786052222980</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Madde Diyalektik ve Toplum (Ciltli)</t>
+          <t>Canavar</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786055892241</t>
+          <t>9786052222744</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İhanete Uğrayan Sosyalizm</t>
+          <t>Asfalya</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>280</v>
+        <v>120</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786052222676</t>
+          <t>9786052222966</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Mütareke İstanbulu’ndan Manzaralar</t>
+          <t>Karl Popper Neden Haksız?</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>180</v>
+        <v>380</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786052222614</t>
+          <t>9786052222973</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Mavi Şehirler</t>
+          <t>Göç Penceresinden Kent ve Toplum Yazıları</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786052222928</t>
+          <t>9786052222959</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Yol</t>
+          <t>Suriye Çöküşün Öyküsü</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>350</v>
+        <v>140</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786052222935</t>
+          <t>9786052222942</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Alman Demokratik Cumhuriyeti</t>
+          <t>Eksodos</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786052222911</t>
+          <t>9786052222188</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Solunda Bir Praksis: Barış Dernekleri 1947 - 1980</t>
+          <t>Kapitali Topraktan Çıkaranlar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>220</v>
+        <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786052222348</t>
+          <t>9786052222423</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizm</t>
+          <t>Madde Diyalektik ve Toplum (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786052222898</t>
+          <t>9786055892241</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu'da Devrim Yılları</t>
+          <t>İhanete Uğrayan Sosyalizm</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>160</v>
+        <v>280</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786052222881</t>
+          <t>9786052222676</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Tarih Sözlüğü</t>
+          <t>Mütareke İstanbulu’ndan Manzaralar</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786055892371</t>
+          <t>9786052222614</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Esnek Üretim Derin Sömürü</t>
+          <t>Mavi Şehirler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786052222874</t>
+          <t>9786052222928</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Ekmek</t>
+          <t>Karanlık Yol</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786052222812</t>
+          <t>9786052222935</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Çizginin Dili</t>
+          <t>Alman Demokratik Cumhuriyeti</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786052222867</t>
+          <t>9786052222911</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Bozkurt’un Anısına Tarih Sohbetleri</t>
+          <t>Türkiye Solunda Bir Praksis: Barış Dernekleri 1947 - 1980</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786052222843</t>
+          <t>9786052222348</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İslamcı Yıllarda Devlet Opera ve Balesi (DOB)</t>
+          <t>Emperyalizm</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786052222850</t>
+          <t>9786052222898</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Birbirimizden Yansır Suretimiz</t>
+          <t>Ortadoğu'da Devrim Yılları</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786052222829</t>
+          <t>9786052222881</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Lenin'li Günler</t>
+          <t>Tarih Sözlüğü</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>100</v>
+        <v>280</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786052222836</t>
+          <t>9786055892371</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İlk Aşk</t>
+          <t>Esnek Üretim Derin Sömürü</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786052222720</t>
+          <t>9786052222874</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Geriye Dönüp Baktığımda</t>
+          <t>Ekmek</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786052222799</t>
+          <t>9786052222812</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Çatlağın Arkası</t>
+          <t>Çizginin Dili</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786052222751</t>
+          <t>9786052222867</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Partimin Yolunda</t>
+          <t>Mehmet Bozkurt’un Anısına Tarih Sohbetleri</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786052222768</t>
+          <t>9786052222843</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Hariciye Çarkı : Anılar</t>
+          <t>İslamcı Yıllarda Devlet Opera ve Balesi (DOB)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786052222737</t>
+          <t>9786052222850</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Faili Meçhul Cinayetler Tarihi</t>
+          <t>Birbirimizden Yansır Suretimiz</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052222706</t>
+          <t>9786052222829</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>İnsan Bencil mi?</t>
+          <t>Lenin'li Günler</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052222690</t>
+          <t>9786052222836</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Sosyalist Mücadelede Kadınlar - Aleksandra Kollontay’dan Seçme Yazılar</t>
+          <t>İlk Aşk</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786052222713</t>
+          <t>9786052222720</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Tarihselci Yöntem ve Bilim Tarihi</t>
+          <t>Geriye Dönüp Baktığımda</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>300</v>
+        <v>140</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052222683</t>
+          <t>9786052222799</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Hatırlatma Dozu - AKP Türkiyesi’nde Liberal Hezeyanlar</t>
+          <t>Çatlağın Arkası</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>250</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786052222638</t>
+          <t>9786052222751</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Sosyalist Planlamanın Sorunları</t>
+          <t>Partimin Yolunda</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052222669</t>
+          <t>9786052222768</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Madde Diyalektik ve Toplum 4. Kitap</t>
+          <t>Hariciye Çarkı : Anılar</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786052222607</t>
+          <t>9786052222737</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Suda Halkalar Vardı</t>
+          <t>Faili Meçhul Cinayetler Tarihi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786052222591</t>
+          <t>9786052222706</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Parti Tarihi - 2. Kitap</t>
+          <t>İnsan Bencil mi?</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786052222584</t>
+          <t>9786052222690</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Düş Değil</t>
+          <t>Sosyalist Mücadelede Kadınlar - Aleksandra Kollontay’dan Seçme Yazılar</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786052222553</t>
+          <t>9786052222713</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Değişim</t>
+          <t>Tarihselci Yöntem ve Bilim Tarihi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786052222539</t>
+          <t>9786052222683</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Marx ve Jakobenler</t>
+          <t>Hatırlatma Dozu - AKP Türkiyesi’nde Liberal Hezeyanlar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786052222508</t>
+          <t>9786052222638</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Çocuk, Buğu Bir de Biz</t>
+          <t>Sosyalist Planlamanın Sorunları</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>120</v>
+        <v>220</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786052222454</t>
+          <t>9786052222669</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Parti Tarihi 1. Kitap</t>
+          <t>Madde Diyalektik ve Toplum 4. Kitap</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786052222416</t>
+          <t>9786052222607</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Gelişimi İçerisinde Marx’ın Düşüncesi</t>
+          <t>Suda Halkalar Vardı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786052222386</t>
+          <t>9786052222591</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Under the Shadow of the Revolution: Berlin, Warsaw, Ankara 1920</t>
+          <t>Parti Tarihi - 2. Kitap</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786052222379</t>
+          <t>9786052222584</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Sınıfın Camından</t>
+          <t>Düş Değil</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786052222355</t>
+          <t>9786052222553</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Sınırsız Düşler</t>
+          <t>Değişim</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786052222362</t>
+          <t>9786052222539</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Sovyet Öyküleri - 4</t>
+          <t>Marx ve Jakobenler</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>100</v>
+        <v>220</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786052222324</t>
+          <t>9786052222508</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Madde Diyalektik ve Toplum (Ciltli)</t>
+          <t>Çocuk, Buğu Bir de Biz</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059988476</t>
+          <t>9786052222454</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Işıklıdır Sözlerimiz</t>
+          <t>Parti Tarihi 1. Kitap</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786052222317</t>
+          <t>9786052222416</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Devrimin Gölgesinde - Berlin Varşova Ankara 1920</t>
+          <t>Tarihsel Gelişimi İçerisinde Marx’ın Düşüncesi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786052222294</t>
+          <t>9786052222386</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Marksizm Sınıf Bilinci Siyaset</t>
+          <t>Under the Shadow of the Revolution: Berlin, Warsaw, Ankara 1920</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>140</v>
+        <v>450</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786052222249</t>
+          <t>9786052222379</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Juan Almeida Bosque</t>
+          <t>Sınıfın Camından</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786052222195</t>
+          <t>9786052222355</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Karl Marx Biyografik Anılar</t>
+          <t>Sınırsız Düşler</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786052222133</t>
+          <t>9786052222362</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Karanlığın Katlettiği Bir Bilim İnsanı: Necdet Bulut</t>
+          <t>Sovyet Öyküleri - 4</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786052222065</t>
+          <t>9786052222324</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Kıvamı</t>
+          <t>Madde Diyalektik ve Toplum (Ciltli)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>90</v>
+        <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059988995</t>
+          <t>9786059988476</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>1917’ye Girerken</t>
+          <t>Işıklıdır Sözlerimiz</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786059988988</t>
+          <t>9786052222317</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Ülkemin Kaçan Gönenci</t>
+          <t>Devrimin Gölgesinde - Berlin Varşova Ankara 1920</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786059988964</t>
+          <t>9786052222294</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Projecilik ve Neoliberal Çıkmaz</t>
+          <t>Marksizm Sınıf Bilinci Siyaset</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059988872</t>
+          <t>9786052222249</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Bilmiyorlar, Ama Yapıyorlar</t>
+          <t>Juan Almeida Bosque</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786059988780</t>
+          <t>9786052222195</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Mücadeleler ve Yaşamlar</t>
+          <t>Karl Marx Biyografik Anılar</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>90</v>
+        <v>140</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786059988148</t>
+          <t>9786052222133</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Oligarkların Savaşı</t>
+          <t>Karanlığın Katlettiği Bir Bilim İnsanı: Necdet Bulut</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059988766</t>
+          <t>9786052222065</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Solabakan Portreler</t>
+          <t>Karanlık Kıvamı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>130</v>
+        <v>90</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059988490</t>
+          <t>9786059988995</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Yeni Alman Dünya Politikası: Her Zaman Tetikte</t>
+          <t>1917’ye Girerken</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059988513</t>
+          <t>9786059988988</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Eve Tarixe Ho Teri Amaene</t>
+          <t>Ülkemin Kaçan Gönenci</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059988414</t>
+          <t>9786059988964</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Ji Bo Zorakan Çiroken Kurdi</t>
+          <t>Projecilik ve Neoliberal Çıkmaz</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059988353</t>
+          <t>9786059988872</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Sağlığa ve Hastalığa Toplumcu Yaklaşım</t>
+          <t>Bilmiyorlar, Ama Yapıyorlar</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>80</v>
+        <v>250</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059988377</t>
+          <t>9786059988780</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm ve Siyasi Mücadele</t>
+          <t>Mücadeleler ve Yaşamlar</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>120</v>
+        <v>90</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059988278</t>
+          <t>9786059988148</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Büyük Savaşın Hafıza Mekanları</t>
+          <t>Oligarkların Savaşı</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059988261</t>
+          <t>9786059988766</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Macaristan 1919 ve 1956</t>
+          <t>Solabakan Portreler</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059988247</t>
+          <t>9786059988490</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Yaşamak ve Ölmek Üstüne</t>
+          <t>Yeni Alman Dünya Politikası: Her Zaman Tetikte</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059988124</t>
+          <t>9786059988513</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Komünist Manifesto</t>
+          <t>Eve Tarixe Ho Teri Amaene</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059988162</t>
+          <t>9786059988414</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Dinin Toplumsal Kökenleri</t>
+          <t>Ji Bo Zorakan Çiroken Kurdi</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786055892357</t>
+          <t>9786059988353</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Sol Tarihinde Yöntem ve Tartışmalar</t>
+          <t>Sağlığa ve Hastalığa Toplumcu Yaklaşım</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>250</v>
+        <v>80</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786052222485</t>
+          <t>9786059988377</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Rus Devrimi</t>
+          <t>Sosyalizm ve Siyasi Mücadele</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786059988032</t>
+          <t>9786059988278</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Zazaki/Kırmancki Destur (Gramer) Be Qesey Kerdene</t>
+          <t>Büyük Savaşın Hafıza Mekanları</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>240</v>
+        <v>320</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786055892081</t>
+          <t>9786059988261</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Stalin’i Anlamak</t>
+          <t>Macaristan 1919 ve 1956</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786055892159</t>
+          <t>9786059988247</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Stalin ve Hruşçov Hakkında</t>
+          <t>Yaşamak ve Ölmek Üstüne</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786055892883</t>
+          <t>9786059988124</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Mahmut Dikerdem Eserler</t>
+          <t>Komünist Manifesto</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>350</v>
+        <v>90</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786055892326</t>
+          <t>9786059988162</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Bireyin Rolü Üzerine</t>
+          <t>Dinin Toplumsal Kökenleri</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786055892234</t>
+          <t>9786055892357</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Sovyetler Birliği’nin Çözülüşü Üzerine Anti-Tezler</t>
+          <t>Türkiye Sol Tarihinde Yöntem ve Tartışmalar</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786052222492</t>
+          <t>9786052222485</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Küba’da Sağlık</t>
+          <t>Rus Devrimi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786055892647</t>
+          <t>9786059988032</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Solunun Yurtseverlik Sınavı</t>
+          <t>Zazaki/Kırmancki Destur (Gramer) Be Qesey Kerdene</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>80</v>
+        <v>240</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
+          <t>9786055892081</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Stalin’i Anlamak</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9786055892159</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Stalin ve Hruşçov Hakkında</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786055892883</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Mahmut Dikerdem Eserler</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786055892326</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Tarihte Bireyin Rolü Üzerine</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786055892234</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Sovyetler Birliği’nin Çözülüşü Üzerine Anti-Tezler</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786052222492</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Küba’da Sağlık</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786055892647</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Solunun Yurtseverlik Sınavı</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
           <t>9786055892029</t>
         </is>
       </c>
-      <c r="B97" s="1" t="inlineStr">
+      <c r="B104" s="1" t="inlineStr">
         <is>
           <t>"Ne Yapmalı"cılar Kitabı</t>
         </is>
       </c>
-      <c r="C97" s="1">
+      <c r="C104" s="1">
         <v>240</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>