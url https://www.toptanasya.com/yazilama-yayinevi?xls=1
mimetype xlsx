--- v1 (2026-04-04)
+++ v2 (2026-06-10)
@@ -85,1585 +85,1660 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059988209</t>
+          <t>9786259240565</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Küba Tarihi - Bir Halkın Biyografisi</t>
+          <t>Sovyetler Birliği’nde Kürtler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>650</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259691190</t>
+          <t>9786052222546</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Dünyadan - Bir Büyükelçinin Anıları</t>
+          <t>Yıldızlara Çıkan Yol</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>340</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786055892401</t>
+          <t>9786052222447</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Arap Milliyetçiliği: Mısır ve Nasırcılık</t>
+          <t>Devrimin Alfabesi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>430</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786059294490</t>
+          <t>9786259240558</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>İslamcılıktan Milliliğe Hamas</t>
+          <t>Fidel Diyor Ki…</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786059988339</t>
+          <t>9786052222478</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İşgale Direnen Çanakkale</t>
+          <t>Kapkara Tahta</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>420</v>
+        <v>500</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059988483</t>
+          <t>9786059988209</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Beri Zaman Mahallesi</t>
+          <t>Küba Tarihi - Bir Halkın Biyografisi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786055892579</t>
+          <t>9786259691190</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Aleviliği Batınilik</t>
+          <t>Üçüncü Dünyadan - Bir Büyükelçinin Anıları</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259691152</t>
+          <t>9786055892401</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Gölgeden Gün Işığına İran – İsrail Savaşı</t>
+          <t>Arap Milliyetçiliği: Mısır ve Nasırcılık</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>430</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259691145</t>
+          <t>9786059294490</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Devrim</t>
+          <t>İslamcılıktan Milliliğe Hamas</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259691138</t>
+          <t>9786059988339</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Göçmenler</t>
+          <t>İşgale Direnen Çanakkale</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>380</v>
+        <v>420</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259691121</t>
+          <t>9786059988483</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Gemileri Yakmak</t>
+          <t>Beri Zaman Mahallesi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786052222430</t>
+          <t>9786055892579</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Köle, Kul, Amele</t>
+          <t>Anadolu Aleviliği Batınilik</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786052222157</t>
+          <t>9786259691152</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Yeni Verilerin Işığında Diyalektik Materyalizm</t>
+          <t>Gölgeden Gün Işığına İran – İsrail Savaşı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786052222409</t>
+          <t>9786259691145</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Sosyalist Gelecek ve Planlama</t>
+          <t>Devrim</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>480</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259691114</t>
+          <t>9786259691138</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Niçin Sovyetler Birliği’nin Dostuyum?</t>
+          <t>Göçmenler</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>140</v>
+        <v>380</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786052222775</t>
+          <t>9786259691121</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığa Adanmış Yaşam: Kadir Sev</t>
+          <t>Gemileri Yakmak</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786052222805</t>
+          <t>9786052222430</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kurmaysız Dövüşen Devrimciler</t>
+          <t>Köle, Kul, Amele</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>580</v>
+        <v>360</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786052222645</t>
+          <t>9786052222157</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Atadam - Yeniden Doğuşun Baharına Yolculuk</t>
+          <t>Bilimsel Yeni Verilerin Işığında Diyalektik Materyalizm</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786052222997</t>
+          <t>9786052222409</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ezilenler İçin İstanbul Gezi Rehberi</t>
+          <t>Sosyalist Gelecek ve Planlama</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>280</v>
+        <v>480</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786052222980</t>
+          <t>9786259691114</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Canavar</t>
+          <t>Niçin Sovyetler Birliği’nin Dostuyum?</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786052222744</t>
+          <t>9786052222775</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Asfalya</t>
+          <t>İnsanlığa Adanmış Yaşam: Kadir Sev</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786052222966</t>
+          <t>9786052222805</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Karl Popper Neden Haksız?</t>
+          <t>Kurmaysız Dövüşen Devrimciler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>380</v>
+        <v>580</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786052222973</t>
+          <t>9786052222645</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Göç Penceresinden Kent ve Toplum Yazıları</t>
+          <t>Atadam - Yeniden Doğuşun Baharına Yolculuk</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786052222959</t>
+          <t>9786052222997</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Suriye Çöküşün Öyküsü</t>
+          <t>Ezilenler İçin İstanbul Gezi Rehberi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>140</v>
+        <v>280</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786052222942</t>
+          <t>9786052222980</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Eksodos</t>
+          <t>Canavar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786052222188</t>
+          <t>9786052222744</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kapitali Topraktan Çıkaranlar</t>
+          <t>Asfalya</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786052222423</t>
+          <t>9786052222966</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Madde Diyalektik ve Toplum (Ciltli)</t>
+          <t>Karl Popper Neden Haksız?</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>380</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055892241</t>
+          <t>9786052222973</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İhanete Uğrayan Sosyalizm</t>
+          <t>Göç Penceresinden Kent ve Toplum Yazıları</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786052222676</t>
+          <t>9786052222959</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Mütareke İstanbulu’ndan Manzaralar</t>
+          <t>Suriye Çöküşün Öyküsü</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786052222614</t>
+          <t>9786052222942</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Mavi Şehirler</t>
+          <t>Eksodos</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786052222928</t>
+          <t>9786052222188</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Yol</t>
+          <t>Kapitali Topraktan Çıkaranlar</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>350</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786052222935</t>
+          <t>9786052222423</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Alman Demokratik Cumhuriyeti</t>
+          <t>Madde Diyalektik ve Toplum (Ciltli)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786052222911</t>
+          <t>9786055892241</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Solunda Bir Praksis: Barış Dernekleri 1947 - 1980</t>
+          <t>İhanete Uğrayan Sosyalizm</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786052222348</t>
+          <t>9786052222676</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizm</t>
+          <t>Mütareke İstanbulu’ndan Manzaralar</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786052222898</t>
+          <t>9786052222614</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu'da Devrim Yılları</t>
+          <t>Mavi Şehirler</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786052222881</t>
+          <t>9786052222928</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Tarih Sözlüğü</t>
+          <t>Karanlık Yol</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055892371</t>
+          <t>9786052222935</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Esnek Üretim Derin Sömürü</t>
+          <t>Alman Demokratik Cumhuriyeti</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786052222874</t>
+          <t>9786052222911</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ekmek</t>
+          <t>Türkiye Solunda Bir Praksis: Barış Dernekleri 1947 - 1980</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786052222812</t>
+          <t>9786052222348</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Çizginin Dili</t>
+          <t>Emperyalizm</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786052222867</t>
+          <t>9786052222898</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Bozkurt’un Anısına Tarih Sohbetleri</t>
+          <t>Ortadoğu'da Devrim Yılları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786052222843</t>
+          <t>9786052222881</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İslamcı Yıllarda Devlet Opera ve Balesi (DOB)</t>
+          <t>Tarih Sözlüğü</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786052222850</t>
+          <t>9786055892371</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Birbirimizden Yansır Suretimiz</t>
+          <t>Esnek Üretim Derin Sömürü</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052222829</t>
+          <t>9786052222874</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Lenin'li Günler</t>
+          <t>Ekmek</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>100</v>
+        <v>220</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052222836</t>
+          <t>9786052222812</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İlk Aşk</t>
+          <t>Çizginin Dili</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786052222720</t>
+          <t>9786052222867</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Geriye Dönüp Baktığımda</t>
+          <t>Mehmet Bozkurt’un Anısına Tarih Sohbetleri</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052222799</t>
+          <t>9786052222843</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Çatlağın Arkası</t>
+          <t>İslamcı Yıllarda Devlet Opera ve Balesi (DOB)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786052222751</t>
+          <t>9786052222850</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Partimin Yolunda</t>
+          <t>Birbirimizden Yansır Suretimiz</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052222768</t>
+          <t>9786052222829</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Hariciye Çarkı : Anılar</t>
+          <t>Lenin'li Günler</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786052222737</t>
+          <t>9786052222836</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Faili Meçhul Cinayetler Tarihi</t>
+          <t>İlk Aşk</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786052222706</t>
+          <t>9786052222720</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İnsan Bencil mi?</t>
+          <t>Geriye Dönüp Baktığımda</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>250</v>
+        <v>140</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786052222690</t>
+          <t>9786052222799</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Sosyalist Mücadelede Kadınlar - Aleksandra Kollontay’dan Seçme Yazılar</t>
+          <t>Çatlağın Arkası</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786052222713</t>
+          <t>9786052222751</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Tarihselci Yöntem ve Bilim Tarihi</t>
+          <t>Partimin Yolunda</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786052222683</t>
+          <t>9786052222768</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Hatırlatma Dozu - AKP Türkiyesi’nde Liberal Hezeyanlar</t>
+          <t>Hariciye Çarkı : Anılar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786052222638</t>
+          <t>9786052222737</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Sosyalist Planlamanın Sorunları</t>
+          <t>Faili Meçhul Cinayetler Tarihi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786052222669</t>
+          <t>9786052222706</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Madde Diyalektik ve Toplum 4. Kitap</t>
+          <t>İnsan Bencil mi?</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786052222607</t>
+          <t>9786052222690</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Suda Halkalar Vardı</t>
+          <t>Sosyalist Mücadelede Kadınlar - Aleksandra Kollontay’dan Seçme Yazılar</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786052222591</t>
+          <t>9786052222713</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Parti Tarihi - 2. Kitap</t>
+          <t>Tarihselci Yöntem ve Bilim Tarihi</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786052222584</t>
+          <t>9786052222683</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Düş Değil</t>
+          <t>Hatırlatma Dozu - AKP Türkiyesi’nde Liberal Hezeyanlar</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786052222553</t>
+          <t>9786052222638</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Değişim</t>
+          <t>Sosyalist Planlamanın Sorunları</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>120</v>
+        <v>220</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786052222539</t>
+          <t>9786052222669</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Marx ve Jakobenler</t>
+          <t>Madde Diyalektik ve Toplum 4. Kitap</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786052222508</t>
+          <t>9786052222607</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Çocuk, Buğu Bir de Biz</t>
+          <t>Suda Halkalar Vardı</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786052222454</t>
+          <t>9786052222591</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Parti Tarihi 1. Kitap</t>
+          <t>Parti Tarihi - 2. Kitap</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786052222416</t>
+          <t>9786052222584</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Gelişimi İçerisinde Marx’ın Düşüncesi</t>
+          <t>Düş Değil</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786052222386</t>
+          <t>9786052222553</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Under the Shadow of the Revolution: Berlin, Warsaw, Ankara 1920</t>
+          <t>Değişim</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>450</v>
+        <v>120</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786052222379</t>
+          <t>9786052222539</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Sınıfın Camından</t>
+          <t>Marx ve Jakobenler</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>90</v>
+        <v>220</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786052222355</t>
+          <t>9786052222508</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Sınırsız Düşler</t>
+          <t>Çocuk, Buğu Bir de Biz</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786052222362</t>
+          <t>9786052222454</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Sovyet Öyküleri - 4</t>
+          <t>Parti Tarihi 1. Kitap</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786052222324</t>
+          <t>9786052222416</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Madde Diyalektik ve Toplum (Ciltli)</t>
+          <t>Tarihsel Gelişimi İçerisinde Marx’ın Düşüncesi</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059988476</t>
+          <t>9786052222386</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Işıklıdır Sözlerimiz</t>
+          <t>Under the Shadow of the Revolution: Berlin, Warsaw, Ankara 1920</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>120</v>
+        <v>450</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786052222317</t>
+          <t>9786052222379</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Devrimin Gölgesinde - Berlin Varşova Ankara 1920</t>
+          <t>Sınıfın Camından</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>300</v>
+        <v>90</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786052222294</t>
+          <t>9786052222355</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Marksizm Sınıf Bilinci Siyaset</t>
+          <t>Sınırsız Düşler</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786052222249</t>
+          <t>9786052222362</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Juan Almeida Bosque</t>
+          <t>Sovyet Öyküleri - 4</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786052222195</t>
+          <t>9786052222324</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Karl Marx Biyografik Anılar</t>
+          <t>Madde Diyalektik ve Toplum (Ciltli)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786052222133</t>
+          <t>9786059988476</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Karanlığın Katlettiği Bir Bilim İnsanı: Necdet Bulut</t>
+          <t>Işıklıdır Sözlerimiz</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786052222065</t>
+          <t>9786052222317</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Kıvamı</t>
+          <t>Devrimin Gölgesinde - Berlin Varşova Ankara 1920</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>90</v>
+        <v>300</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059988995</t>
+          <t>9786052222294</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>1917’ye Girerken</t>
+          <t>Marksizm Sınıf Bilinci Siyaset</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059988988</t>
+          <t>9786052222249</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Ülkemin Kaçan Gönenci</t>
+          <t>Juan Almeida Bosque</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059988964</t>
+          <t>9786052222195</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Projecilik ve Neoliberal Çıkmaz</t>
+          <t>Karl Marx Biyografik Anılar</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059988872</t>
+          <t>9786052222133</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Bilmiyorlar, Ama Yapıyorlar</t>
+          <t>Karanlığın Katlettiği Bir Bilim İnsanı: Necdet Bulut</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059988780</t>
+          <t>9786052222065</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Mücadeleler ve Yaşamlar</t>
+          <t>Karanlık Kıvamı</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059988148</t>
+          <t>9786059988995</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Oligarkların Savaşı</t>
+          <t>1917’ye Girerken</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059988766</t>
+          <t>9786059988988</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Solabakan Portreler</t>
+          <t>Ülkemin Kaçan Gönenci</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059988490</t>
+          <t>9786059988964</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Yeni Alman Dünya Politikası: Her Zaman Tetikte</t>
+          <t>Projecilik ve Neoliberal Çıkmaz</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059988513</t>
+          <t>9786059988872</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Eve Tarixe Ho Teri Amaene</t>
+          <t>Bilmiyorlar, Ama Yapıyorlar</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059988414</t>
+          <t>9786059988780</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Ji Bo Zorakan Çiroken Kurdi</t>
+          <t>Mücadeleler ve Yaşamlar</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059988353</t>
+          <t>9786059988148</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Sağlığa ve Hastalığa Toplumcu Yaklaşım</t>
+          <t>Oligarkların Savaşı</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786059988377</t>
+          <t>9786059988766</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm ve Siyasi Mücadele</t>
+          <t>Solabakan Portreler</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786059988278</t>
+          <t>9786059988490</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Büyük Savaşın Hafıza Mekanları</t>
+          <t>Yeni Alman Dünya Politikası: Her Zaman Tetikte</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>320</v>
+        <v>160</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786059988261</t>
+          <t>9786059988513</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Macaristan 1919 ve 1956</t>
+          <t>Eve Tarixe Ho Teri Amaene</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786059988247</t>
+          <t>9786059988414</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Yaşamak ve Ölmek Üstüne</t>
+          <t>Ji Bo Zorakan Çiroken Kurdi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786059988124</t>
+          <t>9786059988353</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Komünist Manifesto</t>
+          <t>Sağlığa ve Hastalığa Toplumcu Yaklaşım</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786059988162</t>
+          <t>9786059988377</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Dinin Toplumsal Kökenleri</t>
+          <t>Sosyalizm ve Siyasi Mücadele</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786055892357</t>
+          <t>9786059988278</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Sol Tarihinde Yöntem ve Tartışmalar</t>
+          <t>Büyük Savaşın Hafıza Mekanları</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786052222485</t>
+          <t>9786059988261</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Rus Devrimi</t>
+          <t>Macaristan 1919 ve 1956</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786059988032</t>
+          <t>9786059988247</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Zazaki/Kırmancki Destur (Gramer) Be Qesey Kerdene</t>
+          <t>Yaşamak ve Ölmek Üstüne</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786055892081</t>
+          <t>9786059988124</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Stalin’i Anlamak</t>
+          <t>Komünist Manifesto</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>220</v>
+        <v>90</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786055892159</t>
+          <t>9786059988162</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Stalin ve Hruşçov Hakkında</t>
+          <t>Dinin Toplumsal Kökenleri</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786055892883</t>
+          <t>9786055892357</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Mahmut Dikerdem Eserler</t>
+          <t>Türkiye Sol Tarihinde Yöntem ve Tartışmalar</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786055892326</t>
+          <t>9786052222485</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Bireyin Rolü Üzerine</t>
+          <t>Rus Devrimi</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786055892234</t>
+          <t>9786059988032</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Sovyetler Birliği’nin Çözülüşü Üzerine Anti-Tezler</t>
+          <t>Zazaki/Kırmancki Destur (Gramer) Be Qesey Kerdene</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786052222492</t>
+          <t>9786055892081</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Küba’da Sağlık</t>
+          <t>Stalin’i Anlamak</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>140</v>
+        <v>360</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786055892647</t>
+          <t>9786055892159</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Solunun Yurtseverlik Sınavı</t>
+          <t>Stalin ve Hruşçov Hakkında</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
+          <t>9786055892883</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Mahmut Dikerdem Eserler</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786055892326</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Tarihte Bireyin Rolü Üzerine</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786055892234</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Sovyetler Birliği’nin Çözülüşü Üzerine Anti-Tezler</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786052222492</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Küba’da Sağlık</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786055892647</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Solunun Yurtseverlik Sınavı</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
           <t>9786055892029</t>
         </is>
       </c>
-      <c r="B104" s="1" t="inlineStr">
+      <c r="B109" s="1" t="inlineStr">
         <is>
           <t>"Ne Yapmalı"cılar Kitabı</t>
         </is>
       </c>
-      <c r="C104" s="1">
+      <c r="C109" s="1">
         <v>240</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>