--- v0 (2026-02-04)
+++ v1 (2026-04-04)
@@ -85,835 +85,1180 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3990000001928</t>
+          <t>9789757178781</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Rus Devriminin Meşruiyeti Ekim 1917: Darbe mi, Sosyal Devrim mi?</t>
+          <t>Alman Devrimi ve Rosa Luxemburg</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3990000018018</t>
+          <t>9789757178750</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Plan ve Piyasa ve Demokrasi</t>
+          <t>Lenin Döneminde Moskova/ Komünizmin Kaynakları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3990000003565</t>
+          <t>9789757178774</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kapitalist Gelişmenin Uzun Dalgaları</t>
+          <t>Savaş ve Devrim</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789757178521</t>
+          <t>9789757178767</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>İsrail’in Hizbullah’a Karşı Savaşı</t>
+          <t>Alman Devrimi ve Rosa Luxemburg</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789757178552</t>
+          <t>9789757178160</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İsrail İkilemi</t>
+          <t>Onların Ahlakı ve Bizim Ahlakımız</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789757178620</t>
+          <t>3990000005845</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Fransa’da İç Savaş / Komün Devlet ve Devrim / Paris Kömünü (1871) ve Doğurduğu Tartışmalar</t>
+          <t>Ya Paranı Ya Canını</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789757178606</t>
+          <t>9789757178040</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Althusser’e Karşı Marks İçin</t>
+          <t>Sürekli Devrim: Sonuçlar ve Olasılıklar</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789757178392</t>
+          <t>9789757178569</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Akıntıya Karşı ÖDP</t>
+          <t>Stalinizme Karşı Bolşevizm</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789757178446</t>
+          <t>9789757178484</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>4. Enternasyonal Direnişler 15. Dünya Kongresi Kararları</t>
+          <t>Stalin</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>100</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789757178292</t>
+          <t>3990000007944</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Hayatım</t>
+          <t>Sosyalist Demokrasi İçin Yeni Yol Sayı: 12-13</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>500</v>
+        <v>4.95</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789757178699</t>
+          <t>9789757178276</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yahudi ve Siyah Sorunu</t>
+          <t>Rus Devriminin Tarihi Cilt 2</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>320</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789757178705</t>
+          <t>3990000010426</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Lenin'in Son Kavgası</t>
+          <t>Rus Devriminin Tarihi Cilt 1 Şubat Devrimi: Çarlığın Devrilmesi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3990000009253</t>
+          <t>3990000010430</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Yirmibirinci Yüzyılın Eşiğinde Ya Sosyalizm Ya Barbarlık</t>
+          <t>Onların Ahlakı ve Bizim Ahlakımız</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3990000010661</t>
+          <t>3990000017017</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Tehlikeli Alakalar</t>
+          <t>Marx’ın Kapitali</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3990000009251</t>
+          <t>3990000014521</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Sosyalist Demokrasi ve Proleterya Diktatörlüğü</t>
+          <t>Marksizm ve Estetik</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789757178284</t>
+          <t>3990000010428</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ekim Devrimi Sovyetlerin Zaferi</t>
+          <t>İspanyol Devrimi (1931-1939)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3990000005862</t>
+          <t>9789757178241</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Marx’ın İktisadi Düşüncesinin Oluşumu</t>
+          <t>İhanete Uğrayan Devrim</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3990000007164</t>
+          <t>3990000005863</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Küba’da Kırılmalar</t>
+          <t>Leninist Örgüt Teorisi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3990000028530</t>
+          <t>3990000010420</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Marksist İktisat Teorisi</t>
+          <t>Faşizme Karşı Mücadele</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3990000005861</t>
+          <t>9789757178583</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ernest Mandel’in Marksizmi</t>
+          <t>Emperyalist Çürüme Çağında Sendikalar</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789757178144</t>
+          <t>3990000011044</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Dünya Sosyalist Devriminin Bugünü</t>
+          <t>Bask Ülkesi ve Katalonya’da İspanya İç Savaşı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789757178177</t>
+          <t>9789757178378</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Çarpıtılan Devrim</t>
+          <t>Küreselleşme Neoliberal İddialar Radikal Yanıtlar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>3990000003821</t>
+          <t>9789757178651</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Kalesi</t>
+          <t>Rus Devriminin Tarihi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789757178477</t>
+          <t>3990000001928</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yeni Yol</t>
+          <t>Rus Devriminin Meşruiyeti Ekim 1917: Darbe mi, Sosyal Devrim mi?</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789757178453</t>
+          <t>3990000018018</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ulusal Sorun, Enternasyonalizm ve Küreselleşme</t>
+          <t>Plan ve Piyasa ve Demokrasi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789757178590</t>
+          <t>3990000003565</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Tarih ve Siyaset Sarkacında</t>
+          <t>Kapitalist Gelişmenin Uzun Dalgaları</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>3990000010424</t>
+          <t>9789757178521</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sürgün Günlüğü</t>
+          <t>İsrail’in Hizbullah’a Karşı Savaşı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789757178361</t>
+          <t>9789757178552</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Stalin’in Cinayetleri</t>
+          <t>İsrail İkilemi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789757178460</t>
+          <t>9789757178620</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizmin Geleceği</t>
+          <t>Fransa’da İç Savaş / Komün Devlet ve Devrim / Paris Kömünü (1871) ve Doğurduğu Tartışmalar</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789757178385</t>
+          <t>9789757178606</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sanat ve Edebiyat</t>
+          <t>Althusser’e Karşı Marks İçin</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789757178538</t>
+          <t>9789757178392</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Marksizmin Tarihteki Yeri</t>
+          <t>Akıntıya Karşı ÖDP</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789757178088</t>
+          <t>9789757178446</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Marksizme Giriş</t>
+          <t>4. Enternasyonal Direnişler 15. Dünya Kongresi Kararları</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789757178408</t>
+          <t>9789757178292</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Marksistler ve Yahudi Sorunu</t>
+          <t>Hayatım</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789757178491</t>
+          <t>9789757178699</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Köstebek ve Lokomotif</t>
+          <t>Yahudi ve Siyah Sorunu</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>3990000013908</t>
+          <t>9789757178705</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizmin Çarkları</t>
+          <t>Lenin'in Son Kavgası</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>3990000005857</t>
+          <t>3990000009253</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İktidar ve Para</t>
+          <t>Yirmibirinci Yüzyılın Eşiğinde Ya Sosyalizm Ya Barbarlık</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789757178507</t>
+          <t>3990000010661</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İktidar Olmadan Dünyayı Değiştirmek mi? Dünyayı Değiştirmek İçin İktidar Olmak mı?</t>
+          <t>Tehlikeli Alakalar</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>3990000005856</t>
+          <t>3990000009251</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İkinci Dünya Savaşının Anlamı</t>
+          <t>Sosyalist Demokrasi ve Proleterya Diktatörlüğü</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789757178095</t>
+          <t>9789757178284</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Hoş Cinayet</t>
+          <t>Ekim Devrimi Sovyetlerin Zaferi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789757178322</t>
+          <t>3990000005862</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Gündelik Hayatın Sorunları</t>
+          <t>Marx’ın İktisadi Düşüncesinin Oluşumu</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>3990000005860</t>
+          <t>3990000007164</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ekonomik Kriz ve Azgelişmiş Ülkeler</t>
+          <t>Küba’da Kırılmalar</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789757178514</t>
+          <t>3990000028530</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Devrimden Devrime Bolivya</t>
+          <t>Marksist İktisat Teorisi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789757178415</t>
+          <t>3990000005861</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Bildirgeler</t>
+          <t>Ernest Mandel’in Marksizmi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789757178422</t>
+          <t>9789757178144</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılda Emperyalizm</t>
+          <t>Dünya Sosyalist Devriminin Bugünü</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789757178576</t>
+          <t>9789757178177</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>1968: Son ve Devam</t>
+          <t>Çarpıtılan Devrim</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789757178712</t>
+          <t>3990000003821</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Ekim Dersleri</t>
+          <t>Avrupa Kalesi</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789757178030</t>
+          <t>9789757178477</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>1917 Yılı</t>
+          <t>Yeni Yol</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789757178644</t>
+          <t>9789757178453</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Lenin’in Gençliği</t>
+          <t>Ulusal Sorun, Enternasyonalizm ve Küreselleşme</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789757178637</t>
+          <t>9789757178590</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Fransa Nereye Gidiyor?</t>
+          <t>Tarih ve Siyaset Sarkacında</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789757178729</t>
+          <t>3990000010424</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Alternatif Olarak Troçki</t>
+          <t>Sürgün Günlüğü</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789757178736</t>
+          <t>9789757178361</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Troçki’nin Hayatı ve Ölümü</t>
+          <t>Stalin’in Cinayetleri</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789757178668</t>
+          <t>9789757178460</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Troçkistlerin Uzun Yürüyüşü</t>
+          <t>Sosyalizmin Geleceği</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
+          <t>9789757178385</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Sanat ve Edebiyat</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9789757178538</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Marksizmin Tarihteki Yeri</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9789757178088</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Marksizme Giriş</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9789757178408</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Marksistler ve Yahudi Sorunu</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9789757178491</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Köstebek ve Lokomotif</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>3990000013908</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Kapitalizmin Çarkları</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>3990000005857</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>İktidar ve Para</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9789757178507</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>İktidar Olmadan Dünyayı Değiştirmek mi? Dünyayı Değiştirmek İçin İktidar Olmak mı?</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>3990000005856</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>İkinci Dünya Savaşının Anlamı</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9789757178095</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Hoş Cinayet</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9789757178322</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Gündelik Hayatın Sorunları</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>3990000005860</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Ekonomik Kriz ve Azgelişmiş Ülkeler</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9789757178514</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Devrimden Devrime Bolivya</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9789757178415</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Bildirgeler</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9789757178422</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>21. Yüzyılda Emperyalizm</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9789757178576</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>1968: Son ve Devam</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9789757178712</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Ekim Dersleri</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9789757178030</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>1917 Yılı</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9789757178644</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Lenin’in Gençliği</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9789757178637</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Fransa Nereye Gidiyor?</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9789757178729</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Alternatif Olarak Troçki</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9789757178736</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Troçki’nin Hayatı ve Ölümü</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9789757178668</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Troçkistlerin Uzun Yürüyüşü</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
           <t>9789757178682</t>
         </is>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Bir Devrimcinin Hatıraları (1905 - 1945)</t>
         </is>
       </c>
-      <c r="C54" s="1">
+      <c r="C77" s="1">
         <v>600</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>