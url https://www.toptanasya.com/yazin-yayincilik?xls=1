--- v1 (2026-04-04)
+++ v2 (2026-06-10)
@@ -85,1180 +85,1195 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789757178781</t>
+          <t>9789757178798</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Alman Devrimi ve Rosa Luxemburg</t>
+          <t>Lenin, Devrim, Parti</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789757178750</t>
+          <t>9789757178781</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Lenin Döneminde Moskova/ Komünizmin Kaynakları</t>
+          <t>Alman Devrimi ve Rosa Luxemburg</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>500</v>
+        <v>240</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789757178774</t>
+          <t>9789757178750</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Devrim</t>
+          <t>Lenin Döneminde Moskova/ Komünizmin Kaynakları</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>1200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789757178767</t>
+          <t>9789757178774</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Alman Devrimi ve Rosa Luxemburg</t>
+          <t>Savaş ve Devrim</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>600</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789757178160</t>
+          <t>9789757178767</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Onların Ahlakı ve Bizim Ahlakımız</t>
+          <t>Alman Devrimi ve Rosa Luxemburg</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3990000005845</t>
+          <t>9789757178160</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ya Paranı Ya Canını</t>
+          <t>Onların Ahlakı ve Bizim Ahlakımız</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789757178040</t>
+          <t>3990000005845</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sürekli Devrim: Sonuçlar ve Olasılıklar</t>
+          <t>Ya Paranı Ya Canını</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>450</v>
+        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789757178569</t>
+          <t>9789757178040</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Stalinizme Karşı Bolşevizm</t>
+          <t>Sürekli Devrim: Sonuçlar ve Olasılıklar</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789757178484</t>
+          <t>9789757178569</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Stalin</t>
+          <t>Stalinizme Karşı Bolşevizm</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>55.56</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3990000007944</t>
+          <t>9789757178484</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sosyalist Demokrasi İçin Yeni Yol Sayı: 12-13</t>
+          <t>Stalin</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>4.95</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789757178276</t>
+          <t>3990000007944</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Rus Devriminin Tarihi Cilt 2</t>
+          <t>Sosyalist Demokrasi İçin Yeni Yol Sayı: 12-13</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>25</v>
+        <v>4.95</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3990000010426</t>
+          <t>9789757178276</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Rus Devriminin Tarihi Cilt 1 Şubat Devrimi: Çarlığın Devrilmesi</t>
+          <t>Rus Devriminin Tarihi Cilt 2</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>50</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3990000010430</t>
+          <t>3990000010426</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Onların Ahlakı ve Bizim Ahlakımız</t>
+          <t>Rus Devriminin Tarihi Cilt 1 Şubat Devrimi: Çarlığın Devrilmesi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3990000017017</t>
+          <t>3990000010430</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Marx’ın Kapitali</t>
+          <t>Onların Ahlakı ve Bizim Ahlakımız</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3990000014521</t>
+          <t>3990000017017</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Marksizm ve Estetik</t>
+          <t>Marx’ın Kapitali</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3990000010428</t>
+          <t>3990000014521</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İspanyol Devrimi (1931-1939)</t>
+          <t>Marksizm ve Estetik</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789757178241</t>
+          <t>3990000010428</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İhanete Uğrayan Devrim</t>
+          <t>İspanyol Devrimi (1931-1939)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3990000005863</t>
+          <t>9789757178241</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Leninist Örgüt Teorisi</t>
+          <t>İhanete Uğrayan Devrim</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3990000010420</t>
+          <t>3990000005863</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Faşizme Karşı Mücadele</t>
+          <t>Leninist Örgüt Teorisi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>600</v>
+        <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789757178583</t>
+          <t>3990000010420</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Emperyalist Çürüme Çağında Sendikalar</t>
+          <t>Faşizme Karşı Mücadele</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>3990000011044</t>
+          <t>9789757178583</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Bask Ülkesi ve Katalonya’da İspanya İç Savaşı</t>
+          <t>Emperyalist Çürüme Çağında Sendikalar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789757178378</t>
+          <t>3990000011044</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme Neoliberal İddialar Radikal Yanıtlar</t>
+          <t>Bask Ülkesi ve Katalonya’da İspanya İç Savaşı</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789757178651</t>
+          <t>9789757178378</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Rus Devriminin Tarihi</t>
+          <t>Küreselleşme Neoliberal İddialar Radikal Yanıtlar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>1000</v>
+        <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>3990000001928</t>
+          <t>9789757178651</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Rus Devriminin Meşruiyeti Ekim 1917: Darbe mi, Sosyal Devrim mi?</t>
+          <t>Rus Devriminin Tarihi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>3990000018018</t>
+          <t>3990000001928</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Plan ve Piyasa ve Demokrasi</t>
+          <t>Rus Devriminin Meşruiyeti Ekim 1917: Darbe mi, Sosyal Devrim mi?</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>3990000003565</t>
+          <t>3990000018018</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kapitalist Gelişmenin Uzun Dalgaları</t>
+          <t>Plan ve Piyasa ve Demokrasi</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789757178521</t>
+          <t>3990000003565</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İsrail’in Hizbullah’a Karşı Savaşı</t>
+          <t>Kapitalist Gelişmenin Uzun Dalgaları</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789757178552</t>
+          <t>9789757178521</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İsrail İkilemi</t>
+          <t>İsrail’in Hizbullah’a Karşı Savaşı</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789757178620</t>
+          <t>9789757178552</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Fransa’da İç Savaş / Komün Devlet ve Devrim / Paris Kömünü (1871) ve Doğurduğu Tartışmalar</t>
+          <t>İsrail İkilemi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789757178606</t>
+          <t>9789757178620</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Althusser’e Karşı Marks İçin</t>
+          <t>Fransa’da İç Savaş / Komün Devlet ve Devrim / Paris Kömünü (1871) ve Doğurduğu Tartışmalar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789757178392</t>
+          <t>9789757178606</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Akıntıya Karşı ÖDP</t>
+          <t>Althusser’e Karşı Marks İçin</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789757178446</t>
+          <t>9789757178392</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>4. Enternasyonal Direnişler 15. Dünya Kongresi Kararları</t>
+          <t>Akıntıya Karşı ÖDP</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789757178292</t>
+          <t>9789757178446</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Hayatım</t>
+          <t>4. Enternasyonal Direnişler 15. Dünya Kongresi Kararları</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789757178699</t>
+          <t>9789757178292</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yahudi ve Siyah Sorunu</t>
+          <t>Hayatım</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>320</v>
+        <v>500</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789757178705</t>
+          <t>9789757178699</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Lenin'in Son Kavgası</t>
+          <t>Yahudi ve Siyah Sorunu</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>3990000009253</t>
+          <t>9789757178705</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Yirmibirinci Yüzyılın Eşiğinde Ya Sosyalizm Ya Barbarlık</t>
+          <t>Lenin'in Son Kavgası</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>3990000010661</t>
+          <t>3990000009253</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Tehlikeli Alakalar</t>
+          <t>Yirmibirinci Yüzyılın Eşiğinde Ya Sosyalizm Ya Barbarlık</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>3990000009251</t>
+          <t>3990000010661</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Sosyalist Demokrasi ve Proleterya Diktatörlüğü</t>
+          <t>Tehlikeli Alakalar</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789757178284</t>
+          <t>3990000009251</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Ekim Devrimi Sovyetlerin Zaferi</t>
+          <t>Sosyalist Demokrasi ve Proleterya Diktatörlüğü</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>3990000005862</t>
+          <t>9789757178284</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Marx’ın İktisadi Düşüncesinin Oluşumu</t>
+          <t>Ekim Devrimi Sovyetlerin Zaferi</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>3990000007164</t>
+          <t>3990000005862</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Küba’da Kırılmalar</t>
+          <t>Marx’ın İktisadi Düşüncesinin Oluşumu</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>3990000028530</t>
+          <t>3990000007164</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Marksist İktisat Teorisi</t>
+          <t>Küba’da Kırılmalar</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>3990000005861</t>
+          <t>3990000028530</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ernest Mandel’in Marksizmi</t>
+          <t>Marksist İktisat Teorisi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789757178144</t>
+          <t>3990000005861</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Dünya Sosyalist Devriminin Bugünü</t>
+          <t>Ernest Mandel’in Marksizmi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789757178177</t>
+          <t>9789757178144</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Çarpıtılan Devrim</t>
+          <t>Dünya Sosyalist Devriminin Bugünü</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>3990000003821</t>
+          <t>9789757178177</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Kalesi</t>
+          <t>Çarpıtılan Devrim</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789757178477</t>
+          <t>3990000003821</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yeni Yol</t>
+          <t>Avrupa Kalesi</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789757178453</t>
+          <t>9789757178477</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Ulusal Sorun, Enternasyonalizm ve Küreselleşme</t>
+          <t>Yeni Yol</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789757178590</t>
+          <t>9789757178453</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Tarih ve Siyaset Sarkacında</t>
+          <t>Ulusal Sorun, Enternasyonalizm ve Küreselleşme</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>3990000010424</t>
+          <t>9789757178590</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Sürgün Günlüğü</t>
+          <t>Tarih ve Siyaset Sarkacında</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789757178361</t>
+          <t>3990000010424</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Stalin’in Cinayetleri</t>
+          <t>Sürgün Günlüğü</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789757178460</t>
+          <t>9789757178361</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizmin Geleceği</t>
+          <t>Stalin’in Cinayetleri</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789757178385</t>
+          <t>9789757178460</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Sanat ve Edebiyat</t>
+          <t>Sosyalizmin Geleceği</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789757178538</t>
+          <t>9789757178385</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Marksizmin Tarihteki Yeri</t>
+          <t>Sanat ve Edebiyat</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789757178088</t>
+          <t>9789757178538</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Marksizme Giriş</t>
+          <t>Marksizmin Tarihteki Yeri</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789757178408</t>
+          <t>9789757178088</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Marksistler ve Yahudi Sorunu</t>
+          <t>Marksizme Giriş</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789757178491</t>
+          <t>9789757178408</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Köstebek ve Lokomotif</t>
+          <t>Marksistler ve Yahudi Sorunu</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>3990000013908</t>
+          <t>9789757178491</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizmin Çarkları</t>
+          <t>Köstebek ve Lokomotif</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>3990000005857</t>
+          <t>3990000013908</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İktidar ve Para</t>
+          <t>Kapitalizmin Çarkları</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789757178507</t>
+          <t>3990000005857</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İktidar Olmadan Dünyayı Değiştirmek mi? Dünyayı Değiştirmek İçin İktidar Olmak mı?</t>
+          <t>İktidar ve Para</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>3990000005856</t>
+          <t>9789757178507</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İkinci Dünya Savaşının Anlamı</t>
+          <t>İktidar Olmadan Dünyayı Değiştirmek mi? Dünyayı Değiştirmek İçin İktidar Olmak mı?</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789757178095</t>
+          <t>3990000005856</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Hoş Cinayet</t>
+          <t>İkinci Dünya Savaşının Anlamı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789757178322</t>
+          <t>9789757178095</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Gündelik Hayatın Sorunları</t>
+          <t>Hoş Cinayet</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>3990000005860</t>
+          <t>9789757178322</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Ekonomik Kriz ve Azgelişmiş Ülkeler</t>
+          <t>Gündelik Hayatın Sorunları</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789757178514</t>
+          <t>3990000005860</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Devrimden Devrime Bolivya</t>
+          <t>Ekonomik Kriz ve Azgelişmiş Ülkeler</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789757178415</t>
+          <t>9789757178514</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Bildirgeler</t>
+          <t>Devrimden Devrime Bolivya</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789757178422</t>
+          <t>9789757178415</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılda Emperyalizm</t>
+          <t>Bildirgeler</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789757178576</t>
+          <t>9789757178422</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>1968: Son ve Devam</t>
+          <t>21. Yüzyılda Emperyalizm</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789757178712</t>
+          <t>9789757178576</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Ekim Dersleri</t>
+          <t>1968: Son ve Devam</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789757178030</t>
+          <t>9789757178712</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>1917 Yılı</t>
+          <t>Ekim Dersleri</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789757178644</t>
+          <t>9789757178030</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Lenin’in Gençliği</t>
+          <t>1917 Yılı</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789757178637</t>
+          <t>9789757178644</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Fransa Nereye Gidiyor?</t>
+          <t>Lenin’in Gençliği</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789757178729</t>
+          <t>9789757178637</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Alternatif Olarak Troçki</t>
+          <t>Fransa Nereye Gidiyor?</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789757178736</t>
+          <t>9789757178729</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Troçki’nin Hayatı ve Ölümü</t>
+          <t>Alternatif Olarak Troçki</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789757178668</t>
+          <t>9789757178736</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Troçkistlerin Uzun Yürüyüşü</t>
+          <t>Troçki’nin Hayatı ve Ölümü</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
+          <t>9789757178668</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Troçkistlerin Uzun Yürüyüşü</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
           <t>9789757178682</t>
         </is>
       </c>
-      <c r="B77" s="1" t="inlineStr">
+      <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Bir Devrimcinin Hatıraları (1905 - 1945)</t>
         </is>
       </c>
-      <c r="C77" s="1">
+      <c r="C78" s="1">
         <v>600</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>