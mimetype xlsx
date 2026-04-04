--- v0 (2026-02-14)
+++ v1 (2026-04-04)
@@ -85,1540 +85,1585 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256341364</t>
+          <t>9786256341494</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>The Justice of Conscience - Melisa</t>
+          <t>Ender’in En Derin Öyküleri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>360</v>
+        <v>220</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256341357</t>
+          <t>9786256341487</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>The Justice of Conscience - Ergamalı</t>
+          <t>Yedi İklimden Şiirler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>480</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256341371</t>
+          <t>9786256341500</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>The Justice of Conscience - Ambush</t>
+          <t>Babaannemden Ezgiler</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>400</v>
+        <v>180</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256341401</t>
+          <t>9786256341364</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yazşader Öykü – Şiir Antoloji 2</t>
+          <t>The Justice of Conscience - Melisa</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256341425</t>
+          <t>9786256341357</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Zamana Yazılanlar</t>
+          <t>The Justice of Conscience - Ergamalı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>260</v>
+        <v>480</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256341418</t>
+          <t>9786256341371</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yazan Adam Yalnızdır</t>
+          <t>The Justice of Conscience - Ambush</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256341432</t>
+          <t>9786256341401</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Malazgirt’ten Samsun’a Batılılaşma Yolu</t>
+          <t>Yazşader Öykü – Şiir Antoloji 2</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256341395</t>
+          <t>9786256341425</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Cehenneme Odun</t>
+          <t>Zamana Yazılanlar</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256341388</t>
+          <t>9786256341418</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Tanıklar</t>
+          <t>Yazan Adam Yalnızdır</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>260</v>
+        <v>220</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256341340</t>
+          <t>9786256341432</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Mevzu Kahve</t>
+          <t>Malazgirt’ten Samsun’a Batılılaşma Yolu</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256341333</t>
+          <t>9786256341395</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Düşünce</t>
+          <t>Cehenneme Odun</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>450</v>
+        <v>280</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256341326</t>
+          <t>9786256341388</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Harmonia’nın Dünyası</t>
+          <t>Sessiz Tanıklar</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256341302</t>
+          <t>9786256341340</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Köşk Mahallesi</t>
+          <t>Mevzu Kahve</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256341289</t>
+          <t>9786256341333</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Portakal And Zeytin</t>
+          <t>Düşünce</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>180</v>
+        <v>450</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256341296</t>
+          <t>9786256341326</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Çile</t>
+          <t>Harmonia’nın Dünyası</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4444444443877</t>
+          <t>9786256341302</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Tüy Edebiyat Dergisi Sayı: 5</t>
+          <t>Kayıp Köşk Mahallesi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256341265</t>
+          <t>9786256341289</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Parıltı Ormanın Sırrı</t>
+          <t>Portakal And Zeytin</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256341272</t>
+          <t>9786256341296</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşlık</t>
+          <t>Bitmeyen Çile</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4444444443857</t>
+          <t>4444444443877</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Tüy Edebiyat Dergisi Sayı: 6</t>
+          <t>Beyaz Tüy Edebiyat Dergisi Sayı: 5</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256341234</t>
+          <t>9786256341265</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bu Defa Başka Aşka Aşık Şiirler</t>
+          <t>Parıltı Ormanın Sırrı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256341258</t>
+          <t>9786256341272</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Macerası</t>
+          <t>Arkadaşlık</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256341227</t>
+          <t>4444444443857</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Şiirlerle Yaşam Öykümüz</t>
+          <t>Beyaz Tüy Edebiyat Dergisi Sayı: 6</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256341197</t>
+          <t>9786256341234</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Rınbow</t>
+          <t>Bu Defa Başka Aşka Aşık Şiirler</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256341210</t>
+          <t>9786256341258</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bahtsız Pervaneyim</t>
+          <t>Gökyüzü Macerası</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256341203</t>
+          <t>9786256341227</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Arc-En-Ciel</t>
+          <t>Şiirlerle Yaşam Öykümüz</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256341173</t>
+          <t>9786256341197</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve Bilinçaltı Şifreleri</t>
+          <t>Rınbow</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256341166</t>
+          <t>9786256341210</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Portakal ve Zeytin</t>
+          <t>Bahtsız Pervaneyim</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>180</v>
+        <v>320</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256341180</t>
+          <t>9786256341203</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Aykırı</t>
+          <t>Arc-En-Ciel</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256341159</t>
+          <t>9786256341173</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Reddi Veda Yk</t>
+          <t>Kur’an ve Bilinçaltı Şifreleri</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256341142</t>
+          <t>9786256341166</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yüzeysel Olarak Felsefe Tarihi Fikir Akımları</t>
+          <t>Portakal ve Zeytin</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256341135</t>
+          <t>9786256341180</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Yaşama Dair Sihirli Sözler 2</t>
+          <t>Aykırı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256341128</t>
+          <t>9786256341159</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Geziyorum V</t>
+          <t>Reddi Veda Yk</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>340</v>
+        <v>240</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256341111</t>
+          <t>9786256341142</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Yazşader Öykü-Şiir Antoloji</t>
+          <t>Yüzeysel Olarak Felsefe Tarihi Fikir Akımları</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256341104</t>
+          <t>9786256341135</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Baykuşun Gözyaşları 2</t>
+          <t>Yaşama Dair Sihirli Sözler 2</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256341067</t>
+          <t>9786256341128</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Emredin Şiirsel Anlatayım</t>
+          <t>Geziyorum V</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>180</v>
+        <v>340</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256341081</t>
+          <t>9786256341111</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>1946’dan 2002’ye Demokrasi Yolu</t>
+          <t>Yazşader Öykü-Şiir Antoloji</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256341098</t>
+          <t>9786256341104</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Aklımdaki Şehirler</t>
+          <t>Baykuşun Gözyaşları 2</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>400</v>
+        <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>4444444443009</t>
+          <t>9786256341067</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Tüy Edebiyat Dergisi Sayı: 3</t>
+          <t>Emredin Şiirsel Anlatayım</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256341036</t>
+          <t>9786256341081</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı</t>
+          <t>1946’dan 2002’ye Demokrasi Yolu</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256341043</t>
+          <t>9786256341098</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kara Gül</t>
+          <t>Aklımdaki Şehirler</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256341050</t>
+          <t>4444444443009</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Küçük Dostum</t>
+          <t>Beyaz Tüy Edebiyat Dergisi Sayı: 3</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256341074</t>
+          <t>9786256341036</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Kadın Temsili</t>
+          <t>Gökkuşağı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256341029</t>
+          <t>9786256341043</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>İsuf</t>
+          <t>Kara Gül</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256341012</t>
+          <t>9786256341050</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Yürümeden Koşanlar</t>
+          <t>Küçük Dostum</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>260</v>
+        <v>160</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>4444444442533</t>
+          <t>9786256341074</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Tüy Edebiyat Dergisi Sayı: 2</t>
+          <t>Türkiye’de Kadın Temsili</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256341005</t>
+          <t>9786256341029</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Deli Dolu Sevmeli Yürek</t>
+          <t>İsuf</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259952796</t>
+          <t>9786256341012</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kız</t>
+          <t>Yürümeden Koşanlar</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259952734</t>
+          <t>4444444442533</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Geziyorum 4</t>
+          <t>Beyaz Tüy Edebiyat Dergisi Sayı: 2</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>220</v>
+        <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259952758</t>
+          <t>9786256341005</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Feride</t>
+          <t>Deli Dolu Sevmeli Yürek</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259952765</t>
+          <t>9786259952796</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Eylül Şiirleri</t>
+          <t>Küçük Kız</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259952772</t>
+          <t>9786259952734</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Eylül Kardeleni</t>
+          <t>Geziyorum 4</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259952789</t>
+          <t>9786259952758</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Bozkır’dan Bir Çığlık</t>
+          <t>Feride</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259952741</t>
+          <t>9786259952765</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Arafta Bir Aşkopat</t>
+          <t>Eylül Şiirleri</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259952727</t>
+          <t>9786259952772</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>10 Kasım ve Atatürk Şiir Antoloji</t>
+          <t>Eylül Kardeleni</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>4440000004220</t>
+          <t>9786259952789</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Tüy Edebiyat Dergisi Sayı: 1</t>
+          <t>Bozkır’dan Bir Çığlık</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259929989</t>
+          <t>9786259952741</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Roman- Tık İnternet Bağımlılığı</t>
+          <t>Arafta Bir Aşkopat</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259952703</t>
+          <t>9786259952727</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Her Şeyden Biraz</t>
+          <t>10 Kasım ve Atatürk Şiir Antoloji</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259929996</t>
+          <t>4440000004220</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Gülistan Jöh</t>
+          <t>Beyaz Tüy Edebiyat Dergisi Sayı: 1</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>440</v>
+        <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259929934</t>
+          <t>9786259929989</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Ekrandan Gelen Sır</t>
+          <t>Roman- Tık İnternet Bağımlılığı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>280</v>
+        <v>160</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259929941</t>
+          <t>9786259952703</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Baykuşun Gözyaşları</t>
+          <t>Her Şeyden Biraz</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259929972</t>
+          <t>9786259929996</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Alacakaranlık 2. Perde</t>
+          <t>Gülistan Jöh</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>380</v>
+        <v>440</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259929965</t>
+          <t>9786259929934</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Alacakaranlık 1. Perde</t>
+          <t>Ekrandan Gelen Sır</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>440</v>
+        <v>280</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259929958</t>
+          <t>9786259929941</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Alacakaranlık Başlangıç</t>
+          <t>Baykuşun Gözyaşları</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>400</v>
+        <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259929910</t>
+          <t>9786259929972</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kendimi Ararken Bulduğum Ben</t>
+          <t>Alacakaranlık 2. Perde</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>160</v>
+        <v>380</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259929927</t>
+          <t>9786259929965</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Adı Aşk</t>
+          <t>Alacakaranlık 1. Perde</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>220</v>
+        <v>440</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259929903</t>
+          <t>9786259929958</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Vicdanların Adaleti - Melisa</t>
+          <t>Alacakaranlık Başlangıç</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259997094</t>
+          <t>9786259929910</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Gel Sev Artık</t>
+          <t>Kendimi Ararken Bulduğum Ben</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259997087</t>
+          <t>9786259929927</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>İki Hayat Bir Ömür</t>
+          <t>Adı Aşk</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259997032</t>
+          <t>9786259929903</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Gerçekleri</t>
+          <t>Vicdanların Adaleti - Melisa</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>240</v>
+        <v>320</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259997063</t>
+          <t>9786259997094</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Barış Ektim Gökyüzüne</t>
+          <t>Gel Sev Artık</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259997056</t>
+          <t>9786259997087</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Susmayan</t>
+          <t>İki Hayat Bir Ömür</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259997070</t>
+          <t>9786259997032</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Yaşama Dair Sihirli Sözler</t>
+          <t>Yaşamın Gerçekleri</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786259997049</t>
+          <t>9786259997063</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Yarınlar Dünde Kaldı</t>
+          <t>Barış Ektim Gökyüzüne</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789944050197</t>
+          <t>9786259997056</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Zamana Direnenler</t>
+          <t>Susmayan</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789944050159</t>
+          <t>9786259997070</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Senden Bir Parça</t>
+          <t>Yaşama Dair Sihirli Sözler</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789944050128</t>
+          <t>9786259997049</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Nar Lekesi</t>
+          <t>Yarınlar Dünde Kaldı</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789944050180</t>
+          <t>9789944050197</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Mırmır ile Mırnav</t>
+          <t>Zamana Direnenler</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786259997025</t>
+          <t>9789944050159</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Balerin</t>
+          <t>Senden Bir Parça</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789944050166</t>
+          <t>9789944050128</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kasırga Aşkı</t>
+          <t>Nar Lekesi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789944050173</t>
+          <t>9789944050180</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İnsan İçin İnsan</t>
+          <t>Mırmır ile Mırnav</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786259997001</t>
+          <t>9786259997025</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Haydii Mızıkçılık Yok</t>
+          <t>Kayıp Balerin</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786259997018</t>
+          <t>9789944050166</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Büyüklere Küçüklerdan Masallar</t>
+          <t>Kasırga Aşkı</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789944050104</t>
+          <t>9789944050173</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Aseli Kurrasa</t>
+          <t>İnsan İçin İnsan</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789944050111</t>
+          <t>9786259997001</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Meftun Oldum</t>
+          <t>Haydii Mızıkçılık Yok</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789944050135</t>
+          <t>9786259997018</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Karma</t>
+          <t>Büyüklere Küçüklerdan Masallar</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789944050142</t>
+          <t>9789944050104</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Giz</t>
+          <t>Aseli Kurrasa</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786057308887</t>
+          <t>9789944050111</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Yakaza II Yüzleşme</t>
+          <t>Meftun Oldum</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>240</v>
+        <v>150</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786057308894</t>
+          <t>9789944050135</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Vuslat-ı Şehadet</t>
+          <t>Karma</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>580</v>
+        <v>180</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057308870</t>
+          <t>9789944050142</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Vicdanların Adaleti - Pusu</t>
+          <t>Giz</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786057308856</t>
+          <t>9786057308887</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Sevdamın Başkenti</t>
+          <t>Yakaza II Yüzleşme</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786057308849</t>
+          <t>9786057308894</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Mavi Güneş Operasyonu</t>
+          <t>Vuslat-ı Şehadet</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>400</v>
+        <v>580</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057308863</t>
+          <t>9786057308870</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>İntiharın Psikolojik Faktörleri</t>
+          <t>Vicdanların Adaleti - Pusu</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057308832</t>
+          <t>9786057308856</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Derin</t>
+          <t>Sevdamın Başkenti</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057308818</t>
+          <t>9786057308849</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Vicdanların Adaleti</t>
+          <t>Mavi Güneş Operasyonu</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057308825</t>
+          <t>9786057308863</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>İntiharın Psikolojik Faktörleri</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057308801</t>
+          <t>9786057308832</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Zemherideki Anka</t>
+          <t>Derin</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>380</v>
+        <v>160</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256341463</t>
+          <t>9786057308818</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Neşeli Aletler Atölyesi</t>
+          <t>Vicdanların Adaleti</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>180</v>
+        <v>320</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256341470</t>
+          <t>9786057308825</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Kahramanlar</t>
+          <t>33</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256341456</t>
+          <t>9786057308801</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Eğitim ve Öğretime Gönül Verenler</t>
+          <t>Zemherideki Anka</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
+          <t>9786256341463</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Neşeli Aletler Atölyesi</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786256341470</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Sessiz Kahramanlar</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786256341456</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Eğitim ve Öğretime Gönül Verenler</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
           <t>9786256341449</t>
         </is>
       </c>
-      <c r="B101" s="1" t="inlineStr">
+      <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Penguay ve Pengui - Büyük Buz Macerası</t>
         </is>
       </c>
-      <c r="C101" s="1">
+      <c r="C104" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>