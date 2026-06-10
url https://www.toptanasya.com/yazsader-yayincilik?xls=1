--- v1 (2026-04-04)
+++ v2 (2026-06-10)
@@ -85,1585 +85,1615 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256341494</t>
+          <t>9786256341548</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ender’in En Derin Öyküleri</t>
+          <t>Bir Gülün Dikenleri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256341487</t>
+          <t>9786256341555</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yedi İklimden Şiirler</t>
+          <t>Zamansız Hikayeler</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256341500</t>
+          <t>9786256341494</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Babaannemden Ezgiler</t>
+          <t>Ender’in En Derin Öyküleri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256341364</t>
+          <t>9786256341487</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>The Justice of Conscience - Melisa</t>
+          <t>Yedi İklimden Şiirler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256341357</t>
+          <t>9786256341500</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>The Justice of Conscience - Ergamalı</t>
+          <t>Babaannemden Ezgiler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>480</v>
+        <v>180</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256341371</t>
+          <t>9786256341364</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>The Justice of Conscience - Ambush</t>
+          <t>The Justice of Conscience - Melisa</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>400</v>
+        <v>360</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256341401</t>
+          <t>9786256341357</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yazşader Öykü – Şiir Antoloji 2</t>
+          <t>The Justice of Conscience - Ergamalı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>480</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256341425</t>
+          <t>9786256341371</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Zamana Yazılanlar</t>
+          <t>The Justice of Conscience - Ambush</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>260</v>
+        <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256341418</t>
+          <t>9786256341401</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yazan Adam Yalnızdır</t>
+          <t>Yazşader Öykü – Şiir Antoloji 2</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256341432</t>
+          <t>9786256341425</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Malazgirt’ten Samsun’a Batılılaşma Yolu</t>
+          <t>Zamana Yazılanlar</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256341395</t>
+          <t>9786256341418</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Cehenneme Odun</t>
+          <t>Yazan Adam Yalnızdır</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256341388</t>
+          <t>9786256341432</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Tanıklar</t>
+          <t>Malazgirt’ten Samsun’a Batılılaşma Yolu</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256341340</t>
+          <t>9786256341395</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Mevzu Kahve</t>
+          <t>Cehenneme Odun</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256341333</t>
+          <t>9786256341388</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Düşünce</t>
+          <t>Sessiz Tanıklar</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>450</v>
+        <v>260</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256341326</t>
+          <t>9786256341340</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Harmonia’nın Dünyası</t>
+          <t>Mevzu Kahve</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256341302</t>
+          <t>9786256341333</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Köşk Mahallesi</t>
+          <t>Düşünce</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>280</v>
+        <v>450</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256341289</t>
+          <t>9786256341326</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Portakal And Zeytin</t>
+          <t>Harmonia’nın Dünyası</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256341296</t>
+          <t>9786256341302</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Çile</t>
+          <t>Kayıp Köşk Mahallesi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>160</v>
+        <v>280</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4444444443877</t>
+          <t>9786256341289</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Tüy Edebiyat Dergisi Sayı: 5</t>
+          <t>Portakal And Zeytin</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256341265</t>
+          <t>9786256341296</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Parıltı Ormanın Sırrı</t>
+          <t>Bitmeyen Çile</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256341272</t>
+          <t>4444444443877</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşlık</t>
+          <t>Beyaz Tüy Edebiyat Dergisi Sayı: 5</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>4444444443857</t>
+          <t>9786256341265</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Tüy Edebiyat Dergisi Sayı: 6</t>
+          <t>Parıltı Ormanın Sırrı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256341234</t>
+          <t>9786256341272</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Bu Defa Başka Aşka Aşık Şiirler</t>
+          <t>Arkadaşlık</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256341258</t>
+          <t>4444444443857</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Macerası</t>
+          <t>Beyaz Tüy Edebiyat Dergisi Sayı: 6</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256341227</t>
+          <t>9786256341234</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Şiirlerle Yaşam Öykümüz</t>
+          <t>Bu Defa Başka Aşka Aşık Şiirler</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256341197</t>
+          <t>9786256341258</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Rınbow</t>
+          <t>Gökyüzü Macerası</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256341210</t>
+          <t>9786256341227</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Bahtsız Pervaneyim</t>
+          <t>Şiirlerle Yaşam Öykümüz</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256341203</t>
+          <t>9786256341197</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Arc-En-Ciel</t>
+          <t>Rınbow</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256341173</t>
+          <t>9786256341210</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve Bilinçaltı Şifreleri</t>
+          <t>Bahtsız Pervaneyim</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256341166</t>
+          <t>9786256341203</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Portakal ve Zeytin</t>
+          <t>Arc-En-Ciel</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256341180</t>
+          <t>9786256341173</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Aykırı</t>
+          <t>Kur’an ve Bilinçaltı Şifreleri</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256341159</t>
+          <t>9786256341166</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Reddi Veda Yk</t>
+          <t>Portakal ve Zeytin</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256341142</t>
+          <t>9786256341180</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Yüzeysel Olarak Felsefe Tarihi Fikir Akımları</t>
+          <t>Aykırı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256341135</t>
+          <t>9786256341159</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yaşama Dair Sihirli Sözler 2</t>
+          <t>Reddi Veda Yk</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256341128</t>
+          <t>9786256341142</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Geziyorum V</t>
+          <t>Yüzeysel Olarak Felsefe Tarihi Fikir Akımları</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>340</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256341111</t>
+          <t>9786256341135</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Yazşader Öykü-Şiir Antoloji</t>
+          <t>Yaşama Dair Sihirli Sözler 2</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256341104</t>
+          <t>9786256341128</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Baykuşun Gözyaşları 2</t>
+          <t>Geziyorum V</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>160</v>
+        <v>340</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256341067</t>
+          <t>9786256341111</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Emredin Şiirsel Anlatayım</t>
+          <t>Yazşader Öykü-Şiir Antoloji</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256341081</t>
+          <t>9786256341104</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>1946’dan 2002’ye Demokrasi Yolu</t>
+          <t>Baykuşun Gözyaşları 2</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>400</v>
+        <v>160</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256341098</t>
+          <t>9786256341067</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Aklımdaki Şehirler</t>
+          <t>Emredin Şiirsel Anlatayım</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>400</v>
+        <v>180</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>4444444443009</t>
+          <t>9786256341081</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Tüy Edebiyat Dergisi Sayı: 3</t>
+          <t>1946’dan 2002’ye Demokrasi Yolu</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256341036</t>
+          <t>9786256341098</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı</t>
+          <t>Aklımdaki Şehirler</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256341043</t>
+          <t>4444444443009</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kara Gül</t>
+          <t>Beyaz Tüy Edebiyat Dergisi Sayı: 3</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>220</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256341050</t>
+          <t>9786256341036</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Küçük Dostum</t>
+          <t>Gökkuşağı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256341074</t>
+          <t>9786256341043</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Kadın Temsili</t>
+          <t>Kara Gül</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256341029</t>
+          <t>9786256341050</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İsuf</t>
+          <t>Küçük Dostum</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256341012</t>
+          <t>9786256341074</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yürümeden Koşanlar</t>
+          <t>Türkiye’de Kadın Temsili</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>4444444442533</t>
+          <t>9786256341029</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Tüy Edebiyat Dergisi Sayı: 2</t>
+          <t>İsuf</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256341005</t>
+          <t>9786256341012</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Deli Dolu Sevmeli Yürek</t>
+          <t>Yürümeden Koşanlar</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>150</v>
+        <v>260</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259952796</t>
+          <t>4444444442533</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kız</t>
+          <t>Beyaz Tüy Edebiyat Dergisi Sayı: 2</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259952734</t>
+          <t>9786256341005</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Geziyorum 4</t>
+          <t>Deli Dolu Sevmeli Yürek</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259952758</t>
+          <t>9786259952796</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Feride</t>
+          <t>Küçük Kız</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259952765</t>
+          <t>9786259952734</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Eylül Şiirleri</t>
+          <t>Geziyorum 4</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259952772</t>
+          <t>9786259952758</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Eylül Kardeleni</t>
+          <t>Feride</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259952789</t>
+          <t>9786259952765</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Bozkır’dan Bir Çığlık</t>
+          <t>Eylül Şiirleri</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259952741</t>
+          <t>9786259952772</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Arafta Bir Aşkopat</t>
+          <t>Eylül Kardeleni</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259952727</t>
+          <t>9786259952789</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>10 Kasım ve Atatürk Şiir Antoloji</t>
+          <t>Bozkır’dan Bir Çığlık</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>4440000004220</t>
+          <t>9786259952741</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Tüy Edebiyat Dergisi Sayı: 1</t>
+          <t>Arafta Bir Aşkopat</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259929989</t>
+          <t>9786259952727</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Roman- Tık İnternet Bağımlılığı</t>
+          <t>10 Kasım ve Atatürk Şiir Antoloji</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259952703</t>
+          <t>4440000004220</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Her Şeyden Biraz</t>
+          <t>Beyaz Tüy Edebiyat Dergisi Sayı: 1</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259929996</t>
+          <t>9786259929989</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Gülistan Jöh</t>
+          <t>Roman- Tık İnternet Bağımlılığı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>440</v>
+        <v>160</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259929934</t>
+          <t>9786259952703</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Ekrandan Gelen Sır</t>
+          <t>Her Şeyden Biraz</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>280</v>
+        <v>160</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259929941</t>
+          <t>9786259929996</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Baykuşun Gözyaşları</t>
+          <t>Gülistan Jöh</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>180</v>
+        <v>440</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259929972</t>
+          <t>9786259929934</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Alacakaranlık 2. Perde</t>
+          <t>Ekrandan Gelen Sır</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>380</v>
+        <v>280</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259929965</t>
+          <t>9786259929941</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Alacakaranlık 1. Perde</t>
+          <t>Baykuşun Gözyaşları</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>440</v>
+        <v>180</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259929958</t>
+          <t>9786259929972</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Alacakaranlık Başlangıç</t>
+          <t>Alacakaranlık 2. Perde</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>400</v>
+        <v>380</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259929910</t>
+          <t>9786259929965</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kendimi Ararken Bulduğum Ben</t>
+          <t>Alacakaranlık 1. Perde</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>160</v>
+        <v>440</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259929927</t>
+          <t>9786259929958</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Adı Aşk</t>
+          <t>Alacakaranlık Başlangıç</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259929903</t>
+          <t>9786259929910</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Vicdanların Adaleti - Melisa</t>
+          <t>Kendimi Ararken Bulduğum Ben</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>320</v>
+        <v>160</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259997094</t>
+          <t>9786259929927</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Gel Sev Artık</t>
+          <t>Adı Aşk</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259997087</t>
+          <t>9786259929903</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>İki Hayat Bir Ömür</t>
+          <t>Vicdanların Adaleti - Melisa</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259997032</t>
+          <t>9786259997094</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Gerçekleri</t>
+          <t>Gel Sev Artık</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786259997063</t>
+          <t>9786259997087</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Barış Ektim Gökyüzüne</t>
+          <t>İki Hayat Bir Ömür</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786259997056</t>
+          <t>9786259997032</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Susmayan</t>
+          <t>Yaşamın Gerçekleri</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259997070</t>
+          <t>9786259997063</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Yaşama Dair Sihirli Sözler</t>
+          <t>Barış Ektim Gökyüzüne</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259997049</t>
+          <t>9786259997056</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Yarınlar Dünde Kaldı</t>
+          <t>Susmayan</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789944050197</t>
+          <t>9786259997070</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Zamana Direnenler</t>
+          <t>Yaşama Dair Sihirli Sözler</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789944050159</t>
+          <t>9786259997049</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Senden Bir Parça</t>
+          <t>Yarınlar Dünde Kaldı</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789944050128</t>
+          <t>9789944050197</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Nar Lekesi</t>
+          <t>Zamana Direnenler</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789944050180</t>
+          <t>9789944050159</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Mırmır ile Mırnav</t>
+          <t>Senden Bir Parça</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786259997025</t>
+          <t>9789944050128</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Balerin</t>
+          <t>Nar Lekesi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789944050166</t>
+          <t>9789944050180</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kasırga Aşkı</t>
+          <t>Mırmır ile Mırnav</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789944050173</t>
+          <t>9786259997025</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>İnsan İçin İnsan</t>
+          <t>Kayıp Balerin</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786259997001</t>
+          <t>9789944050166</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Haydii Mızıkçılık Yok</t>
+          <t>Kasırga Aşkı</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786259997018</t>
+          <t>9789944050173</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Büyüklere Küçüklerdan Masallar</t>
+          <t>İnsan İçin İnsan</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789944050104</t>
+          <t>9786259997001</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Aseli Kurrasa</t>
+          <t>Haydii Mızıkçılık Yok</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789944050111</t>
+          <t>9786259997018</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Meftun Oldum</t>
+          <t>Büyüklere Küçüklerdan Masallar</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789944050135</t>
+          <t>9789944050104</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Karma</t>
+          <t>Aseli Kurrasa</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789944050142</t>
+          <t>9789944050111</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Giz</t>
+          <t>Meftun Oldum</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786057308887</t>
+          <t>9789944050135</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Yakaza II Yüzleşme</t>
+          <t>Karma</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786057308894</t>
+          <t>9789944050142</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Vuslat-ı Şehadet</t>
+          <t>Giz</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>580</v>
+        <v>160</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057308870</t>
+          <t>9786057308887</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Vicdanların Adaleti - Pusu</t>
+          <t>Yakaza II Yüzleşme</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057308856</t>
+          <t>9786057308894</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Sevdamın Başkenti</t>
+          <t>Vuslat-ı Şehadet</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>150</v>
+        <v>580</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057308849</t>
+          <t>9786057308870</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Mavi Güneş Operasyonu</t>
+          <t>Vicdanların Adaleti - Pusu</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057308863</t>
+          <t>9786057308856</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>İntiharın Psikolojik Faktörleri</t>
+          <t>Sevdamın Başkenti</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057308832</t>
+          <t>9786057308849</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Derin</t>
+          <t>Mavi Güneş Operasyonu</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>160</v>
+        <v>400</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786057308818</t>
+          <t>9786057308863</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Vicdanların Adaleti</t>
+          <t>İntiharın Psikolojik Faktörleri</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786057308825</t>
+          <t>9786057308832</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>Derin</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786057308801</t>
+          <t>9786057308818</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Zemherideki Anka</t>
+          <t>Vicdanların Adaleti</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>380</v>
+        <v>320</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256341463</t>
+          <t>9786057308825</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Neşeli Aletler Atölyesi</t>
+          <t>33</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256341470</t>
+          <t>9786057308801</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Kahramanlar</t>
+          <t>Zemherideki Anka</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>180</v>
+        <v>380</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256341456</t>
+          <t>9786256341463</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Eğitim ve Öğretime Gönül Verenler</t>
+          <t>Neşeli Aletler Atölyesi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
+          <t>9786256341470</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Sessiz Kahramanlar</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786256341456</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Eğitim ve Öğretime Gönül Verenler</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
           <t>9786256341449</t>
         </is>
       </c>
-      <c r="B104" s="1" t="inlineStr">
+      <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Penguay ve Pengui - Büyük Buz Macerası</t>
         </is>
       </c>
-      <c r="C104" s="1">
+      <c r="C106" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>