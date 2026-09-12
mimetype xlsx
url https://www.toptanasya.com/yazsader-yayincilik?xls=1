--- v2 (2026-06-10)
+++ v3 (2026-09-12)
@@ -85,1615 +85,1705 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256341548</t>
+          <t>9786256341616</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bir Gülün Dikenleri</t>
+          <t>Gökkuşağı - 2 Masal Kitabı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256341555</t>
+          <t>9786256341609</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Zamansız Hikayeler</t>
+          <t>Gökkanat, Loli ve Rengarenk</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256341494</t>
+          <t>9786256341586</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ender’in En Derin Öyküleri</t>
+          <t>Kimsesizlerin Kimsesi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256341487</t>
+          <t>9786256341562</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yedi İklimden Şiirler</t>
+          <t>Hayat Dediğin</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>380</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256341500</t>
+          <t>9786256341593</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Babaannemden Ezgiler</t>
+          <t>Berfin ve Gökkuşağı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256341364</t>
+          <t>9786256341579</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>The Justice of Conscience - Melisa</t>
+          <t>Aşeka Mübrem</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>360</v>
+        <v>420</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256341357</t>
+          <t>9786256341548</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>The Justice of Conscience - Ergamalı</t>
+          <t>Bir Gülün Dikenleri</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>480</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256341371</t>
+          <t>9786256341555</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>The Justice of Conscience - Ambush</t>
+          <t>Zamansız Hikayeler</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256341401</t>
+          <t>9786256341494</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yazşader Öykü – Şiir Antoloji 2</t>
+          <t>Ender’in En Derin Öyküleri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>340</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256341425</t>
+          <t>9786256341487</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Zamana Yazılanlar</t>
+          <t>Yedi İklimden Şiirler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256341418</t>
+          <t>9786256341500</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yazan Adam Yalnızdır</t>
+          <t>Babaannemden Ezgiler</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256341432</t>
+          <t>9786256341364</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Malazgirt’ten Samsun’a Batılılaşma Yolu</t>
+          <t>The Justice of Conscience - Melisa</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>260</v>
+        <v>360</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256341395</t>
+          <t>9786256341357</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Cehenneme Odun</t>
+          <t>The Justice of Conscience - Ergamalı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>280</v>
+        <v>480</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256341388</t>
+          <t>9786256341371</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Tanıklar</t>
+          <t>The Justice of Conscience - Ambush</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>260</v>
+        <v>400</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256341340</t>
+          <t>9786256341401</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Mevzu Kahve</t>
+          <t>Yazşader Öykü – Şiir Antoloji 2</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256341333</t>
+          <t>9786256341425</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Düşünce</t>
+          <t>Zamana Yazılanlar</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>450</v>
+        <v>260</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256341326</t>
+          <t>9786256341418</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Harmonia’nın Dünyası</t>
+          <t>Yazan Adam Yalnızdır</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256341302</t>
+          <t>9786256341432</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Köşk Mahallesi</t>
+          <t>Malazgirt’ten Samsun’a Batılılaşma Yolu</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256341289</t>
+          <t>9786256341395</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Portakal And Zeytin</t>
+          <t>Cehenneme Odun</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>180</v>
+        <v>380</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256341296</t>
+          <t>9786256341388</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Çile</t>
+          <t>Sessiz Tanıklar</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>160</v>
+        <v>360</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>4444444443877</t>
+          <t>9786256341340</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Tüy Edebiyat Dergisi Sayı: 5</t>
+          <t>Mevzu Kahve</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256341265</t>
+          <t>9786256341333</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Parıltı Ormanın Sırrı</t>
+          <t>Düşünce</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>220</v>
+        <v>450</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256341272</t>
+          <t>9786256341326</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşlık</t>
+          <t>Harmonia’nın Dünyası</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>4444444443857</t>
+          <t>9786256341302</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Tüy Edebiyat Dergisi Sayı: 6</t>
+          <t>Kayıp Köşk Mahallesi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256341234</t>
+          <t>9786256341289</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Bu Defa Başka Aşka Aşık Şiirler</t>
+          <t>Portakal And Zeytin</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256341258</t>
+          <t>9786256341296</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Macerası</t>
+          <t>Bitmeyen Çile</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256341227</t>
+          <t>4444444443877</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Şiirlerle Yaşam Öykümüz</t>
+          <t>Beyaz Tüy Edebiyat Dergisi Sayı: 5</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256341197</t>
+          <t>9786256341265</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Rınbow</t>
+          <t>Parıltı Ormanın Sırrı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256341210</t>
+          <t>9786256341272</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bahtsız Pervaneyim</t>
+          <t>Arkadaşlık</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256341203</t>
+          <t>4444444443857</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Arc-En-Ciel</t>
+          <t>Beyaz Tüy Edebiyat Dergisi Sayı: 6</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256341173</t>
+          <t>9786256341234</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve Bilinçaltı Şifreleri</t>
+          <t>Bu Defa Başka Aşka Aşık Şiirler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256341166</t>
+          <t>9786256341258</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Portakal ve Zeytin</t>
+          <t>Gökyüzü Macerası</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256341180</t>
+          <t>9786256341227</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Aykırı</t>
+          <t>Şiirlerle Yaşam Öykümüz</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256341159</t>
+          <t>9786256341197</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Reddi Veda Yk</t>
+          <t>Rınbow</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256341142</t>
+          <t>9786256341210</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Yüzeysel Olarak Felsefe Tarihi Fikir Akımları</t>
+          <t>Bahtsız Pervaneyim</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256341135</t>
+          <t>9786256341203</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Yaşama Dair Sihirli Sözler 2</t>
+          <t>Arc-En-Ciel</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256341128</t>
+          <t>9786256341173</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Geziyorum V</t>
+          <t>Kur’an ve Bilinçaltı Şifreleri</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256341111</t>
+          <t>9786256341166</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yazşader Öykü-Şiir Antoloji</t>
+          <t>Portakal ve Zeytin</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256341104</t>
+          <t>9786256341180</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Baykuşun Gözyaşları 2</t>
+          <t>Aykırı</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256341067</t>
+          <t>9786256341159</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Emredin Şiirsel Anlatayım</t>
+          <t>Reddi Veda Yk</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256341081</t>
+          <t>9786256341142</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>1946’dan 2002’ye Demokrasi Yolu</t>
+          <t>Yüzeysel Olarak Felsefe Tarihi Fikir Akımları</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256341098</t>
+          <t>9786256341135</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Aklımdaki Şehirler</t>
+          <t>Yaşama Dair Sihirli Sözler 2</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>4444444443009</t>
+          <t>9786256341128</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Tüy Edebiyat Dergisi Sayı: 3</t>
+          <t>Geziyorum V</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>100</v>
+        <v>340</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256341036</t>
+          <t>9786256341111</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı</t>
+          <t>Yazşader Öykü-Şiir Antoloji</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256341043</t>
+          <t>9786256341104</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kara Gül</t>
+          <t>Baykuşun Gözyaşları 2</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256341050</t>
+          <t>9786256341067</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Küçük Dostum</t>
+          <t>Emredin Şiirsel Anlatayım</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256341074</t>
+          <t>9786256341081</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Kadın Temsili</t>
+          <t>1946’dan 2002’ye Demokrasi Yolu</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256341029</t>
+          <t>9786256341098</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İsuf</t>
+          <t>Aklımdaki Şehirler</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256341012</t>
+          <t>4444444443009</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Yürümeden Koşanlar</t>
+          <t>Beyaz Tüy Edebiyat Dergisi Sayı: 3</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>260</v>
+        <v>100</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>4444444442533</t>
+          <t>9786256341036</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Tüy Edebiyat Dergisi Sayı: 2</t>
+          <t>Gökkuşağı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256341005</t>
+          <t>9786256341043</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Deli Dolu Sevmeli Yürek</t>
+          <t>Kara Gül</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259952796</t>
+          <t>9786256341050</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kız</t>
+          <t>Küçük Dostum</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259952734</t>
+          <t>9786256341074</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Geziyorum 4</t>
+          <t>Türkiye’de Kadın Temsili</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259952758</t>
+          <t>9786256341029</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Feride</t>
+          <t>İsuf</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259952765</t>
+          <t>9786256341012</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Eylül Şiirleri</t>
+          <t>Yürümeden Koşanlar</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>160</v>
+        <v>260</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259952772</t>
+          <t>4444444442533</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Eylül Kardeleni</t>
+          <t>Beyaz Tüy Edebiyat Dergisi Sayı: 2</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259952789</t>
+          <t>9786256341005</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Bozkır’dan Bir Çığlık</t>
+          <t>Deli Dolu Sevmeli Yürek</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259952741</t>
+          <t>9786259952796</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Arafta Bir Aşkopat</t>
+          <t>Küçük Kız</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259952727</t>
+          <t>9786259952734</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>10 Kasım ve Atatürk Şiir Antoloji</t>
+          <t>Geziyorum 4</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>4440000004220</t>
+          <t>9786259952758</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Tüy Edebiyat Dergisi Sayı: 1</t>
+          <t>Feride</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259929989</t>
+          <t>9786259952765</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Roman- Tık İnternet Bağımlılığı</t>
+          <t>Eylül Şiirleri</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259952703</t>
+          <t>9786259952772</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Her Şeyden Biraz</t>
+          <t>Eylül Kardeleni</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259929996</t>
+          <t>9786259952789</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Gülistan Jöh</t>
+          <t>Bozkır’dan Bir Çığlık</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>440</v>
+        <v>140</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259929934</t>
+          <t>9786259952741</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Ekrandan Gelen Sır</t>
+          <t>Arafta Bir Aşkopat</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259929941</t>
+          <t>9786259952727</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Baykuşun Gözyaşları</t>
+          <t>10 Kasım ve Atatürk Şiir Antoloji</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259929972</t>
+          <t>4440000004220</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Alacakaranlık 2. Perde</t>
+          <t>Beyaz Tüy Edebiyat Dergisi Sayı: 1</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>380</v>
+        <v>100</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259929965</t>
+          <t>9786259929989</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Alacakaranlık 1. Perde</t>
+          <t>Roman- Tık İnternet Bağımlılığı</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>440</v>
+        <v>160</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259929958</t>
+          <t>9786259952703</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Alacakaranlık Başlangıç</t>
+          <t>Her Şeyden Biraz</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>400</v>
+        <v>340</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259929910</t>
+          <t>9786259929996</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kendimi Ararken Bulduğum Ben</t>
+          <t>Gülistan Jöh</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>160</v>
+        <v>440</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259929927</t>
+          <t>9786259929934</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Adı Aşk</t>
+          <t>Ekrandan Gelen Sır</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259929903</t>
+          <t>9786259929941</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Vicdanların Adaleti - Melisa</t>
+          <t>Baykuşun Gözyaşları</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259997094</t>
+          <t>9786259929972</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Gel Sev Artık</t>
+          <t>Alacakaranlık 2. Perde</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>160</v>
+        <v>380</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786259997087</t>
+          <t>9786259929965</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>İki Hayat Bir Ömür</t>
+          <t>Alacakaranlık 1. Perde</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786259997032</t>
+          <t>9786259929958</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Gerçekleri</t>
+          <t>Alacakaranlık Başlangıç</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>240</v>
+        <v>400</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259997063</t>
+          <t>9786259929910</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Barış Ektim Gökyüzüne</t>
+          <t>Kendimi Ararken Bulduğum Ben</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259997056</t>
+          <t>9786259929927</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Susmayan</t>
+          <t>Adı Aşk</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259997070</t>
+          <t>9786259929903</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Yaşama Dair Sihirli Sözler</t>
+          <t>Vicdanların Adaleti - Melisa</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786259997049</t>
+          <t>9786259997094</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yarınlar Dünde Kaldı</t>
+          <t>Gel Sev Artık</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789944050197</t>
+          <t>9786259997087</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Zamana Direnenler</t>
+          <t>İki Hayat Bir Ömür</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789944050159</t>
+          <t>9786259997032</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Senden Bir Parça</t>
+          <t>Yaşamın Gerçekleri</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789944050128</t>
+          <t>9786259997063</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Nar Lekesi</t>
+          <t>Barış Ektim Gökyüzüne</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789944050180</t>
+          <t>9786259997056</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Mırmır ile Mırnav</t>
+          <t>Susmayan</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786259997025</t>
+          <t>9786259997070</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Balerin</t>
+          <t>Yaşama Dair Sihirli Sözler</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789944050166</t>
+          <t>9786259997049</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Kasırga Aşkı</t>
+          <t>Yarınlar Dünde Kaldı</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789944050173</t>
+          <t>9789944050197</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>İnsan İçin İnsan</t>
+          <t>Zamana Direnenler</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786259997001</t>
+          <t>9789944050159</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Haydii Mızıkçılık Yok</t>
+          <t>Senden Bir Parça</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786259997018</t>
+          <t>9789944050128</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Büyüklere Küçüklerdan Masallar</t>
+          <t>Nar Lekesi</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789944050104</t>
+          <t>9789944050180</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Aseli Kurrasa</t>
+          <t>Mırmır ile Mırnav</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789944050111</t>
+          <t>9786259997025</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Meftun Oldum</t>
+          <t>Kayıp Balerin</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789944050135</t>
+          <t>9789944050166</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Karma</t>
+          <t>Kasırga Aşkı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789944050142</t>
+          <t>9789944050173</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Giz</t>
+          <t>İnsan İçin İnsan</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057308887</t>
+          <t>9786259997001</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Yakaza II Yüzleşme</t>
+          <t>Haydii Mızıkçılık Yok</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057308894</t>
+          <t>9786259997018</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Vuslat-ı Şehadet</t>
+          <t>Büyüklere Küçüklerdan Masallar</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>580</v>
+        <v>180</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057308870</t>
+          <t>9789944050104</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Vicdanların Adaleti - Pusu</t>
+          <t>Aseli Kurrasa</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057308856</t>
+          <t>9789944050111</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Sevdamın Başkenti</t>
+          <t>Meftun Oldum</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057308849</t>
+          <t>9789944050135</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Mavi Güneş Operasyonu</t>
+          <t>Karma</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>400</v>
+        <v>180</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786057308863</t>
+          <t>9789944050142</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>İntiharın Psikolojik Faktörleri</t>
+          <t>Giz</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786057308832</t>
+          <t>9786057308887</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Derin</t>
+          <t>Yakaza II Yüzleşme</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786057308818</t>
+          <t>9786057308894</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Vicdanların Adaleti</t>
+          <t>Vuslat-ı Şehadet</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>320</v>
+        <v>580</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786057308825</t>
+          <t>9786057308870</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>Vicdanların Adaleti - Pusu</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786057308801</t>
+          <t>9786057308856</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Zemherideki Anka</t>
+          <t>Sevdamın Başkenti</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>380</v>
+        <v>150</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256341463</t>
+          <t>9786057308849</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Neşeli Aletler Atölyesi</t>
+          <t>Mavi Güneş Operasyonu</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256341470</t>
+          <t>9786057308863</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Kahramanlar</t>
+          <t>İntiharın Psikolojik Faktörleri</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256341456</t>
+          <t>9786057308832</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Eğitim ve Öğretime Gönül Verenler</t>
+          <t>Derin</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>280</v>
+        <v>160</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
+          <t>9786057308818</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Vicdanların Adaleti</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786057308825</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786057308801</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Zemherideki Anka</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786256341463</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Neşeli Aletler Atölyesi</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786256341470</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Sessiz Kahramanlar</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9786256341456</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Eğitim ve Öğretime Gönül Verenler</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
           <t>9786256341449</t>
         </is>
       </c>
-      <c r="B106" s="1" t="inlineStr">
+      <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Penguay ve Pengui - Büyük Buz Macerası</t>
         </is>
       </c>
-      <c r="C106" s="1">
+      <c r="C112" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>