--- v0 (2026-02-14)
+++ v1 (2026-04-04)
@@ -154,51 +154,51 @@
         <is>
           <t>9786258384741</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Abdulhamid Büyük Hesaplaşma (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>1800</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786258384246</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Beydavi Tefsiri Seti - 3 Kitap Takım (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>1400</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786258384420</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Gül’ü Bilen Gülebilir</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786257271837</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>