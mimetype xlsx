--- v1 (2026-04-04)
+++ v2 (2026-11-01)
@@ -94,321 +94,321 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786255524171</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Bana Müsaade</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786258384949</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Süleyman Hilmi Tunahan Efendi Hazretleri</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786255524089</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Doğudan Yükselen Güneş Farabi</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>440</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786258384741</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Abdulhamid Büyük Hesaplaşma (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>1800</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786258384246</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Beydavi Tefsiri Seti - 3 Kitap Takım (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>2000</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786258384420</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Gül’ü Bilen Gülebilir</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786257271837</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Ab-ı Hayat Tefsiri (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>1800</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786258384086</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Kur’an-ı Kerim Ciltli Renkli</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786257271912</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>The Adventures Of Sherlock Holmes</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>900</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786059898324</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Al Götür Uzaklara</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786059898249</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Medet Ya Hu</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>210</v>
+        <v>310</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786059898010</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Efendime - Ebedi Huzura Akan Rahmet Damlaları 1</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786057687814</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Moduler Sistem ile Matematik Fasikül 1 (TYT AYT Sınavlarına Başlangıç)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>180</v>
+        <v>480</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786059898393</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Evdeki Huzur</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>220</v>
+        <v>420</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786057687104</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>İş'in İçinde İş Var</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>190</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786057687005</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>The Complete Works Of William Shakespeare (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>2950</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786059898607</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Alf Trisar Shuialia</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786057687098</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Kutlu Yolculukta Sadık Arkadaş</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786059898447</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Ü ürü üüü!</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>240</v>
+        <v>340</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786059898065</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>İslami Astroloji</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786059898638</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
@@ -424,561 +424,561 @@
         <is>
           <t>9786059898584</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Erkilet Güzeli Bağlar Bozuyor</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786059898096</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Vahyin Aydılığında Kişisel Gelişim</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>210</v>
+        <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786059898317</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Ölmüşlerimize Vazifelerimiz</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786059898126</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Kalbe Dokunan Dualar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786059898768</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Süt Sığırcılığında Barınak</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786059898775</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Olaylar ve Örneklerle İslam Medeniyeti</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>260</v>
+        <v>450</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786059898683</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Sigara Gibi Kadın</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786059898256</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Haykırışım İnsanlık İçin</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786059898133</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Ben Onun Annesiyim</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786059898362</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>50 YKS Geometri Denemeleri</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>800</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786059898355</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Kenan Dilinden Ruha Dokunan Nağmeler</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786059898188</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Toz Duman</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786059898881</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Gençliğin Enerji Kodları</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786059898874</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Seccadem Islanmıyor</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786059898461</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Platonda Siyaset ve Sanat</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786059898621</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Visal</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786059898560</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Kışlada Doğan Cumhuriyet İle Filizlenen Asırlık Çınar - Rami Spor Kulübü (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>138.89</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786059898089</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Go Gitsin</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786056747809</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Hz. Mevlana</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786059898546</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Yarım Kalan Hikaye</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786059898300</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Sonsuz Bahar</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786059898270</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Sancaktar</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786059898294</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Kanaviçe</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786059898492</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Bibereyn</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786059898539</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>İlahi Mobese</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786059898522</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Evvelden Ahire Katreler</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786059898515</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>En Güzel Mesajlar</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786059898508</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Düz Ayna</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786059898409</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>İş Bulduran Kitap</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786057687029</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Medet Ya Hu - Ebedi Huzura Akan Rahmet Damlaları 2</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786059898140</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Baharda Gaziantep</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786059898041</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Arapça Türkçe Seçme Dualar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786059898027</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Allah'ı Bilmek ve Tanımak</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786059898034</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Özlü Sözler Seçme Beyitler</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786059898003</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Hayata Aşk Penceresinden Bakmak</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>170</v>
+        <v>270</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786057687012</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Efendim'e - Ebedi Huzura Akan Rahmet Damlaları 1</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786059898171</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Kur’an ve Ekonomi</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786059898119</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
@@ -1039,361 +1039,361 @@
         <is>
           <t>9786059898195</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Atatürk'ü Gördüm</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>32</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786059898058</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Vav Gibi Sevilmek</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>3990000061167</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>The Complete Works Of William Shakespeare 1.Cilt</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786057687975</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>9. Sınıf Modüler Sistem İle Matematik TYT-AYT Başlangıç Fasikül 2 Sayılar (Ciltli)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>400</v>
+        <v>800</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786057687982</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>9. Sınıf Modüler Sistem İle Matematik TYT-AYT Başlangıç Fasikül 3 Denklem Çözme (Ciltli)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>400</v>
+        <v>800</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786257271523</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Gönül Bağından İnciler</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786057687944</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Kavimlerin Helakinden Corona'ya</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786057687906</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim (1. Hamur 5 Renk Seçeneği İle) (Ciltli)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>700</v>
+        <v>900</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786257271189</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Bu Vebal Bizim</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786057687258</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Müslümanlık</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786059898997</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>800</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786057687838</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Benimle Evlenir Misin ?</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786057687968</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>9. Sınıf Moduler Sistem İle Matematik Fasikül 1 (TYT Ayt Sınavlarına Başlangıç)</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786057687388</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Eflatun</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>170</v>
+        <v>270</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786057687050</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Küstahlıklar Ülkesi</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786057687203</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Elif İle Emir Çanakkale’de (Ciltli)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>1200</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786057687418</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>TYT %100 ÖSYM'lik Temel Matematik</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9786057687425</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>KPSS Kamu Personel Seçme Sınavı Genel Yetenek Genel Kültür</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>800</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9786059898744</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Yıldız'ın Mutfağından Bulgaristan Yemekleri</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>37.04</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9786059898416</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Sözü Uzatmadan</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>220</v>
+        <v>420</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9786257271110</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Gönlüme Kelam Düştü (Ciltli)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9786057687036</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Şerefli İnsan - Ebedi Huzura Akan Rahmet Damlaları 3</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786059898102</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Hayata Yön Veren Özlü Sözler</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>260</v>
+        <v>460</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>