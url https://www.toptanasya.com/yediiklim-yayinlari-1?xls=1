--- v3 (2026-06-10)
+++ v4 (2026-11-01)
@@ -85,7390 +85,2095 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258537628</t>
+          <t>9786258879049</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>ALES Master Serisi Sözel Yetenek Tamamı Çözümlü Son 10 Sınav Çıkmış Sorular (10 Mayıs 2026 ALES -1 Ekli)</t>
+          <t>2027 KPSS Genel Yetenek - Genel Kültür Tamamı Hem Yazılı Hem Video Çözümlü Modüler Set Soru Bankası ( 5 Kitap)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>299</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258537611</t>
+          <t>9786258879520</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>ALES Master Serisi Sayısal Sözel Yetenek Tamamı Çözümlü Son 10 Sınav Çıkmış Sorular (10 Mayıs 2026 ALES - 1 Ekli)</t>
+          <t>2026 GYS T.C. İçişleri Bakanlığı Görevde Yükselme ve Ünvan Değişikliği Sınavı Soru Bankası</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>399</v>
+        <v>499</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258537550</t>
+          <t>9786258879506</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Son Viraj Serisi GY - GK Tamamı Çözümlü 10 Fasikül Deneme</t>
+          <t>2027 AGS KAYI Tarih Tamamı Çözümlü 50 Deneme</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>449</v>
+        <v>229</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258537543</t>
+          <t>9786258879476</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Güzide Türk Dili ve Edebiyatı Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
+          <t>2027 MEB AGS ÖABT Tarih Öğretmenliği Beyin Fırtınası Soru Cevap</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>499</v>
+        <v>449</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258537536</t>
+          <t>9786258879483</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Diyanet İşleri Mülakat Hazırlık Kitabı (Vaiz / Vaize-İmam Hatip-Müezzin-Kayyım-Kuran Kursu Öğreticisi)</t>
+          <t>2027 MEB AGS ÖABT Sosyal Bilgiler Öğretmenliği Beyin Fırtınası Soru Cevap</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>299</v>
+        <v>549</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786254317217</t>
+          <t>9786258879322</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Genel Kültür Atölye Serisi Coğrafya Seizma Tamamı Çözümlü 12 Deneme Sınavı</t>
+          <t>2027 KPSS Genel Yetenek Bumerang Serisi Türkçe Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>94</v>
+        <v>349</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786254316500</t>
+          <t>9786258879339</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Genel Yetenek Konularına Göre Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>2027 KPSS Genel Yetenek Bumerang Serisi Matematik Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>129</v>
+        <v>299</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258537499</t>
+          <t>9786258879407</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS AGS Son Viraj Serisi Tarih Tamamı Yazılı Çözümlü 500 Soruda Genel Tekrar Kampı</t>
+          <t>2027 AGS- KPSS Genel Kültür Coğrafya Soru Dünyası</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>199</v>
+        <v>279</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258537475</t>
+          <t>9786258879377</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Son Viraj Serisi Matematik Tamamı Video Çözümlü 500 Soruda Genel Tekrar Kampı</t>
+          <t>2027 AGS- KPSS Genel Kültür Tarih Soru Dünyası</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>199</v>
+        <v>399</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258537505</t>
+          <t>9786258879391</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS AGS Son Viraj Serisi Coğrafya Tamamı Yazılı Çözümlü 500 Soruda Genel Tekrar Kampı</t>
+          <t>2027 KPSS Genel Kültür Vatandaşlık Soru Dünyası</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>199</v>
+        <v>219</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258537482</t>
+          <t>9786258879384</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Son Viraj Serisi Türkçe Tamamı Video Çözümlü 500 Soruda Genel Tekrar Kampı</t>
+          <t>2027 KPSS Genel Yetenek Türkçe Soru Dünyası</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>199</v>
+        <v>299</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258537512</t>
+          <t>9786258879452</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Son Viraj Serisi Vatandaşlık Tamamı Yazılı Çözümlü 500 Soruda Genel Tekrar Kampı</t>
+          <t>2027 MEB AGS Anayasa ve Mevzuat Tamamı Çözümlü 33 Deneme</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>199</v>
+        <v>179</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258537529</t>
+          <t>9786258879445</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026 Yeni AGS Son Viraj Serisi Eğitim Bilimleri-Türk Milli Eğitim Sistemi-Mevzuat Tamamı Yazılı Çözümlü 500 Soruda Genel Tekrar</t>
+          <t>2027 MEB AGS Ahenk Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü 13 Deneme</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>249</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258537451</t>
+          <t>9786258868760</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS ÖABT Özel Eğitim Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
+          <t>2027 Diyanet İşleri Başkanlığı MBSTS Ders Notu</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>529</v>
+        <v>749</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258537468</t>
+          <t>9786258879308</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>KPSS-AGS-DGS-ALES Problemler Tamamı Video Çözümlü Deneme Kampı (60 Deneme)</t>
+          <t>2027 KPSS Genel Yetenek Matematik Soru Dünyası</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>249</v>
+        <v>299</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258537437</t>
+          <t>9786258879414</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Ahenk Tarih Tamamı Çözümlü 35 Deneme</t>
+          <t>2027 MEB AGS ÖABT Okul Öncesi Öğretmenliği Tamamı Çözümlü 9 Deneme</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>159</v>
+        <v>349</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258537444</t>
+          <t>9786258879186</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Ahenk Mevzuat-Anayasa Tamamı Çözümlü 40 Deneme</t>
+          <t>2027 MEB EKYS Müdür ve Müdür Yardımcılığı Konu Anlatımı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>179</v>
+        <v>949</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786254316357</t>
+          <t>9786258879315</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2025 Genel Kültür Tarih Soru Dünyası</t>
+          <t>2027 KPSS AGS Coğrafya Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>339</v>
+        <v>349</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258537406</t>
+          <t>9786258879346</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Ahenk Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü 13 Deneme</t>
+          <t>2027 KPSS Genel Kültür Bumerang Serisi Tarih Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>199</v>
+        <v>399</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258537413</t>
+          <t>9786258879360</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Ahenk Sözel Yetenek Tamamı Çözümlü 30 Deneme</t>
+          <t>2027 KPSS Genel Kültür Bumerang Serisi Vatandaşlık Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>189</v>
+        <v>169</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258537420</t>
+          <t>9786258879353</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Ahenk Türkiye Coğrafyası Tamamı Çözümlü 40 Deneme</t>
+          <t>2027 KPSS Genel Kültür Bumerang Serisi Coğrafya Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>149</v>
+        <v>269</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786254315206</t>
+          <t>9786258868791</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT Berceste Türk Dili Ve Edebiyatı Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2027 MEB AGS ÖABT Din Kültürü ve Ahlak Bilgisi Konu Anlatımı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>549</v>
+        <v>899</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786254315015</t>
+          <t>9786258879162</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT Coğrafya Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2027 MEB EKYS Müdür ve Müdür Yardımcılığı Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>649</v>
+        <v>399</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786254315138</t>
+          <t>9786258879179</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT Hasan Sanlı ile Okul Öncesi Öğretmenliği Kavram Haritaları Konu Anlatımı</t>
+          <t>2027 MEB EKYS Müdür ve Müdür Yardımcılığı Soru Bankası</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>319</v>
+        <v>799</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786254315084</t>
+          <t>9786258879421</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT Tarih Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
+          <t>2027 MEB AGS ÖABT Özel Eğitim Öğretmenliği Tamamı Çözümlü 9 Deneme</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>299</v>
+        <v>449</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786254315091</t>
+          <t>9786258879438</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT Rehberlik Tamamı Çözümlü Soru Bankası</t>
+          <t>2027 MEB AGS ÖABT Özel Eğitim Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>349</v>
+        <v>799</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786254314902</t>
+          <t>9786258879230</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT Tarih Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2027 MEB AGS ÖABT Okul Öncesi Öğretmenliği Konu Anlatımı Cilt 3</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>649</v>
+        <v>599</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786254314926</t>
+          <t>9786258879278</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT Fizik Öğretmenliği Konu Anlatımı</t>
+          <t>2027 MEB AGS ÖABT Nokta Atışı Psikolojik Danışmanlık ve Rehberlik Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>799</v>
+        <v>349</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786254314810</t>
+          <t>9786258879100</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT Tarih Alan Eğitimi Konu Anlatımı</t>
+          <t>2027 MEB AGS ÖABT Sosyal Bilgiler Öğretmenliği Coğrafya Siyaset Bilimi ve Diğer Sosyal Bilim Alanları Konu Anlatımı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>249</v>
+        <v>799</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786254314803</t>
+          <t>9786258879117</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>2024 ÖABT Tarih Alan Eğitimi Tamamı Çözümlü Soru Bankası</t>
+          <t>2027 MEB AGS ÖABT Sosyal Bilgiler Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>249</v>
+        <v>799</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786254312779</t>
+          <t>9786258879124</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Rehberlik Nokta Atışı 5 Deneme Tamamı Çözümlü</t>
+          <t>2027 MEB AGS ÖABT Tarih Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>179</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786254312724</t>
+          <t>9786258879285</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Sınıf Öğretmenliği 10 Deneme Tamamı Çözümlü</t>
+          <t>2027 MEB AGS ÖABT İlköğretim Matematik Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>209</v>
+        <v>439</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786254312670</t>
+          <t>9786258879292</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Sınıf Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2027 MEB AGS ÖABT Ortaöğretim Matematik Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>399</v>
+        <v>439</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786254312595</t>
+          <t>9786258879094</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Türk Dili ve Edebiyatı Öğretmenliği Muvaffak Tamamı Çözümlü Soru Bankası</t>
+          <t>2027 MEB AGS ÖABT Sosyal Bilgiler Öğretmenliği Tarih Konu Anlatımı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>349</v>
+        <v>999</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786254312601</t>
+          <t>9786258879261</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Rehber Öğretmen Tamamı Video Çözümlü 10 Deneme</t>
+          <t>2027 MEB AGS ÖABT Okul Öncesi Öğretmenliği Tamamı Çözümlü Soru Bankası – Cilt 3</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>109</v>
+        <v>599</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786254312526</t>
+          <t>9786258879254</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Sosyal Bilgiler Öğretmenliği Tarih Tamamı Çözümlü Soru Bankası</t>
+          <t>2027 MEB AGS ÖABT Okul Öncesi Öğretmenliği Tamamı Çözümlü Soru Bankası – Cilt 2</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>269</v>
+        <v>399</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786254312540</t>
+          <t>9786258879247</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Tüm Adaylar İçin Paragraf Çek Kopart Yaprak Test</t>
+          <t>2027 MEB AGS ÖABT Okul Öncesi Öğretmenliği Tamamı Çözümlü Soru Bankası – Cilt 1</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>64</v>
+        <v>399</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786254312519</t>
+          <t>9786258879070</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Sınıf Öğretmenliği Konu Anlatımlı Modüler Set</t>
+          <t>2027 MEB AGS ÖABT Güzide Türk Dili ve Edebiyatı Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>799</v>
+        <v>499</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786254312502</t>
+          <t>9786258879155</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT DKAP İHL Zarif Tamamı Çözümlü Soru Bankası</t>
+          <t>2027 MEB AGS ÖABT Sosyal Bilgiler Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>199</v>
+        <v>429</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786254312403</t>
+          <t>9786258879131</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Din Kültürü ve Ahlak Bilgisi Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
+          <t>2027 MEB AGS ÖABT Tarih Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>209</v>
+        <v>399</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786254312496</t>
+          <t>9786258879193</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT İngilizce Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
+          <t>2027 MEB AGS ÖABT Okul Öncesi Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>239</v>
+        <v>999</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786254312472</t>
+          <t>9786258879209</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT İlköğretim Matematik Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
+          <t>2027 MEB AGS ÖABT Okul Öncesi Öğretmenliği Tamamı Çözümlü 12 Deneme</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>149</v>
+        <v>499</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786254312380</t>
+          <t>9786258879148</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Fizik Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
+          <t>2027 KPSS Genel Yetenek Genel Kültür Tüm Dersler Soru Yağmuru</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>169</v>
+        <v>499</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786254312359</t>
+          <t>9786258879056</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Türkçe Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
+          <t>2027 MEB AGS ÖABT Hasan Sanlı İle Rehberlik Kavram Zihin Haritaları Ve Özet Konu Anlatım</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>139</v>
+        <v>599</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786254312434</t>
+          <t>9786258879063</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Rehber Öğretmen Tamamı Çözümlü 10 Deneme</t>
+          <t>2027 MEB AGS ÖABT Türk Dili Ve Edebiyatı Öğretmenliği Berceste Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>169</v>
+        <v>949</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786254312441</t>
+          <t>9786258879087</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Tarih Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
+          <t>2027 MEB AGS ÖABT Tarih Öğretmenliği Konu Anlatımı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>209</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786254312410</t>
+          <t>9786258868661</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Biyoloji Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
+          <t>2027 KPSS Genel Yetenek Genel Kültür Son 4 Yıl Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>149</v>
+        <v>229</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786254312427</t>
+          <t>9786258868777</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Beden Eğitimi Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
+          <t>2027 MBSTS Safir Serisi Tamamı Çözümlü 5 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>189</v>
+        <v>229</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786254312366</t>
+          <t>9786258868753</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Türk Dili ve Edebiyatı Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
+          <t>2027 MBSTS Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>179</v>
+        <v>449</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786254312397</t>
+          <t>9786258868784</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Fen Bilimleri Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
+          <t>2027 MBSTS Yakut Serisi Tamamı Çözümlü 7 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>149</v>
+        <v>279</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786254312328</t>
+          <t>9786258868685</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Ortaöğretim Matematik Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2027 KPSS Genel Yetenek - Genel Kültür Konularına Göre Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>349</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786254312298</t>
+          <t>9786258868678</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Fizik Öğretmenliği Konu Anlatımı</t>
+          <t>2027 KPSS Genel Yetenek Genel Kültür Son 6 Yıl Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>369</v>
+        <v>329</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786254312335</t>
+          <t>9786258868654</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT İngilizce Öğretmenliği Konu Anlatımı</t>
+          <t>2027 Tüm Adaylar için Problemler Konularına Göre Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>329</v>
+        <v>249</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786254312304</t>
+          <t>9786258868708</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Kimya Öğretmenliği Konu Anlatımı</t>
+          <t>2027 KPSS Genel Yetenek Konularına Göre Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>399</v>
+        <v>249</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786254312342</t>
+          <t>9786258868517</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Fizik Öğretmenliği Soru Bankası</t>
+          <t>2027 ÖABT Matematik Olasılık ve Geometri Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>399</v>
+        <v>799</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786254312120</t>
+          <t>9786258868500</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Türkçe Öğretmenliği Konu Anlatımı</t>
+          <t>2027 ÖABT Matematik Öğretmenliği Cebir Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>369</v>
+        <v>449</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786254312144</t>
+          <t>9786258868494</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Rehber Öğretmen Konu Anlatımı</t>
+          <t>2027 ÖABT Matematik Öğretmenliği Analiz Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>349</v>
+        <v>499</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786254312151</t>
+          <t>9786258868555</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Türk Dili ve Edebiyatı Öğretmenliği Konu Anlatımı</t>
+          <t>2027 MEB AGS ÖABT İlköğretim Matematik Öğretmenliği - Cebir -Geometri - Uygulamalı Matematik Konu Anlatımı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>349</v>
+        <v>549</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786254312168</t>
+          <t>9786258868531</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Türk Dili ve Edebiyatı Öğretmenliği Berceste Tamamı Çözümlü Soru Bankası</t>
+          <t>2027 MEB AGS ÖABT İlköğretim Matematik Öğretmenliği - Analiz Konu Anlatımı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>299</v>
+        <v>799</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786254312014</t>
+          <t>9786258868838</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Din Kültürü ve Ahlak Bilgisi Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2027 KPSS Atölye Serisi Genel Yetenek Matematik Video Ders Notları</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>369</v>
+        <v>399</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786254312236</t>
+          <t>9786258868852</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Okul Öncesi Öğretmenliği Tamamı Çözümlü 7 Deneme</t>
+          <t>2027 KPSS AGS Atölye Serisi Genel Kültür Coğrafya Video Ders Notları</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>164</v>
+        <v>349</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786254312113</t>
+          <t>9786258868913</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Kimya Öğretmenliği Soru Bankası</t>
+          <t>2027 KPSS Atölye Serisi Genel Kültür Vatandaşlık Video Ders Notları</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>449</v>
+        <v>229</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786254312083</t>
+          <t>9786258868845</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Okul Öncesi Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2027 KPSS Atölye Serisi Genel Yetenek Matematik Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>349</v>
+        <v>399</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786254312106</t>
+          <t>9786258868869</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Coğrafya Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2027 KPSS AGS Atölye Serisi Genel Kültür Coğrafya Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>349</v>
+        <v>299</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786254311994</t>
+          <t>9786258868920</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Rehber Öğretmen Kavram Haritalarıyla Konu Anlatımı</t>
+          <t>2027 KPSS Atölye Serisi Genel Kültür Vatandaşlık Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>199</v>
+        <v>279</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786254312007</t>
+          <t>9786258868890</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Biyoloji Öğretmenliği Soru Bankası</t>
+          <t>2027 KPSS Atölye Serisi Genel Yetenek Türkçe Video Ders Notları</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>399</v>
+        <v>299</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786254312038</t>
+          <t>9786258868883</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Türkçe Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2027 KPSS AGS Atölye Serisi Genel Kültür Tarih Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>399</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786254312069</t>
+          <t>9786258868630</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Ortaöğretim Matematik Öğretmenliği Konu Anlatımı</t>
+          <t>2027 AGS KPSS ALES DGS Sayısal Mantık Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>379</v>
+        <v>299</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786254312045</t>
+          <t>9786258868807</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT İlköğretim Matematik Öğretmenliği Konu Anlatımı</t>
+          <t>2027 MEB AGS ÖABT Din Kültürü ve Ahlak Bilgisi Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>349</v>
+        <v>449</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786254312021</t>
+          <t>9786258868814</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT İlköğretim Matematik Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2027 MEB AGS ÖABT Yakut Din Kültürü ve Ahlak Bilgisi Tamamı Çözümlü 7 Deneme</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>349</v>
+        <v>249</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786254312090</t>
+          <t>9786258868821</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>2023 ÖABT Okul Öncesi Öğretmenliği Konu Anlatımı</t>
+          <t>2027 MEB AGS ÖABT Safir Din Kültürü ve Ahlak Bilgisi Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>369</v>
+        <v>219</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786254318740</t>
+          <t>9786258868722</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>MEB AGS Kayı Tarih Tamamı Çözümlü 30 Deneme</t>
+          <t>2027 DGS Prestij Serisi Sayısal Sözel Yetenek Tamamı PDF Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>164</v>
+        <v>449</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786254314551</t>
+          <t>9786258868746</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>KPSS Atölye Serisi Tamamı Video Çözümlü Coğrafya Soru Bankası</t>
+          <t>2027 DGS Prestij Serisi Sözel Yetenek Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>109</v>
+        <v>339</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786254319372</t>
+          <t>9786258868739</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Türkiye Coğrafyası 300 Soruda Tamamı Video Çözümlü Genel Tekrar Kampı</t>
+          <t>2027 DGS Prestij Serisi Sayısal Yetenek Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>99</v>
+        <v>399</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786254317262</t>
+          <t>9786258868579</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Genel Kültür Vatandaşlık Çek Kopart Yaprak Test</t>
+          <t>2027 KPSS Genel Kültür Coğrafya Konularına Göre Tamamı Çözümlü Son 11 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>69</v>
+        <v>149</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786258537345</t>
+          <t>9786258868609</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Eğitim Bilimleri Türk Eğitim Sisteminin Genel Yapısı Mevzuat Anayasa Tamamı Çözümlü Soru Bankası</t>
+          <t>2027 KPSS Genel Yetenek Matematik Konularına Göre Tamamı Çözümlü Son 11 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>499</v>
+        <v>209</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786258537383</t>
+          <t>9786258868593</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>MEB AGS ÖABT Sınıf Öğretmenliği Tamamı Çözümlü 10 Deneme Sınavı</t>
+          <t>2027 KPSS Genel Yetenek Türkçe Konularına Göre Tamamı Çözümlü Son 11 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>399</v>
+        <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786254314100</t>
+          <t>9786258868876</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>KPSS Eğitim Bilimleri Rehberlik ve Özel Eğitim Çek Kopart Yaprak Test</t>
+          <t>2027 KPSS AGS Atölye Serisi Genel Kültür Tarih Video Ders Notları</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>49</v>
+        <v>399</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786258537376</t>
+          <t>9786258868906</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>2026 Polis Meslek İçi Misyon Koruma Sınavlarına Hazırlık İngilizce Konu Anlatımlı Soru Bankası</t>
+          <t>2027 KPSS Atölye Serisi Genel Yetenek Türkçe Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>269</v>
+        <v>349</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786258537130</t>
+          <t>9786258868692</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖSYM Ne Sorar Tamamı Çözümlü 8 Fasikül Deneme Sınavı</t>
+          <t>2027 KPSS Genel Kültür Konularına Göre Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>299</v>
+        <v>179</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786254317873</t>
+          <t>9786258868715</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>2025 Din Kültürü ve Ahlak Bilgisi Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2027 KPSS Tüm Adaylar için Dil Bilgisi Tamamı Çözümlü Çıkmış Sorular Konularına Göre Düzenlenmiş</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>749</v>
+        <v>179</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786258537352</t>
+          <t>9786258868028</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>MEB AGS Sınıf Öğretmenliği Soru Bankası</t>
+          <t>2027 MEB AGS ÖABT Rehberlik Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>799</v>
+        <v>629</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786254313509</t>
+          <t>9786258868586</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>YDS - YÖKDİL Stratejileri Soru Gruplarına Göre Tamamı Çözümlü 12 Deneme Sınavı</t>
+          <t>2027 KPSS Genel Kültür Tarih Konularına Göre Tamamı Çözümlü Son 11 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>899</v>
+        <v>199</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786254318900</t>
+          <t>9786258868616</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Yediiklim Yayınları Son 10 Yılın YDS Kelimeleri (1.Kitap)</t>
+          <t>2027 KPSS Genel Kültür Vatandaşlık Konularına Göre Tamamı Çözümlü Son 11 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>899</v>
+        <v>129</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786254317996</t>
+          <t>9786258868425</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>YDS İngilizce Extreme Tamamı Çözümlü 8 Deneme Sınavı</t>
+          <t>2027 MEB AGS Ahenk Serisi Matematik Tamamı Yazılı ve Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>649</v>
+        <v>399</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786052899830</t>
+          <t>9786258868289</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>YDT Optimal Practice Exams Tamamı Çözümlü 7 Deneme</t>
+          <t>2027 MEB AGS Türkiye Yüzyılı Maarif Modeli Konu Anlatımlı Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>459</v>
+        <v>199</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786254313486</t>
+          <t>9786258868647</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>YDS - YÖKDİL Deep Reading Okuma ve Kelime Kitabı</t>
+          <t>2027 AGS KPSS ALES DGS Sözel Mantık Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>649</v>
+        <v>179</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786254317910</t>
+          <t>9786258868623</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Yedi Adımda Temelden Zirveye TYT Matematik Tamamı Video Konu Anlatımlı ve Tamamı Video Çözümlü Soru Bankası 3. Kitap</t>
+          <t>AGS KPSS ALES DGS Tüm Adaylar İçin Paragraf Tamamı PDF Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>219</v>
+        <v>279</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786254319297</t>
+          <t>9786258868449</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>YDS E-YDS Tamamı Video Çözümlü Özgün 5 Deneme Sınavı</t>
+          <t>2027 MEB AGS Ahenk Türkiye Coğrafyası Tamamı Çözümlü 40 Deneme</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>299</v>
+        <v>169</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786254319310</t>
+          <t>9786258868418</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Tamamı Çözümlü Süper 5'li Deneme</t>
+          <t>2027 MEB AGS Ahenk Serisi Matematik Video Ders Notları</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>129</v>
+        <v>349</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786254318917</t>
+          <t>9786258868401</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>YDS E-YDS YÖKDİL Son 10 Yılın YDS Kelimeleri</t>
+          <t>2027 MEB AGS Ahenk Serisi Sözel Yetenek Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>549</v>
+        <v>299</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786254318818</t>
+          <t>9786258868388</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>MBSTS Tamamı Çözümlü 7 Deneme Sınavı</t>
+          <t>2027 MEB AGS Türkiye Coğrafyası Konu Anlatımı</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>249</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786258537123</t>
+          <t>9786258868364</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Tamamı Çözümlü Süper 5'li Deneme</t>
+          <t>2027 MEB AGS Sayısal Yetenek Konu Anlatımı</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>189</v>
+        <v>399</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786258537277</t>
+          <t>9786258537321</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Tüm Adaylar İçin Paragraf Çek Kopart Yaprak Test</t>
+          <t>YDT Grammar Wars Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>169</v>
+        <v>449</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786258537246</t>
+          <t>9786258537567</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS AGS DGS ALES Matematik Tamamı Video Çözümlü Tekrar Kampı</t>
+          <t>Pathway To Yökdil Fen Bilimleri Glory 5 Özgün Deneme</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>399</v>
+        <v>299</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786258537253</t>
+          <t>9786258868357</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>2026 POMEM Mülakat Sınavlarına Hazırlık Tamamı Özet Anlatımlı Soru Bankası</t>
+          <t>2027 MEB AGS Sözel Yetenek Konu Anlatımı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>299</v>
+        <v>164</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786258537284</t>
+          <t>9786258868432</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Mareşal Genel Kültür Tarih Tüm Adaylar İçin Soru Bankası</t>
+          <t>2027 MEB AGS Ahenk Serisi Türkiye Coğrafyası Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>499</v>
+        <v>249</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258537338</t>
+          <t>9786258868371</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>KPSS Genel Kültür Etkinliklerle Vatandaşlık</t>
+          <t>2027 MEB AGS Tarih Konu Anlatımı</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>164</v>
+        <v>399</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786254316401</t>
+          <t>9786258868258</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Genel Yetenek Genel Kültür Tamamı Çözümlü Fasikül Fasikül 3 Yıldız Deneme</t>
+          <t>Yediiklim Yayınları 2027 MEB AGS ÖABT Fen Bilimleri Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>129</v>
+        <v>429</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786258537314</t>
+          <t>9786258868241</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>YDS YÖKDİL YDT Bye Bye Reading</t>
+          <t>Yediiklim Yayınları 2027 MEB AGS ÖABT Tarih Öğretmenliği Tamamı Çözümlü 10 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>549</v>
+        <v>429</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786258537291</t>
+          <t>9786258868265</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS AGS Filtre Tarih Soru Cevap</t>
+          <t>Yediiklim Yayınları 2027 MEB-AGS ÖABT Türkçe Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>249</v>
+        <v>429</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786254316371</t>
+          <t>9786258537970</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>2025 Genel Kültür Türkçe Soru Dünyası</t>
+          <t>2027 ÖSYM Ne Sorar ALES Tamamı Çözümlü Fasikül 7 Deneme</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>199</v>
+        <v>399</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786258537307</t>
+          <t>9786258537963</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Kültür Coğrafya Tamamı Çözümlü 20 Deneme</t>
+          <t>2027 ALES Tamamı Çözümlü Süper 5'li Deneme</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>249</v>
+        <v>219</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786258537260</t>
+          <t>9786258868234</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>2026 PAEM Komiser Yardımcılığı Sınavlarına Hazırlık Tamamı Çözümlü 7 Deneme</t>
+          <t>2027 MEB AGS ÖABT Türk Dili ve Edebiyatı Öğretmenliği Tamamı Çözümlü 10 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>499</v>
+        <v>429</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786254316319</t>
+          <t>9786258868326</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Sayısal-Sözel Yetenek Tamamı Çözümlü Son 5 Sınav Çıkmış Sorular</t>
+          <t>2027 MEB AGS ÖABT Kavram Haritaları ile Okul Öncesi Öğretmenliği Konu Anlatımı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>149</v>
+        <v>799</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786255836120</t>
+          <t>9786258868319</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Pathway To YÖKDİL Sosyal Bilimler Glory Tamamı Video Çözümlü 5 Özgün Deneme</t>
+          <t>2027 MEB AGS ÖABT Okul Öncesi Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>299</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786255836144</t>
+          <t>9786258868333</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Pathway To YÖKDİL Fen Bilimleri Glory Tamamı Video Çözümlü 5 Özgün Deneme</t>
+          <t>2027 MEB AGS ÖABT Okul Öncesi Öğretmenliği Konu Anlatımı</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>299</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786255836137</t>
+          <t>9786258868302</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Pathway To YÖKDİL Sağlık Bilimleri Glory Tamamı Video Çözümlü 5 Özgün Deneme</t>
+          <t>2027 MEB AGS ÖABT Türkçe Öğretmenliği Türk Halk Edebiyatı, Yeni Türk Edebiyatı, Eski Türk Edebiyatı Konu Anlatımı</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>299</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786255836113</t>
+          <t>9786258868296</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>YDT 7 Deneme Sınavı</t>
+          <t>2027 MEB AGS ÖABT Türkçe Öğretmenliği Anlama ve Anlatma Teknikleri, Dil Bilim, Yeni Türk Dili, Çocuk Edebiyatı, Sözlü ve Yazılı Anlatım Konu Anlatımı</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>299</v>
+        <v>749</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786255836090</t>
+          <t>9786258868227</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>YÖKDİL Sosyal Bilimler Video Çözümlü Özgün Sorular 5 Deneme Sınavı</t>
+          <t>2027 MEB AGS ÖABT Türkçe Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>299</v>
+        <v>999</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786255836083</t>
+          <t>9786258868340</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>YÖKDİL Sağlık Bilimleri Video Çözümlü Özgün Sorular 5 Deneme Sınavı</t>
+          <t>2027 MEB AGS ÖABT Okul Öncesi Öğretmenliği Tamamı Çözümlü 17 Deneme</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>299</v>
+        <v>449</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786258537154</t>
+          <t>9786258868470</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Ortaöğretim Matematik Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
+          <t>2027 MEB AGS Tarih Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>418.95</v>
+        <v>299</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786258537147</t>
+          <t>9786258868456</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>MEB AGS ÖABT 2026 İlköğretim Matematik Öğretmenliği Tamamı Çözümlü 10 Deneme</t>
+          <t>2027 MEB AGS Sözel Yetenek Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>418.95</v>
+        <v>199</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786258537192</t>
+          <t>9786258868487</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Eğitimin Temelleri ve Temel Kavramlar Türk Milli Eğitim Sisteminin Tamamı Çözümlü Soru Bankası</t>
+          <t>2027 MEB AGS Türkiye Coğrafyası Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>249</v>
+        <v>209</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786258537185</t>
+          <t>9786258868463</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Mevzuat ve Anayasa Tamamı Çözümlü Soru Bankası</t>
+          <t>2027 MEB AGS Sayısal Yetenek Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>249</v>
+        <v>399</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786258537178</t>
+          <t>9786258537925</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖYT Sınıf Yönetimi TYMM Program Okuryazarlığı Ölçme ve Değerlendirme Tamamı Çözümlü Soru Bankası</t>
+          <t>2027 ALES Master Serisi Sayısal Sözel Yetenek Soru Bankası</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>339</v>
+        <v>549</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786258537161</t>
+          <t>9786258537918</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Gelişim Psikolojisi Öğrenme Psikolojisi ve Rehberlik Tamamı Çözümlü Soru Bankası</t>
+          <t>2027 ALES Master Serisi Sayısal Sözel Yetenek Çek Kopart Yaprak Test</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>399</v>
+        <v>269</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786258537239</t>
+          <t>9786258537901</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Eğitimin Temelleri ve Temel Kavramlar Türk Milli Eğitim Sisteminin Genel Yapısı, Eğitim ve Öğretim Teknolojileri Video Ders Notları</t>
+          <t>2027 ALES Master Serisi Sözel Yetenek Çek Kopart Yaprak Test</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>149</v>
+        <v>199</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786258537222</t>
+          <t>9786258537895</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Mevzuat ve Anayasa Video Anlatımlı Ders Notu</t>
+          <t>2027 ALES Master Serisi Sayısal Yetenek Çek Kopart Yaprak Test</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>249</v>
+        <v>179</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786258537215</t>
+          <t>9786258537956</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖYT Sınıf Yönetimi TYMM Program Okuryazarlığı Ölçme ve Değerlendirme Video Anlatımlı Ders Notu</t>
+          <t>2027 ALES Sayısal Sözel Yetenek Tamamı Çözümlü 3 Yıldız Deneme</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>399</v>
+        <v>199</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786258537208</t>
+          <t>9786258868180</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Gelişim Psikolojisi, Öğrenme Psikolojisi ve Rehberlik Video Anlatımlı Ders Notu</t>
+          <t>2027 MEB AGS ÖABT Spor Kütüphanesi Beden Eğitimi Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>339</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786258537109</t>
+          <t>9786258868173</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB EKYS Müdür ve Müdür Yardımcılığı Konu Anlatımı</t>
+          <t>2027 MEB AGS ÖABT Spor Kütüphanesi Beden Eğitimi Öğretmenliği Konu Anlatımı</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>899</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786258537093</t>
+          <t>9786258868128</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB EKYS Müdür ve Müdür Yardımcılığı Tamamı Çözümlü 5 Deneme</t>
+          <t>2027 MEB AGS ÖABT Rehberlik Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>299</v>
+        <v>629</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786254316494</t>
+          <t>9786258868081</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Genel Kültür Konularına Göre Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>2027 MEB AGS ÖABT Rehberlik Konu Anlatımı</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>109</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786254314292</t>
+          <t>9786258868074</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>2024 Eğitim Bilimleri Atölye Serisi Öğretim Yöntem Ve Teknikleri Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2027 MEB AGS ÖABT Din Kültürü Ve Ahlak Bilgisi Öğretmenliği Konu Anlatımı</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>109</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786255781277</t>
+          <t>9786258868067</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Okul Öncesi Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2027 MEB AGS ÖABT Din Kültürü Ve Ahlak Bilgisi Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>943.95</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786255836175</t>
+          <t>9786258868043</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>YDS YÖKDİL YDT Sıfırdan Sınava Tamamı Videolu Ders Notları 2. Kitap</t>
+          <t>2027 MEB AGS ÖABT Cemre Serisi Coğrafya Öğretmenliği Tamamı Çözümlü 14 Deneme</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>329</v>
+        <v>499</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786254315909</t>
+          <t>9786258868135</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>KPSS-ALES-DGS Yedi Adımda Temelden Zirveye Geometri Video Konu Anlatımlı Video Çözümlü Soru Bankası</t>
+          <t>2027 MEB AGS ÖABT Türk Dili ve Edebiyatı Öğretmenliği Eski Türk Edebiyatı Konu Anlatımı</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>299</v>
+        <v>429</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786254312656</t>
+          <t>9786258868159</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Tüm Adaylar İçin 10 Adımda Paragraf Video Konu Anlatımlı ve Video Çözümlü Soru Bankası</t>
+          <t>2027 MEB AGS ÖABT Türk Dili ve Edebiyatı Öğretmenliği Türk Halk Edebiyatı Konu Anlatımı</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>249</v>
+        <v>569</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786258537086</t>
+          <t>9786258868142</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB EKYS Müdür ve Müdür Yardımcılığı Soru Bankası</t>
+          <t>2027 MEB AGS ÖABT Türk Dili ve Edebiyatı Öğretmenliği Eski Türk Edebiyatı Konu Anlatımı</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>429</v>
+        <v>819</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786254314285</t>
+          <t>9786258868166</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>2024 Eğitim Bilimleri Atölye Serisi Ölçme Ve Değerlendirme Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2027 MEB AGS ÖABT Türk Dili ve Edebiyatı Öğretmenliği Yeni Türk Edebiyatı Konu Anlatımı</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>79</v>
+        <v>869</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786254314025</t>
+          <t>9786258868050</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>2024 KPSS Eğitim Bilimleri Mega Tamamı Çözümlü Soru Bankası</t>
+          <t>2027 MEB AGS ÖABT Beşeri Coğrafya Ders Notu</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>599</v>
+        <v>649</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786254317569</t>
+          <t>9786258868029</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>TYT Yedi Adımda Temel Dil Bilgisi Video Konu Anlatımlı Video Çözümlü Soru Bankası</t>
+          <t>2027 MEB AGS ÖABT Cemre Serisi Coğrafya Öğretmenliği Konu Anlatımı</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>189</v>
+        <v>999</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786254317682</t>
+          <t>9786258868036</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>2025 Yedi Adımda Temelden Zirveye TYT Problemler Video Konu Anlatımlı Video Çözümlü Soru Bankası</t>
+          <t>2027 MEB AGS ÖABT Cemre Serisi Coğrafya Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>269</v>
+        <v>899</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786254317231</t>
+          <t>9786258868111</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Genel Yetenek Matematik Çek Kopart Yaprak Test</t>
+          <t>2027 MEB AGS ÖABT Fen Bilimleri Öğretmenliği Tamamı Çözümlü Soru Bankası 2 Cilt</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>129</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786052899564</t>
+          <t>9786258868210</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>2022 ÖABT Tarih Öğretmenliği Soru Bankası</t>
+          <t>2027 MEB AGS ÖABT Fen Bilimleri Öğretmenliği Konu Anlatımı 2 Cilt</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>292.95</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786052899731</t>
+          <t>9786258868005</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Sosyal Bilgiler Öğretmenliği Tarih Ders Notu</t>
+          <t>2027 ALES Sözel Yetenek Master Serisi Tamamı Çözümlü Son 10 Sınav Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>177.45</v>
-[...238 lines deleted...]
-      <c r="C154" s="1">
         <v>299</v>
-      </c>
-[...5053 lines deleted...]
-        <v>69</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>