--- v0 (2026-02-14)
+++ v1 (2026-06-10)
@@ -139,256 +139,256 @@
         <is>
           <t>9786057487872</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Yedi İklim Bir Medeniyet Osmanlılar</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786057487865</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Bir Başka İstanbul</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>135</v>
+        <v>155</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057487858</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Sözün Özü</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>165</v>
+        <v>190</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057487841</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Çifte Kavrulmuş Tarih</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057487834</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Arzın Hazineleri (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>575</v>
+        <v>660</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786059964173</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>3 Kıtada 4 Yıl : 1.Dünya Savaşı'nın 100. Yılı (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>320</v>
+        <v>370</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786059375658</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Payitaht İstanbul</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>91</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786059375566</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Geçmişin İzinde</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>220</v>
+        <v>255</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786059375559</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Gidince</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>220</v>
+        <v>255</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786052301524</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>7'lerle Tarihini Keşfet - Hap Kitap Serisi 1</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>205</v>
+        <v>235</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786052301142</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Tarih Unutmaz</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>220</v>
+        <v>255</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786052301159</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Tecrübe Eskimez</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>220</v>
+        <v>255</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786059375979</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Bizim Bosna</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786057487803</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Orta Şekerli Tarih</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>210</v>
+        <v>240</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786057487827</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>İstikamet Aşkına</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>155</v>
+        <v>180</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786057487810</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Testgah</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>180</v>
+        <v>205</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>