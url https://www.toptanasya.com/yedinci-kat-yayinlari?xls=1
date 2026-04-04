--- v0 (2026-02-14)
+++ v1 (2026-04-04)
@@ -85,715 +85,760 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259288031</t>
+          <t>9786259325507</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Kendim</t>
+          <t>Kopernik'ten Nasa'ya Yalanın Kısa Tarihi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>129</v>
+        <v>165</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259288000</t>
+          <t>9786259288093</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sırt Çantası</t>
+          <t>Film Kuramları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>142</v>
+        <v>221</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259288017</t>
+          <t>9786259288086</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Vefa Dergahından Nefesler</t>
+          <t>Jules Verne'in Hayatı ve Eserleri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>158</v>
+        <v>197</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259288024</t>
+          <t>9786259288031</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Emma Lyonna'nın Anıları &amp; Cilt 1-2/8</t>
+          <t>Sevgili Kendim</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>330</v>
+        <v>129</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259288048</t>
+          <t>9786259288000</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Dünya Merkezli Kainat Teorisi</t>
+          <t>Sırt Çantası</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>196</v>
+        <v>142</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259622088</t>
+          <t>9786259288017</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Buhranname</t>
+          <t>Vefa Dergahından Nefesler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>193.5</v>
+        <v>158</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259622095</t>
+          <t>9786259288024</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Deneysel Sinema Dijitalleşme ve Seyirci</t>
+          <t>Emma Lyonna'nın Anıları &amp; Cilt 1-2/8</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>468</v>
+        <v>330</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259622071</t>
+          <t>9786259288048</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yabancı Mevsim</t>
+          <t>Dünya Merkezli Kainat Teorisi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>201</v>
+        <v>196</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259622040</t>
+          <t>9786259622088</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Deli ve Rahibe</t>
+          <t>Buhranname</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>202</v>
+        <v>193.5</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259622057</t>
+          <t>9786259622095</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Aklın Taklidi</t>
+          <t>Deneysel Sinema Dijitalleşme ve Seyirci</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>235</v>
+        <v>468</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259622064</t>
+          <t>9786259622071</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Romanı Romanlaştırmak</t>
+          <t>Yabancı Mevsim</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>192</v>
+        <v>201</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259622033</t>
+          <t>9786259622040</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Büyük İnsanlık İdeali</t>
+          <t>Deli ve Rahibe</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>225</v>
+        <v>202</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259622019</t>
+          <t>9786259622057</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Siyah ve Beyaz</t>
+          <t>Aklın Taklidi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>247</v>
+        <v>235</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259622026</t>
+          <t>9786259622064</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yedi Yıldızın Ahkamı</t>
+          <t>Romanı Romanlaştırmak</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>109.5</v>
+        <v>192</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259622002</t>
+          <t>9786259622033</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Tükenmiş Yazar</t>
+          <t>Büyük İnsanlık İdeali</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>199</v>
+        <v>225</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259574684</t>
+          <t>9786259622019</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Flamenka'nın Hikayesi</t>
+          <t>Siyah ve Beyaz</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>151</v>
+        <v>247</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259574691</t>
+          <t>9786259622026</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Roman Üçlemesi</t>
+          <t>Yedi Yıldızın Ahkamı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>417</v>
+        <v>109.5</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259574677</t>
+          <t>9786259622002</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Modern Sinema Terminolojisi</t>
+          <t>Tükenmiş Yazar</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>283</v>
+        <v>199</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259574660</t>
+          <t>9786259574684</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Olağanüstü Hayaller</t>
+          <t>Flamenka'nın Hikayesi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>238</v>
+        <v>151</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259574653</t>
+          <t>9786259574691</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ayak Topu</t>
+          <t>Roman Üçlemesi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>192</v>
+        <v>417</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259753584</t>
+          <t>9786259574677</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Uçak İcad Etmek</t>
+          <t>Modern Sinema Terminolojisi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>169</v>
+        <v>283</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259753577</t>
+          <t>9786259574660</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Son Sözlerden Önce</t>
+          <t>Olağanüstü Hayaller</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>165</v>
+        <v>238</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259753553</t>
+          <t>9786259574653</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Son Altmış Dakika</t>
+          <t>Ayak Topu</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>192</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259753591</t>
+          <t>9786259753584</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bazı Kitaplarımı Nasıl Yazdım</t>
+          <t>Uçak İcad Etmek</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>137</v>
+        <v>169</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259753560</t>
+          <t>9786259753577</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kunduracılar</t>
+          <t>Son Sözlerden Önce</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>252</v>
+        <v>165</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259574615</t>
+          <t>9786259753553</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Dağılış</t>
+          <t>Son Altmış Dakika</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>156</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259574646</t>
+          <t>9786259753591</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Dijital Mabed</t>
+          <t>Bazı Kitaplarımı Nasıl Yazdım</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>246</v>
+        <v>137</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259574608</t>
+          <t>9786259753560</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kase</t>
+          <t>Kunduracılar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>199</v>
+        <v>252</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259574622</t>
+          <t>9786259574615</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>James Joyce Üzerine</t>
+          <t>Dağılış</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>160</v>
+        <v>156</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259574639</t>
+          <t>9786259574646</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Hiçbir Şey Nasıl Yapılır</t>
+          <t>Dijital Mabed</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>150</v>
+        <v>246</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259753546</t>
+          <t>9786259574608</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Francisco Goya'dan Seçki</t>
+          <t>Kutsal Kase</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>203</v>
+        <v>199</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259753539</t>
+          <t>9786259574622</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Lügatlere Güncelleme</t>
+          <t>James Joyce Üzerine</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259753522</t>
+          <t>9786259574639</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Freshwater</t>
+          <t>Hiçbir Şey Nasıl Yapılır</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>192</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259753508</t>
+          <t>9786259753546</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Harfler ve Diğerleri</t>
+          <t>Francisco Goya'dan Seçki</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>182</v>
+        <v>203</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259753515</t>
+          <t>9786259753539</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Goller ve Gölgeler</t>
+          <t>Lügatlere Güncelleme</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>234</v>
+        <v>161</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259788685</t>
+          <t>9786259753522</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kitabü'l Acayip</t>
+          <t>Freshwater</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>232</v>
+        <v>192</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259788678</t>
+          <t>9786259753508</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Gombrowicz İnsanı</t>
+          <t>Harfler ve Diğerleri</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>271</v>
+        <v>182</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259788692</t>
+          <t>9786259753515</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Futbol Fabrikası</t>
+          <t>Goller ve Gölgeler</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>121</v>
+        <v>234</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259788661</t>
+          <t>9786259788685</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Anton Çehov</t>
+          <t>Kitabü'l Acayip</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>199</v>
+        <v>232</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259788609</t>
+          <t>9786259788678</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Stephen King Gibi Nasıl Yazılır?</t>
+          <t>Gombrowicz İnsanı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>164</v>
+        <v>271</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259788623</t>
+          <t>9786259788692</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Önemsiz Şeyler</t>
+          <t>Futbol Fabrikası</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>125</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259788630</t>
+          <t>9786259788661</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Zengin Olunur</t>
+          <t>Anton Çehov</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>163</v>
+        <v>199</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259788616</t>
+          <t>9786259788609</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Futbol Yorumcusu Olunur</t>
+          <t>Stephen King Gibi Nasıl Yazılır?</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>189</v>
+        <v>164</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259788647</t>
+          <t>9786259788623</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Lucio'nun İtirafı</t>
+          <t>Önemsiz Şeyler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>247</v>
+        <v>125</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
+          <t>9786259788630</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Nasıl Zengin Olunur</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786259788616</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Nasıl Futbol Yorumcusu Olunur</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786259788647</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Lucio'nun İtirafı</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
           <t>9786259788654</t>
         </is>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Gustave Doré’nin Londrası</t>
         </is>
       </c>
-      <c r="C46" s="1">
+      <c r="C49" s="1">
         <v>104</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>