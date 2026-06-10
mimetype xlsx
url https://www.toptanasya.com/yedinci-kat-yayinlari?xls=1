--- v1 (2026-04-04)
+++ v2 (2026-06-10)
@@ -85,760 +85,805 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259325507</t>
+          <t>9786259325538</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kopernik'ten Nasa'ya Yalanın Kısa Tarihi</t>
+          <t>Bilgi Teorisi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>165</v>
+        <v>153</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259288093</t>
+          <t>9786259325521</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Film Kuramları</t>
+          <t>Bellek Üzerine</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>221</v>
+        <v>311</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259288086</t>
+          <t>9786259325514</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Jules Verne'in Hayatı ve Eserleri</t>
+          <t>Babam Tolstoy'dan Hatıralar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>197</v>
+        <v>214</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259288031</t>
+          <t>9786259325507</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Kendim</t>
+          <t>Kopernik'ten Nasa'ya Yalanın Kısa Tarihi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>129</v>
+        <v>165</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259288000</t>
+          <t>9786259288093</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Sırt Çantası</t>
+          <t>Film Kuramları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>142</v>
+        <v>221</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259288017</t>
+          <t>9786259288086</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Vefa Dergahından Nefesler</t>
+          <t>Jules Verne'in Hayatı ve Eserleri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>158</v>
+        <v>197</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259288024</t>
+          <t>9786259288031</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Emma Lyonna'nın Anıları &amp; Cilt 1-2/8</t>
+          <t>Sevgili Kendim</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>330</v>
+        <v>129</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259288048</t>
+          <t>9786259288000</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Dünya Merkezli Kainat Teorisi</t>
+          <t>Sırt Çantası</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>196</v>
+        <v>142</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259622088</t>
+          <t>9786259288017</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Buhranname</t>
+          <t>Vefa Dergahından Nefesler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>193.5</v>
+        <v>158</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259622095</t>
+          <t>9786259288024</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Deneysel Sinema Dijitalleşme ve Seyirci</t>
+          <t>Emma Lyonna'nın Anıları &amp; Cilt 1-2/8</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>468</v>
+        <v>330</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259622071</t>
+          <t>9786259288048</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yabancı Mevsim</t>
+          <t>Dünya Merkezli Kainat Teorisi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>201</v>
+        <v>196</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259622040</t>
+          <t>9786259622088</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Deli ve Rahibe</t>
+          <t>Buhranname</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>202</v>
+        <v>193.5</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259622057</t>
+          <t>9786259622095</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Aklın Taklidi</t>
+          <t>Deneysel Sinema Dijitalleşme ve Seyirci</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>235</v>
+        <v>468</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259622064</t>
+          <t>9786259622071</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Romanı Romanlaştırmak</t>
+          <t>Yabancı Mevsim</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>192</v>
+        <v>201</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259622033</t>
+          <t>9786259622040</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Büyük İnsanlık İdeali</t>
+          <t>Deli ve Rahibe</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>225</v>
+        <v>202</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259622019</t>
+          <t>9786259622057</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Siyah ve Beyaz</t>
+          <t>Aklın Taklidi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>247</v>
+        <v>235</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259622026</t>
+          <t>9786259622064</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Yedi Yıldızın Ahkamı</t>
+          <t>Romanı Romanlaştırmak</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>109.5</v>
+        <v>192</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259622002</t>
+          <t>9786259622033</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Tükenmiş Yazar</t>
+          <t>Büyük İnsanlık İdeali</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>199</v>
+        <v>225</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259574684</t>
+          <t>9786259622019</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Flamenka'nın Hikayesi</t>
+          <t>Siyah ve Beyaz</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>151</v>
+        <v>247</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259574691</t>
+          <t>9786259622026</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Roman Üçlemesi</t>
+          <t>Yedi Yıldızın Ahkamı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>417</v>
+        <v>109.5</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259574677</t>
+          <t>9786259622002</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Modern Sinema Terminolojisi</t>
+          <t>Tükenmiş Yazar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>283</v>
+        <v>199</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259574660</t>
+          <t>9786259574684</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Olağanüstü Hayaller</t>
+          <t>Flamenka'nın Hikayesi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>238</v>
+        <v>151</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259574653</t>
+          <t>9786259574691</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ayak Topu</t>
+          <t>Roman Üçlemesi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>192</v>
+        <v>417</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259753584</t>
+          <t>9786259574677</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Uçak İcad Etmek</t>
+          <t>Modern Sinema Terminolojisi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>169</v>
+        <v>283</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259753577</t>
+          <t>9786259574660</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Son Sözlerden Önce</t>
+          <t>Olağanüstü Hayaller</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>165</v>
+        <v>238</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259753553</t>
+          <t>9786259574653</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Son Altmış Dakika</t>
+          <t>Ayak Topu</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>150</v>
+        <v>192</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259753591</t>
+          <t>9786259753584</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Bazı Kitaplarımı Nasıl Yazdım</t>
+          <t>Uçak İcad Etmek</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>137</v>
+        <v>169</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259753560</t>
+          <t>9786259753577</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kunduracılar</t>
+          <t>Son Sözlerden Önce</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>252</v>
+        <v>165</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259574615</t>
+          <t>9786259753553</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Dağılış</t>
+          <t>Son Altmış Dakika</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>156</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259574646</t>
+          <t>9786259753591</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Dijital Mabed</t>
+          <t>Bazı Kitaplarımı Nasıl Yazdım</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>246</v>
+        <v>137</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259574608</t>
+          <t>9786259753560</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kase</t>
+          <t>Kunduracılar</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>199</v>
+        <v>252</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259574622</t>
+          <t>9786259574615</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>James Joyce Üzerine</t>
+          <t>Dağılış</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>160</v>
+        <v>156</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259574639</t>
+          <t>9786259574646</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Hiçbir Şey Nasıl Yapılır</t>
+          <t>Dijital Mabed</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>150</v>
+        <v>246</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259753546</t>
+          <t>9786259574608</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Francisco Goya'dan Seçki</t>
+          <t>Kutsal Kase</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>203</v>
+        <v>199</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259753539</t>
+          <t>9786259574622</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Lügatlere Güncelleme</t>
+          <t>James Joyce Üzerine</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259753522</t>
+          <t>9786259574639</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Freshwater</t>
+          <t>Hiçbir Şey Nasıl Yapılır</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>192</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259753508</t>
+          <t>9786259753546</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Harfler ve Diğerleri</t>
+          <t>Francisco Goya'dan Seçki</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>182</v>
+        <v>203</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259753515</t>
+          <t>9786259753539</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Goller ve Gölgeler</t>
+          <t>Lügatlere Güncelleme</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>234</v>
+        <v>161</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259788685</t>
+          <t>9786259753522</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kitabü'l Acayip</t>
+          <t>Freshwater</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>232</v>
+        <v>192</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259788678</t>
+          <t>9786259753508</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Gombrowicz İnsanı</t>
+          <t>Harfler ve Diğerleri</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>271</v>
+        <v>182</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259788692</t>
+          <t>9786259753515</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Futbol Fabrikası</t>
+          <t>Goller ve Gölgeler</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>121</v>
+        <v>234</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259788661</t>
+          <t>9786259788685</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Anton Çehov</t>
+          <t>Kitabü'l Acayip</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>199</v>
+        <v>232</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259788609</t>
+          <t>9786259788678</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Stephen King Gibi Nasıl Yazılır?</t>
+          <t>Gombrowicz İnsanı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>164</v>
+        <v>271</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259788623</t>
+          <t>9786259788692</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Önemsiz Şeyler</t>
+          <t>Futbol Fabrikası</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>125</v>
+        <v>121</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259788630</t>
+          <t>9786259788661</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Zengin Olunur</t>
+          <t>Anton Çehov</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>163</v>
+        <v>199</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259788616</t>
+          <t>9786259788609</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Futbol Yorumcusu Olunur</t>
+          <t>Stephen King Gibi Nasıl Yazılır?</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>189</v>
+        <v>164</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259788647</t>
+          <t>9786259788623</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Lucio'nun İtirafı</t>
+          <t>Önemsiz Şeyler</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>247</v>
+        <v>125</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
+          <t>9786259788630</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Nasıl Zengin Olunur</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786259788616</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Nasıl Futbol Yorumcusu Olunur</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786259788647</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Lucio'nun İtirafı</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
           <t>9786259788654</t>
         </is>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Gustave Doré’nin Londrası</t>
         </is>
       </c>
-      <c r="C49" s="1">
+      <c r="C52" s="1">
         <v>104</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>