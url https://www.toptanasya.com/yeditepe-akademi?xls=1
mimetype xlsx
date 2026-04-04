--- v0 (2025-11-02)
+++ v1 (2026-04-04)
@@ -85,1120 +85,1150 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256270695</t>
+          <t>9786256270817</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Devlet Din ve Toplum</t>
+          <t>Türk Ordusu</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>650</v>
+        <v>190</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255839107</t>
+          <t>9786255839459</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Emperyal Pazarlık</t>
+          <t>Antik Çağ Arşivleri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>260</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255839114</t>
+          <t>9786256270695</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Tütün</t>
+          <t>Devlet Din ve Toplum</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>700</v>
+        <v>650</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256270947</t>
+          <t>9786255839107</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Safevi Dönemi İran’da Ordu ve Savaş</t>
+          <t>Emperyal Pazarlık</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>500</v>
+        <v>260</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256270879</t>
+          <t>9786255839114</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Eğitim Bilim ve Kültür Üzerine Notlar</t>
+          <t>Tütün</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256270978</t>
+          <t>9786256270947</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin İzinde Bir Ömür</t>
+          <t>Safevi Dönemi İran’da Ordu ve Savaş</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>750</v>
+        <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256270893</t>
+          <t>9786256270879</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Meselesi (1908-1923)</t>
+          <t>Türkiye’de Eğitim Bilim ve Kültür Üzerine Notlar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>650</v>
+        <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256270886</t>
+          <t>9786256270978</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Türk Silahlı Kuvvetleri’nde Bir Ömür</t>
+          <t>Cumhuriyetin İzinde Bir Ömür</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256270701</t>
+          <t>9786256270893</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Yönetimi ve Rum Tebaa: Selanik Örneği (1876-1913)</t>
+          <t>Ermeni Meselesi (1908-1923)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>750</v>
+        <v>650</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256270589</t>
+          <t>9786256270886</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kitabü’l Harac</t>
+          <t>Türk Silahlı Kuvvetleri’nde Bir Ömür</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256270596</t>
+          <t>9786256270701</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Türk Silahlı Kuvvetleri</t>
+          <t>Osmanlı Yönetimi ve Rum Tebaa: Selanik Örneği (1876-1913)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>380</v>
+        <v>750</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256270633</t>
+          <t>9786256270589</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Soykırımdan Diplomasiye</t>
+          <t>Kitabü’l Harac</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256270619</t>
+          <t>9786256270596</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Depremler</t>
+          <t>Türk Silahlı Kuvvetleri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>380</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256270640</t>
+          <t>9786256270633</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Dünyada Nükleer Kaos ve Türkiye</t>
+          <t>Soykırımdan Diplomasiye</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256270626</t>
+          <t>9786256270619</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Asayişten Afete Jandarma</t>
+          <t>Depremler</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256270602</t>
+          <t>9786256270640</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Evliyâ Çelebi Seyâhatnâmesi’nin Tarihi - Rüyadan Matbaaya</t>
+          <t>Dünyada Nükleer Kaos ve Türkiye</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>330</v>
+        <v>280</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256270428</t>
+          <t>9786256270626</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Orta çağ Avrupası’nda Eğitim Yükseköğretim</t>
+          <t>Asayişten Afete Jandarma</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256270381</t>
+          <t>9786256270602</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Jeomorfoloji</t>
+          <t>Evliyâ Çelebi Seyâhatnâmesi’nin Tarihi - Rüyadan Matbaaya</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>120</v>
+        <v>330</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256270336</t>
+          <t>9786256270428</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Eflak ve Boğdan</t>
+          <t>Orta çağ Avrupası’nda Eğitim Yükseköğretim</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>550</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256270282</t>
+          <t>9786256270381</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Rauf Orbay’ın Askeri Faaliyetleri</t>
+          <t>Kültürel Jeomorfoloji</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>480</v>
+        <v>120</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256777996</t>
+          <t>9786256270336</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Safevi Devleti’nin Merkez ve Taşra Teşkilatı</t>
+          <t>Eflak ve Boğdan</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>290</v>
+        <v>550</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256777804</t>
+          <t>9786256270282</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Hıfzıssıhha</t>
+          <t>Rauf Orbay’ın Askeri Faaliyetleri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>180</v>
+        <v>480</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256777835</t>
+          <t>9786256777996</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Hazar Dönemi Sanatı - Göktürk Dönemi Saltanatından İzlerle</t>
+          <t>Safevi Devleti’nin Merkez ve Taşra Teşkilatı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256777811</t>
+          <t>9786256777804</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ankara Savaşı (1402) Çubuk’tan Culuk’a</t>
+          <t>Hıfzıssıhha</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256777255</t>
+          <t>9786256777835</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Şah Kasım Süleymannamesi</t>
+          <t>Hazar Dönemi Sanatı - Göktürk Dönemi Saltanatından İzlerle</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>510</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256777187</t>
+          <t>9786256777811</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı-Rus Savaşı Günlüğü</t>
+          <t>Ankara Savaşı (1402) Çubuk’tan Culuk’a</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256777163</t>
+          <t>9786256777255</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Ka’be Tarihi</t>
+          <t>Şah Kasım Süleymannamesi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>170</v>
+        <v>510</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256777248</t>
+          <t>9786256777187</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Tarihi Coğrafya Araştırmaları</t>
+          <t>Osmanlı-Rus Savaşı Günlüğü</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>350</v>
+        <v>230</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258260892</t>
+          <t>9786256777163</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Tezkire-i Ravzatu’s Selatin - Şiirin Sultanları</t>
+          <t>Ka’be Tarihi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258260656</t>
+          <t>9786256777248</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Dürzilerin Orta Doğu Siyasetindeki Yeri</t>
+          <t>Türkiye Tarihi Coğrafya Araştırmaları</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258260137</t>
+          <t>9786258260892</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kuruluştan Günümüze Jandarma</t>
+          <t>Tezkire-i Ravzatu’s Selatin - Şiirin Sultanları</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258260403</t>
+          <t>9786258260656</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Bütün Yollar Şuşa’ya Çıkar</t>
+          <t>Dürzilerin Orta Doğu Siyasetindeki Yeri</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>370</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258260281</t>
+          <t>9786258260137</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Meşrutiyet’in Meşruiyeti</t>
+          <t>Kuruluştan Günümüze Jandarma</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258260151</t>
+          <t>9786258260403</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Bir Serhad Şehri Vidin</t>
+          <t>Bütün Yollar Şuşa’ya Çıkar</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>410</v>
+        <v>370</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258396935</t>
+          <t>9786258260281</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Beyliği'nin Kuruluşu</t>
+          <t>Meşrutiyet’in Meşruiyeti</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>570</v>
+        <v>300</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258396843</t>
+          <t>9786258260151</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Tevarih-i Banaluka Der-diyar-ı Bosna</t>
+          <t>Bir Serhad Şehri Vidin</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>190</v>
+        <v>410</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258396720</t>
+          <t>9786258396935</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>1 Numaralı Anadolu Kazaskerliği Ruznamçesi</t>
+          <t>Osmanlı Beyliği'nin Kuruluşu</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>190</v>
+        <v>570</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258396133</t>
+          <t>9786258396843</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Şiiri Üzerine Notlar</t>
+          <t>Tevarih-i Banaluka Der-diyar-ı Bosna</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>220</v>
+        <v>190</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258396065</t>
+          <t>9786258396720</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Abaza Hasan Paşa İsyanı</t>
+          <t>1 Numaralı Anadolu Kazaskerliği Ruznamçesi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>400</v>
+        <v>190</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258396058</t>
+          <t>9786258396133</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Dördüncü Umumi Müfettişlik</t>
+          <t>Osmanlı Şiiri Üzerine Notlar</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>370</v>
+        <v>220</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258396034</t>
+          <t>9786258396065</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’da Amerikan Kızılhaçı</t>
+          <t>Abaza Hasan Paşa İsyanı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>550</v>
+        <v>400</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258396027</t>
+          <t>9786258396058</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Amerikan Basınının Gözünden Milli Mücadele</t>
+          <t>Dördüncü Umumi Müfettişlik</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>500</v>
+        <v>370</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257477765</t>
+          <t>9786258396034</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Hereke Fabrikasının Kuruluşu</t>
+          <t>Osmanlı’da Amerikan Kızılhaçı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>190</v>
+        <v>550</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257477840</t>
+          <t>9786258396027</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Oryantalizmin Zihin Dünyası</t>
+          <t>Amerikan Basınının Gözünden Milli Mücadele</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257477901</t>
+          <t>9786257477765</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Osman Ağa’nın Evkafı</t>
+          <t>Hereke Fabrikasının Kuruluşu</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786258396768</t>
+          <t>9786257477840</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Safranbolu’nun Sosyo-Ekonomik Yapısı</t>
+          <t>Oryantalizmin Zihin Dünyası</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257477802</t>
+          <t>9786257477901</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Milli Mücadele'de İaşe Meselesi (1919-1922)</t>
+          <t>Osman Ağa’nın Evkafı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>360</v>
+        <v>190</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257477833</t>
+          <t>9786258396768</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Nakşidil Valide Sultan Vakıfları</t>
+          <t>Safranbolu’nun Sosyo-Ekonomik Yapısı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>345</v>
+        <v>600</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257477161</t>
+          <t>9786257477802</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>16. Yüzyıl'da Anadolu'da Ermeniler: Nüfus ve Yerleşme</t>
+          <t>Milli Mücadele'de İaşe Meselesi (1919-1922)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>620</v>
+        <v>360</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257705998</t>
+          <t>9786257477833</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Covid-19 Salgınının Yaşamımıza Etkileri</t>
+          <t>Nakşidil Valide Sultan Vakıfları</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>240</v>
+        <v>345</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257477147</t>
+          <t>9786257477161</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Cevat Paşa</t>
+          <t>16. Yüzyıl'da Anadolu'da Ermeniler: Nüfus ve Yerleşme</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>500</v>
+        <v>620</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257477093</t>
+          <t>9786257705998</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Medya İstihbaratı</t>
+          <t>Covid-19 Salgınının Yaşamımıza Etkileri</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257477154</t>
+          <t>9786257477147</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Demokrat Parti İktidarında Kürt Meselesi</t>
+          <t>Cevat Paşa</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>220</v>
+        <v>500</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257477086</t>
+          <t>9786257477093</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Devrinde Öğretmen Yetiştirme</t>
+          <t>Sosyal Medya İstihbaratı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257477055</t>
+          <t>9786257477154</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat’ın Yurtluk-Ocaklık ve Hükümet Sancaklarda Uygulanması</t>
+          <t>Demokrat Parti İktidarında Kürt Meselesi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257477000</t>
+          <t>9786257477086</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Orta Çağ’dan Kesitler</t>
+          <t>Atatürk Devrinde Öğretmen Yetiştirme</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>180</v>
+        <v>500</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257705905</t>
+          <t>9786257477055</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Fetihname-i Nami Der-Hakk-ı Gürcistan</t>
+          <t>Tanzimat’ın Yurtluk-Ocaklık ve Hükümet Sancaklarda Uygulanması</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>175</v>
+        <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257705462</t>
+          <t>9786257477000</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Arap İzzet Paşa (1852-1924)</t>
+          <t>Orta Çağ’dan Kesitler</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257705455</t>
+          <t>9786257705905</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Memlüklerde Toprak Yönetimi İkta</t>
+          <t>Fetihname-i Nami Der-Hakk-ı Gürcistan</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257705479</t>
+          <t>9786257705462</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Bir Divan Katibinin Kalemiyle 4. Murad'ın Bağdat Seferi</t>
+          <t>Arap İzzet Paşa (1852-1924)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>190</v>
+        <v>350</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257705349</t>
+          <t>9786257705455</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Hava Fotoğrafçılığı</t>
+          <t>Memlüklerde Toprak Yönetimi İkta</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>500</v>
+        <v>175</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257705431</t>
+          <t>9786257705479</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Orta Çağ Coğrafyasının Zirvesi Şerif El-İdrisi</t>
+          <t>Bir Divan Katibinin Kalemiyle 4. Murad'ın Bağdat Seferi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>310</v>
+        <v>190</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257705325</t>
+          <t>9786257705349</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı-İran Diplomasisi Tahran Büyükelçiliği'nin Kuruluşu</t>
+          <t>Hava Fotoğrafçılığı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>320</v>
+        <v>500</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257705332</t>
+          <t>9786257705431</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>1.Dünya Savaşı’nda Filistin-Sina Cephesi Lojistik Faaliyetleri</t>
+          <t>Orta Çağ Coğrafyasının Zirvesi Şerif El-İdrisi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>600</v>
+        <v>310</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257705288</t>
+          <t>9786257705325</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Erken Dönem İslam Mimarisi ve Harran Firdevs Ulucami</t>
+          <t>Osmanlı-İran Diplomasisi Tahran Büyükelçiliği'nin Kuruluşu</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>400</v>
+        <v>320</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257705318</t>
+          <t>9786257705332</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>PKK Terör ve İdeoloji</t>
+          <t>1.Dünya Savaşı’nda Filistin-Sina Cephesi Lojistik Faaliyetleri</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057800886</t>
+          <t>9786257705288</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Daeş İdeoloji ve Yöntem</t>
+          <t>Erken Dönem İslam Mimarisi ve Harran Firdevs Ulucami</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057800800</t>
+          <t>9786257705318</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Hüsrev Gerede</t>
+          <t>PKK Terör ve İdeoloji</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257705271</t>
+          <t>9786057800886</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Bir Türk Diplomatının Evrak-ı Siyasiyyesi</t>
+          <t>Daeş İdeoloji ve Yöntem</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257705226</t>
+          <t>9786057800800</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti'nde Sağır, Dilsiz ve Amaların Eğitimi ve Gündelik Hayatları</t>
+          <t>Hüsrev Gerede</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>310</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257705189</t>
+          <t>9786257705271</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Mülkünün Tarihi Coğrafyası</t>
+          <t>Bir Türk Diplomatının Evrak-ı Siyasiyyesi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>220</v>
+        <v>360</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
+          <t>9786257705226</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Devleti'nde Sağır, Dilsiz ve Amaların Eğitimi ve Gündelik Hayatları</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786257705189</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Mülkünün Tarihi Coğrafyası</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
           <t>9786257705035</t>
         </is>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Gündem Lozan</t>
         </is>
       </c>
-      <c r="C73" s="1">
+      <c r="C75" s="1">
         <v>550</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>