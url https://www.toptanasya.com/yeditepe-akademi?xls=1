--- v1 (2026-04-04)
+++ v2 (2026-06-10)
@@ -85,1150 +85,1195 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256270817</t>
+          <t>9786255839978</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Türk Ordusu</t>
+          <t>Türkiye’nin Nato Serüveni ve İsrail</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255839459</t>
+          <t>9786255839909</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Antik Çağ Arşivleri</t>
+          <t>Arz ve Arzuhaller</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>1100</v>
+        <v>170</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256270695</t>
+          <t>9786255839671</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Devlet Din ve Toplum</t>
+          <t>Terör ve Terörizmin Finansmanı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>650</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255839107</t>
+          <t>9786256270817</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Emperyal Pazarlık</t>
+          <t>Türk Ordusu</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>260</v>
+        <v>190</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255839114</t>
+          <t>9786255839459</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Tütün</t>
+          <t>Antik Çağ Arşivleri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>700</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256270947</t>
+          <t>9786256270695</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Safevi Dönemi İran’da Ordu ve Savaş</t>
+          <t>Devlet Din ve Toplum</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>500</v>
+        <v>650</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256270879</t>
+          <t>9786255839107</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Eğitim Bilim ve Kültür Üzerine Notlar</t>
+          <t>Emperyal Pazarlık</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>500</v>
+        <v>260</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256270978</t>
+          <t>9786255839114</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin İzinde Bir Ömür</t>
+          <t>Tütün</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>750</v>
+        <v>700</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256270893</t>
+          <t>9786256270947</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Meselesi (1908-1923)</t>
+          <t>Safevi Dönemi İran’da Ordu ve Savaş</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>650</v>
+        <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256270886</t>
+          <t>9786256270879</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Türk Silahlı Kuvvetleri’nde Bir Ömür</t>
+          <t>Türkiye’de Eğitim Bilim ve Kültür Üzerine Notlar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256270701</t>
+          <t>9786256270978</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Yönetimi ve Rum Tebaa: Selanik Örneği (1876-1913)</t>
+          <t>Cumhuriyetin İzinde Bir Ömür</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256270589</t>
+          <t>9786256270893</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kitabü’l Harac</t>
+          <t>Ermeni Meselesi (1908-1923)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>280</v>
+        <v>750</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256270596</t>
+          <t>9786256270886</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Türk Silahlı Kuvvetleri</t>
+          <t>Türk Silahlı Kuvvetleri’nde Bir Ömür</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>380</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256270633</t>
+          <t>9786256270701</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Soykırımdan Diplomasiye</t>
+          <t>Osmanlı Yönetimi ve Rum Tebaa: Selanik Örneği (1876-1913)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256270619</t>
+          <t>9786256270589</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Depremler</t>
+          <t>Kitabü’l Harac</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256270640</t>
+          <t>9786256270596</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Dünyada Nükleer Kaos ve Türkiye</t>
+          <t>Türk Silahlı Kuvvetleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256270626</t>
+          <t>9786256270633</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Asayişten Afete Jandarma</t>
+          <t>Soykırımdan Diplomasiye</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256270602</t>
+          <t>9786256270619</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Evliyâ Çelebi Seyâhatnâmesi’nin Tarihi - Rüyadan Matbaaya</t>
+          <t>Depremler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256270428</t>
+          <t>9786256270640</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Orta çağ Avrupası’nda Eğitim Yükseköğretim</t>
+          <t>Dünyada Nükleer Kaos ve Türkiye</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256270381</t>
+          <t>9786256270626</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Jeomorfoloji</t>
+          <t>Asayişten Afete Jandarma</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256270336</t>
+          <t>9786256270602</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Eflak ve Boğdan</t>
+          <t>Evliyâ Çelebi Seyâhatnâmesi’nin Tarihi - Rüyadan Matbaaya</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>550</v>
+        <v>330</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256270282</t>
+          <t>9786256270428</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Rauf Orbay’ın Askeri Faaliyetleri</t>
+          <t>Orta çağ Avrupası’nda Eğitim Yükseköğretim</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>480</v>
+        <v>460</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256777996</t>
+          <t>9786256270381</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Safevi Devleti’nin Merkez ve Taşra Teşkilatı</t>
+          <t>Kültürel Jeomorfoloji</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>290</v>
+        <v>120</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256777804</t>
+          <t>9786256270336</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Hıfzıssıhha</t>
+          <t>Eflak ve Boğdan</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>180</v>
+        <v>550</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256777835</t>
+          <t>9786256270282</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Hazar Dönemi Sanatı - Göktürk Dönemi Saltanatından İzlerle</t>
+          <t>Rauf Orbay’ın Askeri Faaliyetleri</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>480</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256777811</t>
+          <t>9786256777996</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Ankara Savaşı (1402) Çubuk’tan Culuk’a</t>
+          <t>Safevi Devleti’nin Merkez ve Taşra Teşkilatı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>290</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256777255</t>
+          <t>9786256777804</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Şah Kasım Süleymannamesi</t>
+          <t>Hıfzıssıhha</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>510</v>
+        <v>180</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256777187</t>
+          <t>9786256777835</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı-Rus Savaşı Günlüğü</t>
+          <t>Hazar Dönemi Sanatı - Göktürk Dönemi Saltanatından İzlerle</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256777163</t>
+          <t>9786256777811</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Ka’be Tarihi</t>
+          <t>Ankara Savaşı (1402) Çubuk’tan Culuk’a</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>170</v>
+        <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256777248</t>
+          <t>9786256777255</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Tarihi Coğrafya Araştırmaları</t>
+          <t>Şah Kasım Süleymannamesi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>350</v>
+        <v>510</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258260892</t>
+          <t>9786256777187</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Tezkire-i Ravzatu’s Selatin - Şiirin Sultanları</t>
+          <t>Osmanlı-Rus Savaşı Günlüğü</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258260656</t>
+          <t>9786256777163</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Dürzilerin Orta Doğu Siyasetindeki Yeri</t>
+          <t>Ka’be Tarihi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>300</v>
+        <v>170</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258260137</t>
+          <t>9786256777248</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kuruluştan Günümüze Jandarma</t>
+          <t>Türkiye Tarihi Coğrafya Araştırmaları</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258260403</t>
+          <t>9786258260892</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Bütün Yollar Şuşa’ya Çıkar</t>
+          <t>Tezkire-i Ravzatu’s Selatin - Şiirin Sultanları</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>370</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258260281</t>
+          <t>9786258260656</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Meşrutiyet’in Meşruiyeti</t>
+          <t>Dürzilerin Orta Doğu Siyasetindeki Yeri</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258260151</t>
+          <t>9786258260137</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Bir Serhad Şehri Vidin</t>
+          <t>Kuruluştan Günümüze Jandarma</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>410</v>
+        <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258396935</t>
+          <t>9786258260403</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Beyliği'nin Kuruluşu</t>
+          <t>Bütün Yollar Şuşa’ya Çıkar</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>570</v>
+        <v>370</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258396843</t>
+          <t>9786258260281</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Tevarih-i Banaluka Der-diyar-ı Bosna</t>
+          <t>Meşrutiyet’in Meşruiyeti</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258396720</t>
+          <t>9786258260151</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>1 Numaralı Anadolu Kazaskerliği Ruznamçesi</t>
+          <t>Bir Serhad Şehri Vidin</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>190</v>
+        <v>410</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258396133</t>
+          <t>9786258396935</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Şiiri Üzerine Notlar</t>
+          <t>Osmanlı Beyliği'nin Kuruluşu</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>220</v>
+        <v>570</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258396065</t>
+          <t>9786258396843</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Abaza Hasan Paşa İsyanı</t>
+          <t>Tevarih-i Banaluka Der-diyar-ı Bosna</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>400</v>
+        <v>190</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258396058</t>
+          <t>9786258396720</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Dördüncü Umumi Müfettişlik</t>
+          <t>1 Numaralı Anadolu Kazaskerliği Ruznamçesi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>370</v>
+        <v>190</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258396034</t>
+          <t>9786258396133</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’da Amerikan Kızılhaçı</t>
+          <t>Osmanlı Şiiri Üzerine Notlar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>550</v>
+        <v>220</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258396027</t>
+          <t>9786258396065</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Amerikan Basınının Gözünden Milli Mücadele</t>
+          <t>Abaza Hasan Paşa İsyanı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257477765</t>
+          <t>9786258396058</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Hereke Fabrikasının Kuruluşu</t>
+          <t>Dördüncü Umumi Müfettişlik</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>190</v>
+        <v>370</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257477840</t>
+          <t>9786258396034</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Oryantalizmin Zihin Dünyası</t>
+          <t>Osmanlı’da Amerikan Kızılhaçı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>500</v>
+        <v>550</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257477901</t>
+          <t>9786258396027</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Osman Ağa’nın Evkafı</t>
+          <t>Amerikan Basınının Gözünden Milli Mücadele</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>190</v>
+        <v>500</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786258396768</t>
+          <t>9786257477765</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Safranbolu’nun Sosyo-Ekonomik Yapısı</t>
+          <t>Hereke Fabrikasının Kuruluşu</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>600</v>
+        <v>210</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257477802</t>
+          <t>9786257477840</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Milli Mücadele'de İaşe Meselesi (1919-1922)</t>
+          <t>Oryantalizmin Zihin Dünyası</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>360</v>
+        <v>500</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257477833</t>
+          <t>9786257477901</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Nakşidil Valide Sultan Vakıfları</t>
+          <t>Osman Ağa’nın Evkafı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>345</v>
+        <v>190</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257477161</t>
+          <t>9786258396768</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>16. Yüzyıl'da Anadolu'da Ermeniler: Nüfus ve Yerleşme</t>
+          <t>Safranbolu’nun Sosyo-Ekonomik Yapısı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>620</v>
+        <v>600</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257705998</t>
+          <t>9786257477802</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Covid-19 Salgınının Yaşamımıza Etkileri</t>
+          <t>Milli Mücadele'de İaşe Meselesi (1919-1922)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>240</v>
+        <v>360</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257477147</t>
+          <t>9786257477833</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Cevat Paşa</t>
+          <t>Nakşidil Valide Sultan Vakıfları</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>500</v>
+        <v>345</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257477093</t>
+          <t>9786257477161</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Medya İstihbaratı</t>
+          <t>16. Yüzyıl'da Anadolu'da Ermeniler: Nüfus ve Yerleşme</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>250</v>
+        <v>620</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257477154</t>
+          <t>9786257705998</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Demokrat Parti İktidarında Kürt Meselesi</t>
+          <t>Covid-19 Salgınının Yaşamımıza Etkileri</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257477086</t>
+          <t>9786257477147</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Devrinde Öğretmen Yetiştirme</t>
+          <t>Cevat Paşa</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257477055</t>
+          <t>9786257477093</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat’ın Yurtluk-Ocaklık ve Hükümet Sancaklarda Uygulanması</t>
+          <t>Sosyal Medya İstihbaratı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257477000</t>
+          <t>9786257477154</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Orta Çağ’dan Kesitler</t>
+          <t>Demokrat Parti İktidarında Kürt Meselesi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257705905</t>
+          <t>9786257477086</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Fetihname-i Nami Der-Hakk-ı Gürcistan</t>
+          <t>Atatürk Devrinde Öğretmen Yetiştirme</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>175</v>
+        <v>500</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257705462</t>
+          <t>9786257477055</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Arap İzzet Paşa (1852-1924)</t>
+          <t>Tanzimat’ın Yurtluk-Ocaklık ve Hükümet Sancaklarda Uygulanması</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257705455</t>
+          <t>9786257477000</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Memlüklerde Toprak Yönetimi İkta</t>
+          <t>Orta Çağ’dan Kesitler</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>175</v>
+        <v>180</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257705479</t>
+          <t>9786257705905</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Bir Divan Katibinin Kalemiyle 4. Murad'ın Bağdat Seferi</t>
+          <t>Fetihname-i Nami Der-Hakk-ı Gürcistan</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>190</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257705349</t>
+          <t>9786257705462</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Hava Fotoğrafçılığı</t>
+          <t>Arap İzzet Paşa (1852-1924)</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257705431</t>
+          <t>9786257705455</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Orta Çağ Coğrafyasının Zirvesi Şerif El-İdrisi</t>
+          <t>Memlüklerde Toprak Yönetimi İkta</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>310</v>
+        <v>175</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257705325</t>
+          <t>9786257705479</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı-İran Diplomasisi Tahran Büyükelçiliği'nin Kuruluşu</t>
+          <t>Bir Divan Katibinin Kalemiyle 4. Murad'ın Bağdat Seferi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>320</v>
+        <v>190</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257705332</t>
+          <t>9786257705349</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>1.Dünya Savaşı’nda Filistin-Sina Cephesi Lojistik Faaliyetleri</t>
+          <t>Hava Fotoğrafçılığı</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257705288</t>
+          <t>9786257705431</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Erken Dönem İslam Mimarisi ve Harran Firdevs Ulucami</t>
+          <t>Orta Çağ Coğrafyasının Zirvesi Şerif El-İdrisi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>400</v>
+        <v>310</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257705318</t>
+          <t>9786257705325</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>PKK Terör ve İdeoloji</t>
+          <t>Osmanlı-İran Diplomasisi Tahran Büyükelçiliği'nin Kuruluşu</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>150</v>
+        <v>320</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057800886</t>
+          <t>9786257705332</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Daeş İdeoloji ve Yöntem</t>
+          <t>1.Dünya Savaşı’nda Filistin-Sina Cephesi Lojistik Faaliyetleri</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057800800</t>
+          <t>9786257705288</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Hüsrev Gerede</t>
+          <t>Erken Dönem İslam Mimarisi ve Harran Firdevs Ulucami</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257705271</t>
+          <t>9786257705318</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Bir Türk Diplomatının Evrak-ı Siyasiyyesi</t>
+          <t>PKK Terör ve İdeoloji</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>360</v>
+        <v>150</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257705226</t>
+          <t>9786057800886</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti'nde Sağır, Dilsiz ve Amaların Eğitimi ve Gündelik Hayatları</t>
+          <t>Daeş İdeoloji ve Yöntem</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>310</v>
+        <v>400</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257705189</t>
+          <t>9786057800800</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Mülkünün Tarihi Coğrafyası</t>
+          <t>Hüsrev Gerede</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
+          <t>9786257705271</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Bir Türk Diplomatının Evrak-ı Siyasiyyesi</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786257705226</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Devleti'nde Sağır, Dilsiz ve Amaların Eğitimi ve Gündelik Hayatları</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786257705189</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Mülkünün Tarihi Coğrafyası</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
           <t>9786257705035</t>
         </is>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Gündem Lozan</t>
         </is>
       </c>
-      <c r="C75" s="1">
+      <c r="C78" s="1">
         <v>550</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>