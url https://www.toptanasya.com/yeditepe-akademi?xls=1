--- v2 (2026-06-10)
+++ v3 (2026-09-12)
@@ -85,1195 +85,1240 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255839978</t>
+          <t>9786255839725</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Nato Serüveni ve İsrail</t>
+          <t>İstanbul'dan Irak'a Seyahat Günlüğü</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255839909</t>
+          <t>9786256777194</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Arz ve Arzuhaller</t>
+          <t>Devlet Aklı ve Nato</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>170</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255839671</t>
+          <t>9786255839985</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Terör ve Terörizmin Finansmanı</t>
+          <t>Yunanlaşmış Arnavutlar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256270817</t>
+          <t>9786255839978</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Türk Ordusu</t>
+          <t>Türkiye’nin Nato Serüveni ve İsrail</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255839459</t>
+          <t>9786255839909</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Antik Çağ Arşivleri</t>
+          <t>Arz ve Arzuhaller</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>1100</v>
+        <v>170</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256270695</t>
+          <t>9786255839671</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Devlet Din ve Toplum</t>
+          <t>Terör ve Terörizmin Finansmanı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>650</v>
+        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255839107</t>
+          <t>9786256270817</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Emperyal Pazarlık</t>
+          <t>Türk Ordusu</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>260</v>
+        <v>190</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255839114</t>
+          <t>9786255839459</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Tütün</t>
+          <t>Antik Çağ Arşivleri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>700</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256270947</t>
+          <t>9786256270695</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Safevi Dönemi İran’da Ordu ve Savaş</t>
+          <t>Devlet Din ve Toplum</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>500</v>
+        <v>650</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256270879</t>
+          <t>9786255839107</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Eğitim Bilim ve Kültür Üzerine Notlar</t>
+          <t>Emperyal Pazarlık</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>500</v>
+        <v>260</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256270978</t>
+          <t>9786255839114</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin İzinde Bir Ömür</t>
+          <t>Tütün</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>750</v>
+        <v>700</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256270893</t>
+          <t>9786256270947</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Meselesi (1908-1923)</t>
+          <t>Safevi Dönemi İran’da Ordu ve Savaş</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>750</v>
+        <v>500</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256270886</t>
+          <t>9786256270879</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Türk Silahlı Kuvvetleri’nde Bir Ömür</t>
+          <t>Türkiye’de Eğitim Bilim ve Kültür Üzerine Notlar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256270701</t>
+          <t>9786256270978</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Yönetimi ve Rum Tebaa: Selanik Örneği (1876-1913)</t>
+          <t>Cumhuriyetin İzinde Bir Ömür</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256270589</t>
+          <t>9786256270893</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kitabü’l Harac</t>
+          <t>Ermeni Meselesi (1908-1923)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>280</v>
+        <v>750</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256270596</t>
+          <t>9786256270886</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Türk Silahlı Kuvvetleri</t>
+          <t>Türk Silahlı Kuvvetleri’nde Bir Ömür</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>380</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256270633</t>
+          <t>9786256270701</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Soykırımdan Diplomasiye</t>
+          <t>Osmanlı Yönetimi ve Rum Tebaa: Selanik Örneği (1876-1913)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256270619</t>
+          <t>9786256270589</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Depremler</t>
+          <t>Kitabü’l Harac</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256270640</t>
+          <t>9786256270596</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Dünyada Nükleer Kaos ve Türkiye</t>
+          <t>Türk Silahlı Kuvvetleri</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256270626</t>
+          <t>9786256270633</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Asayişten Afete Jandarma</t>
+          <t>Soykırımdan Diplomasiye</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256270602</t>
+          <t>9786256270619</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Evliyâ Çelebi Seyâhatnâmesi’nin Tarihi - Rüyadan Matbaaya</t>
+          <t>Depremler</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256270428</t>
+          <t>9786256270640</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Orta çağ Avrupası’nda Eğitim Yükseköğretim</t>
+          <t>Dünyada Nükleer Kaos ve Türkiye</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>460</v>
+        <v>280</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256270381</t>
+          <t>9786256270626</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Jeomorfoloji</t>
+          <t>Asayişten Afete Jandarma</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256270336</t>
+          <t>9786256270602</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Eflak ve Boğdan</t>
+          <t>Evliyâ Çelebi Seyâhatnâmesi’nin Tarihi - Rüyadan Matbaaya</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>550</v>
+        <v>330</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256270282</t>
+          <t>9786256270428</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Rauf Orbay’ın Askeri Faaliyetleri</t>
+          <t>Orta çağ Avrupası’nda Eğitim Yükseköğretim</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>480</v>
+        <v>460</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256777996</t>
+          <t>9786256270381</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Safevi Devleti’nin Merkez ve Taşra Teşkilatı</t>
+          <t>Kültürel Jeomorfoloji</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>290</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256777804</t>
+          <t>9786256270336</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Hıfzıssıhha</t>
+          <t>Eflak ve Boğdan</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>180</v>
+        <v>550</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256777835</t>
+          <t>9786256270282</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Hazar Dönemi Sanatı - Göktürk Dönemi Saltanatından İzlerle</t>
+          <t>Rauf Orbay’ın Askeri Faaliyetleri</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>480</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256777811</t>
+          <t>9786256777996</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Ankara Savaşı (1402) Çubuk’tan Culuk’a</t>
+          <t>Safevi Devleti’nin Merkez ve Taşra Teşkilatı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>290</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256777255</t>
+          <t>9786256777804</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Şah Kasım Süleymannamesi</t>
+          <t>Hıfzıssıhha</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>510</v>
+        <v>180</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256777187</t>
+          <t>9786256777835</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı-Rus Savaşı Günlüğü</t>
+          <t>Hazar Dönemi Sanatı - Göktürk Dönemi Saltanatından İzlerle</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256777163</t>
+          <t>9786256777811</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Ka’be Tarihi</t>
+          <t>Ankara Savaşı (1402) Çubuk’tan Culuk’a</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>170</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256777248</t>
+          <t>9786256777255</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Tarihi Coğrafya Araştırmaları</t>
+          <t>Şah Kasım Süleymannamesi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>350</v>
+        <v>510</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258260892</t>
+          <t>9786256777187</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Tezkire-i Ravzatu’s Selatin - Şiirin Sultanları</t>
+          <t>Osmanlı-Rus Savaşı Günlüğü</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258260656</t>
+          <t>9786256777163</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Dürzilerin Orta Doğu Siyasetindeki Yeri</t>
+          <t>Ka’be Tarihi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>300</v>
+        <v>170</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258260137</t>
+          <t>9786256777248</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kuruluştan Günümüze Jandarma</t>
+          <t>Türkiye Tarihi Coğrafya Araştırmaları</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258260403</t>
+          <t>9786258260892</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bütün Yollar Şuşa’ya Çıkar</t>
+          <t>Tezkire-i Ravzatu’s Selatin - Şiirin Sultanları</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>370</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258260281</t>
+          <t>9786258260656</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Meşrutiyet’in Meşruiyeti</t>
+          <t>Dürzilerin Orta Doğu Siyasetindeki Yeri</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258260151</t>
+          <t>9786258260137</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Bir Serhad Şehri Vidin</t>
+          <t>Kuruluştan Günümüze Jandarma</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>410</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258396935</t>
+          <t>9786258260403</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Beyliği'nin Kuruluşu</t>
+          <t>Bütün Yollar Şuşa’ya Çıkar</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>570</v>
+        <v>370</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258396843</t>
+          <t>9786258260281</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Tevarih-i Banaluka Der-diyar-ı Bosna</t>
+          <t>Meşrutiyet’in Meşruiyeti</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>190</v>
+        <v>310</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258396720</t>
+          <t>9786258260151</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>1 Numaralı Anadolu Kazaskerliği Ruznamçesi</t>
+          <t>Bir Serhad Şehri Vidin</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>190</v>
+        <v>500</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258396133</t>
+          <t>9786258396935</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Şiiri Üzerine Notlar</t>
+          <t>Osmanlı Beyliği'nin Kuruluşu</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>220</v>
+        <v>660</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258396065</t>
+          <t>9786258396843</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Abaza Hasan Paşa İsyanı</t>
+          <t>Tevarih-i Banaluka Der-diyar-ı Bosna</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>400</v>
+        <v>190</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786258396058</t>
+          <t>9786258396720</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Dördüncü Umumi Müfettişlik</t>
+          <t>1 Numaralı Anadolu Kazaskerliği Ruznamçesi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>370</v>
+        <v>190</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786258396034</t>
+          <t>9786258396133</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’da Amerikan Kızılhaçı</t>
+          <t>Osmanlı Şiiri Üzerine Notlar</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>550</v>
+        <v>220</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786258396027</t>
+          <t>9786258396065</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Amerikan Basınının Gözünden Milli Mücadele</t>
+          <t>Abaza Hasan Paşa İsyanı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257477765</t>
+          <t>9786258396058</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Hereke Fabrikasının Kuruluşu</t>
+          <t>Dördüncü Umumi Müfettişlik</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>210</v>
+        <v>370</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257477840</t>
+          <t>9786258396034</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Oryantalizmin Zihin Dünyası</t>
+          <t>Osmanlı’da Amerikan Kızılhaçı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>500</v>
+        <v>550</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257477901</t>
+          <t>9786258396027</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Osman Ağa’nın Evkafı</t>
+          <t>Amerikan Basınının Gözünden Milli Mücadele</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>190</v>
+        <v>500</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786258396768</t>
+          <t>9786257477765</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Safranbolu’nun Sosyo-Ekonomik Yapısı</t>
+          <t>Hereke Fabrikasının Kuruluşu</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>600</v>
+        <v>210</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257477802</t>
+          <t>9786257477840</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Milli Mücadele'de İaşe Meselesi (1919-1922)</t>
+          <t>Oryantalizmin Zihin Dünyası</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>360</v>
+        <v>500</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257477833</t>
+          <t>9786257477901</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Nakşidil Valide Sultan Vakıfları</t>
+          <t>Osman Ağa’nın Evkafı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>345</v>
+        <v>190</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257477161</t>
+          <t>9786258396768</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>16. Yüzyıl'da Anadolu'da Ermeniler: Nüfus ve Yerleşme</t>
+          <t>Safranbolu’nun Sosyo-Ekonomik Yapısı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>620</v>
+        <v>600</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257705998</t>
+          <t>9786257477802</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Covid-19 Salgınının Yaşamımıza Etkileri</t>
+          <t>Milli Mücadele'de İaşe Meselesi (1919-1922)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>240</v>
+        <v>360</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257477147</t>
+          <t>9786257477833</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Cevat Paşa</t>
+          <t>Nakşidil Valide Sultan Vakıfları</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>500</v>
+        <v>345</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257477093</t>
+          <t>9786257477161</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Medya İstihbaratı</t>
+          <t>16. Yüzyıl'da Anadolu'da Ermeniler: Nüfus ve Yerleşme</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>250</v>
+        <v>620</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257477154</t>
+          <t>9786257705998</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Demokrat Parti İktidarında Kürt Meselesi</t>
+          <t>Covid-19 Salgınının Yaşamımıza Etkileri</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257477086</t>
+          <t>9786257477147</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Devrinde Öğretmen Yetiştirme</t>
+          <t>Cevat Paşa</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257477055</t>
+          <t>9786257477093</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat’ın Yurtluk-Ocaklık ve Hükümet Sancaklarda Uygulanması</t>
+          <t>Sosyal Medya İstihbaratı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257477000</t>
+          <t>9786257477154</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Orta Çağ’dan Kesitler</t>
+          <t>Demokrat Parti İktidarında Kürt Meselesi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257705905</t>
+          <t>9786257477086</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Fetihname-i Nami Der-Hakk-ı Gürcistan</t>
+          <t>Atatürk Devrinde Öğretmen Yetiştirme</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>175</v>
+        <v>500</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257705462</t>
+          <t>9786257477055</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Arap İzzet Paşa (1852-1924)</t>
+          <t>Tanzimat’ın Yurtluk-Ocaklık ve Hükümet Sancaklarda Uygulanması</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257705455</t>
+          <t>9786257477000</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Memlüklerde Toprak Yönetimi İkta</t>
+          <t>Orta Çağ’dan Kesitler</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>175</v>
+        <v>180</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257705479</t>
+          <t>9786257705905</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Bir Divan Katibinin Kalemiyle 4. Murad'ın Bağdat Seferi</t>
+          <t>Fetihname-i Nami Der-Hakk-ı Gürcistan</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>190</v>
+        <v>175</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257705349</t>
+          <t>9786257705462</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Hava Fotoğrafçılığı</t>
+          <t>Arap İzzet Paşa (1852-1924)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257705431</t>
+          <t>9786257705455</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Orta Çağ Coğrafyasının Zirvesi Şerif El-İdrisi</t>
+          <t>Memlüklerde Toprak Yönetimi İkta</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>310</v>
+        <v>175</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257705325</t>
+          <t>9786257705479</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı-İran Diplomasisi Tahran Büyükelçiliği'nin Kuruluşu</t>
+          <t>Bir Divan Katibinin Kalemiyle 4. Murad'ın Bağdat Seferi</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>320</v>
+        <v>190</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257705332</t>
+          <t>9786257705349</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>1.Dünya Savaşı’nda Filistin-Sina Cephesi Lojistik Faaliyetleri</t>
+          <t>Hava Fotoğrafçılığı</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257705288</t>
+          <t>9786257705431</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Erken Dönem İslam Mimarisi ve Harran Firdevs Ulucami</t>
+          <t>Orta Çağ Coğrafyasının Zirvesi Şerif El-İdrisi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>400</v>
+        <v>310</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257705318</t>
+          <t>9786257705325</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>PKK Terör ve İdeoloji</t>
+          <t>Osmanlı-İran Diplomasisi Tahran Büyükelçiliği'nin Kuruluşu</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>150</v>
+        <v>320</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057800886</t>
+          <t>9786257705332</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Daeş İdeoloji ve Yöntem</t>
+          <t>1.Dünya Savaşı’nda Filistin-Sina Cephesi Lojistik Faaliyetleri</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057800800</t>
+          <t>9786257705288</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Hüsrev Gerede</t>
+          <t>Erken Dönem İslam Mimarisi ve Harran Firdevs Ulucami</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257705271</t>
+          <t>9786257705318</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Bir Türk Diplomatının Evrak-ı Siyasiyyesi</t>
+          <t>PKK Terör ve İdeoloji</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>360</v>
+        <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257705226</t>
+          <t>9786057800886</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti'nde Sağır, Dilsiz ve Amaların Eğitimi ve Gündelik Hayatları</t>
+          <t>Daeş İdeoloji ve Yöntem</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>310</v>
+        <v>400</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786257705189</t>
+          <t>9786057800800</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Mülkünün Tarihi Coğrafyası</t>
+          <t>Hüsrev Gerede</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
+          <t>9786257705271</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Bir Türk Diplomatının Evrak-ı Siyasiyyesi</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786257705226</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Devleti'nde Sağır, Dilsiz ve Amaların Eğitimi ve Gündelik Hayatları</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786257705189</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Mülkünün Tarihi Coğrafyası</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
           <t>9786257705035</t>
         </is>
       </c>
-      <c r="B78" s="1" t="inlineStr">
+      <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Gündem Lozan</t>
         </is>
       </c>
-      <c r="C78" s="1">
+      <c r="C81" s="1">
         <v>550</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>