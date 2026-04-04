--- v0 (2026-02-14)
+++ v1 (2026-04-04)
@@ -85,5425 +85,5440 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259393186</t>
+          <t>9786259010816</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Tanık (Ciltli)</t>
+          <t>Taş Konuşur Mu? - Mardin: Farklılıklardan Birlikteliğe Bir Mimarinin Hikayesi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>1900</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259393162</t>
+          <t>9786259393186</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Düşünmek Üzerine Düşünceler</t>
+          <t>Tanık (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>390</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259393179</t>
+          <t>9786259393162</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Bitkilendirme Tasarımı (Ciltli)</t>
+          <t>Düşünmek Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>1400</v>
+        <v>390</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259393148</t>
+          <t>9786259393179</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Beşiktaş'ın Surları! - 1960-70'li Yılların Beşiktaşı'nda Yaşam</t>
+          <t>Bitkilendirme Tasarımı (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>390</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259393155</t>
+          <t>9786259393148</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yalın Şeyler</t>
+          <t>Beşiktaş'ın Surları! - 1960-70'li Yılların Beşiktaşı'nda Yaşam</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>1400</v>
+        <v>390</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259393131</t>
+          <t>9786259393155</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Mimari İzler - Sema Soygeniş ve Murat Soygeniş'e Armağan</t>
+          <t>Yalın Şeyler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>400</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259393117</t>
+          <t>9786259393131</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ankara'nın Çini Bezemeli Mimari Yapıları</t>
+          <t>Mimari İzler - Sema Soygeniş ve Murat Soygeniş'e Armağan</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259393124</t>
+          <t>9786259393117</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bir (Mimari) Tasarım Süreci Anatomisi</t>
+          <t>Ankara'nın Çini Bezemeli Mimari Yapıları</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259393100</t>
+          <t>9786259393124</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Opera ve Balede Mimarlık</t>
+          <t>Bir (Mimari) Tasarım Süreci Anatomisi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>750</v>
+        <v>450</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259710297</t>
+          <t>9786259393100</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Zeyrek Çinili Hamam’da Şiir ve Hat Sanatı / Poetry and Calligraphy at Zeyrek Çinili Hamam</t>
+          <t>Opera ve Balede Mimarlık</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257008907</t>
+          <t>9786259710297</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Bodrum Halikarnassos (1965-1991)</t>
+          <t>Zeyrek Çinili Hamam’da Şiir ve Hat Sanatı / Poetry and Calligraphy at Zeyrek Çinili Hamam</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>3000</v>
+        <v>650</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259710280</t>
+          <t>9786257008907</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Seramik ve Çini Terimleri Sözlüğü</t>
+          <t>Bodrum Halikarnassos (1965-1991)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>700</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259710273</t>
+          <t>9786259710280</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Fuar Stant Tasarımları / Contemporary Fair Stand Designs</t>
+          <t>Seramik ve Çini Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>900</v>
+        <v>700</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259710235</t>
+          <t>9786259710273</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Edebiyatta Mimarlık</t>
+          <t>Çağdaş Fuar Stant Tasarımları / Contemporary Fair Stand Designs</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>700</v>
+        <v>900</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259710266</t>
+          <t>9786259710235</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Felsefede Mimarlık</t>
+          <t>Çağdaş Edebiyatta Mimarlık</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>750</v>
+        <v>700</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259710228</t>
+          <t>9786259710266</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Macarların Tasarımları Türkiye’de</t>
+          <t>Felsefede Mimarlık</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>700</v>
+        <v>750</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259710211</t>
+          <t>9786259710228</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Yerebasan</t>
+          <t>Macarların Tasarımları Türkiye’de</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259710204</t>
+          <t>9786259710211</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Endüstriyel Tasarımda Malzeme ve Detay</t>
+          <t>Yerebasan</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257008990</t>
+          <t>9786259710204</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bu da Bir Mimarlık Kitabı</t>
+          <t>Endüstriyel Tasarımda Malzeme ve Detay</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>700</v>
+        <v>500</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257008983</t>
+          <t>9786257008990</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>RIBA İklim Rehberi</t>
+          <t>Bu da Bir Mimarlık Kitabı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>1300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257008976</t>
+          <t>9786257008983</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Unutulan Kadim Mimarlık</t>
+          <t>RIBA İklim Rehberi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257008969</t>
+          <t>9786257008976</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İç Mimarlık Üzerine Düşünmek</t>
+          <t>Unutulan Kadim Mimarlık</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257008945</t>
+          <t>9786257008969</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Workplace Design / Çalışma Alanları Tasarımı</t>
+          <t>İç Mimarlık Üzerine Düşünmek</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>1300</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257008952</t>
+          <t>9786257008945</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Resim Yöntemiyle Eşlenik Dik İzdüşüm Alıştırmaları</t>
+          <t>Workplace Design / Çalışma Alanları Tasarımı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>450</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257008914</t>
+          <t>9786257008952</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin Sanatçı Ailesi: “Işık Senfonisi”</t>
+          <t>Avrupa Resim Yöntemiyle Eşlenik Dik İzdüşüm Alıştırmaları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>2000</v>
+        <v>450</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257008662</t>
+          <t>9786257008914</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>KTÜ’nün Kuruluş Yıllarında Mimarlık Eğitimine Adanmış Bir Yaşam İki Mimar : Özgönül Erdem Aksoy</t>
+          <t>Cumhuriyetin Sanatçı Ailesi: “Işık Senfonisi”</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>700</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257008921</t>
+          <t>9786257008662</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Bülent Özer’e Armağan: Çağdaş Mimarlık ve Sanat</t>
+          <t>KTÜ’nün Kuruluş Yıllarında Mimarlık Eğitimine Adanmış Bir Yaşam İki Mimar : Özgönül Erdem Aksoy</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257008884</t>
+          <t>9786257008921</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ekrem Erk Mimarlığı / The Architecture of Ekrem Erk (Ciltli)</t>
+          <t>Prof. Dr. Bülent Özer’e Armağan: Çağdaş Mimarlık ve Sanat</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>900</v>
+        <v>600</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257008532</t>
+          <t>9786257008884</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Ona - Tasarımda Kültür, Mekân ve Doğa / Culture, Space and Nature in Design (Ciltli)</t>
+          <t>Ekrem Erk Mimarlığı / The Architecture of Ekrem Erk (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>950</v>
+        <v>900</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257008877</t>
+          <t>9786257008532</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık ve İç Mimarlık Öğrencileri İçin Teknik Resim</t>
+          <t>Ona - Tasarımda Kültür, Mekân ve Doğa / Culture, Space and Nature in Design (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>450</v>
+        <v>950</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257008860</t>
+          <t>9786257008877</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Mutfak Tasarımı / Kitchen Design</t>
+          <t>Mimarlık ve İç Mimarlık Öğrencileri İçin Teknik Resim</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257008853</t>
+          <t>9786257008860</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Mimari Yapılarda Su Yalıtımı</t>
+          <t>Mutfak Tasarımı / Kitchen Design</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>700</v>
+        <v>350</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257008846</t>
+          <t>9786257008853</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Arazi Yönetimine Dayalı Kentsel Dönüşüm Stratejisi: Erzurum</t>
+          <t>Mimari Yapılarda Su Yalıtımı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>450</v>
+        <v>700</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257008815</t>
+          <t>9786257008846</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Boğaziçi’nin Ahşap Konutları ve Yalıları (Ciltli)</t>
+          <t>Arazi Yönetimine Dayalı Kentsel Dönüşüm Stratejisi: Erzurum</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>3000</v>
+        <v>450</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257008808</t>
+          <t>9786257008815</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Gazioğlu (Ciltli)</t>
+          <t>Boğaziçi’nin Ahşap Konutları ve Yalıları (Ciltli)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>2000</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257008792</t>
+          <t>9786257008808</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Boşlukta Gezinirken.. Mimari Mekanın Öyküsü</t>
+          <t>Mehmet Gazioğlu (Ciltli)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>350</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257008785</t>
+          <t>9786257008792</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Modern ve Sonrası Mimarlık Tarihi Boyunca Mekan Örgütlenmesinin Evrimi (Ciltli)</t>
+          <t>Boşlukta Gezinirken.. Mimari Mekanın Öyküsü</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>1300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257008761</t>
+          <t>9786257008785</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel Mimarlığın İzinde 1: Bodrum 1965-1991 (Ciltli)</t>
+          <t>Modern ve Sonrası Mimarlık Tarihi Boyunca Mekan Örgütlenmesinin Evrimi (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>2000</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257008778</t>
+          <t>9786257008761</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel Mimarlığın İzinde 1: Bodrum 1965-1991</t>
+          <t>Geleneksel Mimarlığın İzinde 1: Bodrum 1965-1991 (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>550</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257008754</t>
+          <t>9786257008778</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İç Mimarlıkta Paslanmaz Çelik ve Cam</t>
+          <t>Geleneksel Mimarlığın İzinde 1: Bodrum 1965-1991</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>500</v>
+        <v>550</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257008747</t>
+          <t>9786257008754</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel Mekke Evleri</t>
+          <t>İç Mimarlıkta Paslanmaz Çelik ve Cam</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>700</v>
+        <v>500</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257008730</t>
+          <t>9786257008747</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Mimarlığı Okumak</t>
+          <t>Geleneksel Mekke Evleri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>750</v>
+        <v>700</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257008709</t>
+          <t>9786257008730</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Neighborhood Making - Hey! Imaginable Guidelines: Community (Game Cards) (Ciltli)</t>
+          <t>Mimarlığı Okumak</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>900</v>
+        <v>750</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257008716</t>
+          <t>9786257008709</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Mahalle Yapımı - Hayal Edilebilir Tasarım Kılavuzu: Ahali (Oyun Kartları)</t>
+          <t>Neighborhood Making - Hey! Imaginable Guidelines: Community (Game Cards) (Ciltli)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>540</v>
+        <v>900</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257008686</t>
+          <t>9786257008716</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kentsel Arazi Düzenlemesi: Kentsel Dönüşüm</t>
+          <t>Mahalle Yapımı - Hayal Edilebilir Tasarım Kılavuzu: Ahali (Oyun Kartları)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>450</v>
+        <v>540</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257008679</t>
+          <t>9786257008686</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Hikâyeleri: Mimarlığın Çuval Teorisi</t>
+          <t>Kentsel Arazi Düzenlemesi: Kentsel Dönüşüm</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>225</v>
+        <v>450</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257008648</t>
+          <t>9786257008679</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Bir Rumeli Kentinin Modernleşmesi: Üsküp 1839-1912</t>
+          <t>Hayalet Hikâyeleri: Mimarlığın Çuval Teorisi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>500</v>
+        <v>225</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257008655</t>
+          <t>9786257008648</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Pergamon - Yunan Harfli Bir Yazı Tipi Tasarımı - A Greek Script Typeface Design</t>
+          <t>Bir Rumeli Kentinin Modernleşmesi: Üsküp 1839-1912</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257008624</t>
+          <t>9786257008655</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Zemheri İstanbul Midwinter</t>
+          <t>Pergamon - Yunan Harfli Bir Yazı Tipi Tasarımı - A Greek Script Typeface Design</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786058119109</t>
+          <t>9786257008624</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>HEY! Hayal Edilebilir Tasarım Kılavuzu (Kartlar)</t>
+          <t>Zemheri İstanbul Midwinter</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>1300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257008617</t>
+          <t>9786058119109</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Bir Anadolu Kentinin Modernleşmesi: Sivas’ta Cumhuriyetin Mekanları</t>
+          <t>HEY! Hayal Edilebilir Tasarım Kılavuzu (Kartlar)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>700</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789758599325</t>
+          <t>9786257008617</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Bir Türk Mimarının Anıları Yaşamı Etkinlikleri</t>
+          <t>Bir Anadolu Kentinin Modernleşmesi: Sivas’ta Cumhuriyetin Mekanları</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>22.5</v>
+        <v>700</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257008440</t>
+          <t>9789758599325</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Safranbolu Köylerinin Yöresel Mimarisi (Ciltli)</t>
+          <t>Bir Türk Mimarının Anıları Yaşamı Etkinlikleri</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>1250</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257008600</t>
+          <t>9786257008440</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Mobilya Tasarımında Malzeme ve Detay</t>
+          <t>Safranbolu Köylerinin Yöresel Mimarisi (Ciltli)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>500</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257008570</t>
+          <t>9786257008600</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Palimpsest</t>
+          <t>Mobilya Tasarımında Malzeme ve Detay</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>1300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257008594</t>
+          <t>9786257008570</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kentsel Planlamada Yeni Arayışlar - Ontoloji ve Planlama</t>
+          <t>Palimpsest</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>250</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257008587</t>
+          <t>9786257008594</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Temel Tipografi - Geometrik, Optik, Organik Formlar (Ciltli)</t>
+          <t>Kentsel Planlamada Yeni Arayışlar - Ontoloji ve Planlama</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>950</v>
+        <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257008549</t>
+          <t>9786257008587</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Trans. Studio: Via Istanbul / İstanbul Aracılığında</t>
+          <t>Temel Tipografi - Geometrik, Optik, Organik Formlar (Ciltli)</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>750</v>
+        <v>950</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257008556</t>
+          <t>9786257008549</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Bir Semtin Arayüzü: Ortaköy (1989-2019) (Ciltli)</t>
+          <t>Trans. Studio: Via Istanbul / İstanbul Aracılığında</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>2000</v>
+        <v>750</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257008563</t>
+          <t>9786257008556</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İsimsiz Seyyareler</t>
+          <t>Bir Semtin Arayüzü: Ortaköy (1989-2019) (Ciltli)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>300</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257008518</t>
+          <t>9786257008563</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Peyzajı Açmak</t>
+          <t>İsimsiz Seyyareler</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257008525</t>
+          <t>9786257008518</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Görsel İletişimi Tasarlamak 001</t>
+          <t>Peyzajı Açmak</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>390</v>
+        <v>500</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789757438441</t>
+          <t>9786257008525</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Aydınlatma Sözlüğü</t>
+          <t>Görsel İletişimi Tasarlamak 001</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>12.5</v>
+        <v>390</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257008501</t>
+          <t>9789757438441</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Tangül Akakıncı: Resme Adanmış Bir Ömür</t>
+          <t>Aydınlatma Sözlüğü</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>700</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257008419</t>
+          <t>9786257008501</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un Kaybolan Ahşap Konutları</t>
+          <t>Tangül Akakıncı: Resme Adanmış Bir Ömür</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>700</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257008426</t>
+          <t>9786257008419</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Adalarının Yaşayan Ahşap Konutları</t>
+          <t>İstanbul’un Kaybolan Ahşap Konutları</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257008402</t>
+          <t>9786257008426</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Konya'nın 1950 Sonrası Çağdaş Yapıları</t>
+          <t>İstanbul Adalarının Yaşayan Ahşap Konutları</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257008488</t>
+          <t>9786257008402</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Mimarisi (Ciltli)</t>
+          <t>Konya'nın 1950 Sonrası Çağdaş Yapıları</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>2000</v>
+        <v>750</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257008457</t>
+          <t>9786257008488</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Sivas İçin Düşlemek: Mimari Stüdyo Seçkileri 2014 - 2021</t>
+          <t>Osmanlı Mimarisi (Ciltli)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>900</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257008495</t>
+          <t>9786257008457</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>İnşa Etme Kültürü - İnşaat Kuruluşlarında ve Şantiyelerde İnsan Davranışları</t>
+          <t>Sivas İçin Düşlemek: Mimari Stüdyo Seçkileri 2014 - 2021</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>250</v>
+        <v>900</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257008433</t>
+          <t>9786257008495</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Artistik Perspektif</t>
+          <t>İnşa Etme Kültürü - İnşaat Kuruluşlarında ve Şantiyelerde İnsan Davranışları</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>800</v>
+        <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>3990000031063</t>
+          <t>9786257008433</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Affordable Landscaping</t>
+          <t>Artistik Perspektif</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>33</v>
+        <v>800</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257008631</t>
+          <t>3990000031063</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Hey! Hayal Edilebilir Tasarım Kılavuzu</t>
+          <t>Affordable Landscaping</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>300</v>
+        <v>33</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786058081130</t>
+          <t>9786257008631</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Plastik Sanatlar Yaratıcı Süreç</t>
+          <t>Hey! Hayal Edilebilir Tasarım Kılavuzu</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786058081109</t>
+          <t>9786058081130</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Denince</t>
+          <t>Mimarlık Plastik Sanatlar Yaratıcı Süreç</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786058043473</t>
+          <t>9786058081109</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Geleceğe Yaşam Dünyaları ve Mekanlar</t>
+          <t>Mimarlık Denince</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>100</v>
+        <v>450</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786058043411</t>
+          <t>9786058043473</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Düşey Sirkülasyon Araçları Merdivenler</t>
+          <t>Geçmişten Geleceğe Yaşam Dünyaları ve Mekanlar</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>450</v>
+        <v>100</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>3990000058475</t>
+          <t>9786058043411</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 428 / Mimarlık Tasarım Kültür Sanat Temmuz 2017</t>
+          <t>Düşey Sirkülasyon Araçları Merdivenler</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>13.86</v>
+        <v>450</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>3990000085545</t>
+          <t>3990000058475</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 422 / Mimarlık Tasarım Kültür Sanat Ocak 2017</t>
+          <t>Yapı Dergisi Sayı: 428 / Mimarlık Tasarım Kültür Sanat Temmuz 2017</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>11.88</v>
+        <v>13.86</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786058119116</t>
+          <t>3990000085545</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Hey! Imaginable Guidelines</t>
+          <t>Yapı Dergisi Sayı: 422 / Mimarlık Tasarım Kültür Sanat Ocak 2017</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>1300</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786054793075</t>
+          <t>9786058119116</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Mimari Tasarım Eğitimine Çağdaş Önermeler</t>
+          <t>Hey! Imaginable Guidelines</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>46.3</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>3990000034662</t>
+          <t>9786054793075</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 430 / Mimarlık Tasarım Kültür Sanat Eylül 2017</t>
+          <t>Mimari Tasarım Eğitimine Çağdaş Önermeler</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>13.86</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786054793051</t>
+          <t>3990000034662</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Yapı Kataloğu 2017</t>
+          <t>Yapı Dergisi Sayı: 430 / Mimarlık Tasarım Kültür Sanat Eylül 2017</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>46.3</v>
+        <v>13.86</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786054793709</t>
+          <t>9786054793051</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Sıfır Enerji Mimarlığına Doğru</t>
+          <t>Yapı Kataloğu 2017</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>74.07</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>3990000029299</t>
+          <t>9786054793709</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 425 / Mimarlık Tasarım Kültür Sanat Nisan 2017</t>
+          <t>Sıfır Enerji Mimarlığına Doğru</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>13.86</v>
+        <v>74.07</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257008136</t>
+          <t>3990000029299</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>20. Yüzyıl Türkiye Mimarlığı</t>
+          <t>Yapı Dergisi Sayı: 425 / Mimarlık Tasarım Kültür Sanat Nisan 2017</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>250</v>
+        <v>13.86</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>3990000032432</t>
+          <t>9786257008136</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 415 / Mimarlık Tasarım Kültür Sanat Haziran 2016</t>
+          <t>20. Yüzyıl Türkiye Mimarlığı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>11.88</v>
+        <v>250</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>3990000047618</t>
+          <t>3990000032432</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 414 / Mimarlık Tasarım Kültür Sanat Mayıs 2016</t>
+          <t>Yapı Dergisi Sayı: 415 / Mimarlık Tasarım Kültür Sanat Haziran 2016</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>11.88</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786054793501</t>
+          <t>3990000047618</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Başımı Sokacak Bir Yerim Olsun Yeter</t>
+          <t>Yapı Dergisi Sayı: 414 / Mimarlık Tasarım Kültür Sanat Mayıs 2016</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>23.15</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786056467400</t>
+          <t>9786054793501</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Paralaks Oda</t>
+          <t>Başımı Sokacak Bir Yerim Olsun Yeter</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>30.09</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>3990000025806</t>
+          <t>9786056467400</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 392 / Mimarlık Tasarım Kültür Sanat Temmuz 2014</t>
+          <t>Paralaks Oda</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>10.89</v>
+        <v>30.09</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786058119185</t>
+          <t>3990000025806</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Mühendis Mektebi’nden İstanbul Teknik Üniversitesi’ne Bir Dönüşümün Öyküsü ve Anılar</t>
+          <t>Yapı Dergisi Sayı: 392 / Mimarlık Tasarım Kültür Sanat Temmuz 2014</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>120</v>
+        <v>10.89</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789758599424</t>
+          <t>9786058119185</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Yaşayan Duvarlar: Evinizi Değiştirecek Dekoratif Boya Uygulamaları</t>
+          <t>Yüksek Mühendis Mektebi’nden İstanbul Teknik Üniversitesi’ne Bir Dönüşümün Öyküsü ve Anılar</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>32.41</v>
+        <v>120</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786054793006</t>
+          <t>9789758599424</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Yapı Kataloğu 2013</t>
+          <t>Yaşayan Duvarlar: Evinizi Değiştirecek Dekoratif Boya Uygulamaları</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>23.15</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789944757652</t>
+          <t>9786054793006</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Yapı Kataloğu 2012</t>
+          <t>Yapı Kataloğu 2013</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786058177772</t>
+          <t>9789944757652</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Türk Evi</t>
+          <t>Yapı Kataloğu 2012</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>250</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789757438687</t>
+          <t>9786058177772</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Trandition of The Turkish House And Safranbolu Houses</t>
+          <t>Türk Evi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>64.81</v>
+        <v>250</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789757438816</t>
+          <t>9789757438687</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>The Second Ottoman Capital Edirne A Photographic History</t>
+          <t>Trandition of The Turkish House And Safranbolu Houses</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>50</v>
+        <v>64.81</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789757438793</t>
+          <t>9789757438816</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>The Last Ottoman Capital Istanbul A Photographic History</t>
+          <t>The Second Ottoman Capital Edirne A Photographic History</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>46.3</v>
+        <v>50</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789757438779</t>
+          <t>9789757438793</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>The First Ottoman Capital Bursa A Photographic History</t>
+          <t>The Last Ottoman Capital Istanbul A Photographic History</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>46.3</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786058119154</t>
+          <t>9789757438779</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Tenin Gözleri</t>
+          <t>The First Ottoman Capital Bursa A Photographic History</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>150</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789944757454</t>
+          <t>9786058119154</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Tekil Nesneler</t>
+          <t>Tenin Gözleri</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>22.69</v>
+        <v>150</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789944757768</t>
+          <t>9789944757454</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Tasarım Felsefesi : Tasarım Modelleri ve Endüstri Tasarımı</t>
+          <t>Tekil Nesneler</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>23.15</v>
+        <v>22.69</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786058136694</t>
+          <t>9789944757768</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Çevre Koruma ve Restorasyon</t>
+          <t>Tasarım Felsefesi : Tasarım Modelleri ve Endüstri Tasarımı</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>900</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786058136656</t>
+          <t>9786058136694</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Şantiyede Olay Var!</t>
+          <t>Tarihi Çevre Koruma ve Restorasyon</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>350</v>
+        <v>900</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786058177734</t>
+          <t>9786058136656</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Şantiye Yönetimi</t>
+          <t>Şantiyede Olay Var!</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789758599769</t>
+          <t>9786058177734</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Sinan’ın İstanbul’u</t>
+          <t>Şantiye Yönetimi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>46.3</v>
+        <v>350</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789757438670</t>
+          <t>9789758599769</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Sinan - The Architect and His Works</t>
+          <t>Sinan’ın İstanbul’u</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>80</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789944757775</t>
+          <t>9789757438670</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Semboller Nasıl Okunur?</t>
+          <t>Sinan - The Architect and His Works</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>55.56</v>
+        <v>80</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789757438755</t>
+          <t>9789944757775</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Selçuklu Kervansarayları, Korunmaları ve Kullanımları Üzerine Bir Öneri</t>
+          <t>Semboller Nasıl Okunur?</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>23.15</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786054793044</t>
+          <t>9789757438755</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Sanat Okulunda Öğrenilecek 101 Şey</t>
+          <t>Selçuklu Kervansarayları, Korunmaları ve Kullanımları Üzerine Bir Öneri</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789758599622</t>
+          <t>9786054793044</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Safranbolu Houses</t>
+          <t>Sanat Okulunda Öğrenilecek 101 Şey</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>27.78</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789758599615</t>
+          <t>9789758599622</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Safranbolu Evleri</t>
+          <t>Safranbolu Houses</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789758599332</t>
+          <t>9789758599615</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Safranbolu Evleri</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>25.46</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789688599730</t>
+          <t>9789758599332</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Sadullah Paşa ve Yalısı (Ciltli)</t>
+          <t>Safranbolu Evleri</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>74.07</v>
+        <v>25.46</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789758599998</t>
+          <t>9789688599730</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Sadullah Paşa ve Yalısı</t>
+          <t>Sadullah Paşa ve Yalısı (Ciltli)</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>80</v>
+        <v>74.07</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786058177758</t>
+          <t>9789758599998</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Rölöve</t>
+          <t>Sadullah Paşa ve Yalısı</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>450</v>
+        <v>80</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789944757256</t>
+          <t>9786058177758</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>ProSteel 2009 Çelik Yapı Tasarımı Öğrenci Yarışması</t>
+          <t>Rölöve</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>18.52</v>
+        <v>450</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786058081154</t>
+          <t>9789944757256</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Projeler Yapılar 5: Müzeler</t>
+          <t>ProSteel 2009 Çelik Yapı Tasarımı Öğrenci Yarışması</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>900</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786058081178</t>
+          <t>9786058081154</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Projeler Yapılar 2: Ofisler</t>
+          <t>Projeler Yapılar 5: Müzeler</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>900</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786257008006</t>
+          <t>9786058081178</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Projeler Yapılar 1: Konutlar</t>
+          <t>Projeler Yapılar 2: Ofisler</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>900</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786058081123</t>
+          <t>9786257008006</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Projeler Yapılar 6: Peyzaj Tasarımı</t>
+          <t>Projeler Yapılar 1: Konutlar</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>900</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786257008228</t>
+          <t>9786058081123</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Projeler Yapılar 7: Ulaşım Yapıları</t>
+          <t>Projeler Yapılar 6: Peyzaj Tasarımı</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>900</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789944757447</t>
+          <t>9786257008228</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Ottoman Palaces (Ciltli)</t>
+          <t>Projeler Yapılar 7: Ulaşım Yapıları</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>111.11</v>
+        <v>900</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789757438786</t>
+          <t>9789944757447</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’nın Son Başkenti İstanbul Geçmişten Fotoğraflar</t>
+          <t>Ottoman Palaces (Ciltli)</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>46.3</v>
+        <v>111.11</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789757438762</t>
+          <t>9789757438786</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’nın İlk Başkenti Bursa</t>
+          <t>Osmanlı’nın Son Başkenti İstanbul Geçmişten Fotoğraflar</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>46.3</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789757438809</t>
+          <t>9789757438762</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’nın İkinci Başkenti Edirne Geçmişten Fotoğraflar</t>
+          <t>Osmanlı’nın İlk Başkenti Bursa</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>46.3</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786054793563</t>
+          <t>9789757438809</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’dan Bugüne Gözümüzden Kaçanlar</t>
+          <t>Osmanlı’nın İkinci Başkenti Edirne Geçmişten Fotoğraflar</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>92.59</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789944757553</t>
+          <t>9786054793563</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’da Günlük Yaşam Nesneleri</t>
+          <t>Osmanlı’dan Bugüne Gözümüzden Kaçanlar</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>138.89</v>
+        <v>92.59</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789944757430</t>
+          <t>9789944757553</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Sarayları (Ciltli)</t>
+          <t>Osmanlı’da Günlük Yaşam Nesneleri</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>87.96</v>
+        <v>138.89</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786257008471</t>
+          <t>9789944757430</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Mimarisi</t>
+          <t>Osmanlı Sarayları (Ciltli)</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>300</v>
+        <v>87.96</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786058136687</t>
+          <t>9786257008471</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Anıt Mimarisinde Klasik Yapı Detayları Classic Construction Details of Ottoman Monumental Architecture</t>
+          <t>Osmanlı Mimarisi</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>170</v>
+        <v>300</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786058177710</t>
+          <t>9786058136687</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Uygulamalarında Okullarda Öğretilmeyenler</t>
+          <t>Osmanlı Anıt Mimarisinde Klasik Yapı Detayları Classic Construction Details of Ottoman Monumental Architecture</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786058177703</t>
+          <t>9786058177710</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Mimarlıkta Teknik Resim</t>
+          <t>İnşaat Uygulamalarında Okullarda Öğretilmeyenler</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>900</v>
+        <v>250</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789757438168</t>
+          <t>9786058177703</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık ve Yapı Sözlüğü (3 Dilde) İngilizce - Fransızca - Türkçe / Türkçe - Fransızca - İngilizce</t>
+          <t>Mimarlıkta Teknik Resim</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>35.65</v>
+        <v>900</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786257008129</t>
+          <t>9789757438168</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık ve Yapı Sözlüğü / Dictionary of Architecture and Building (İngilizce - Türkçe / Türkçe - İngilizce)</t>
+          <t>Mimarlık ve Yapı Sözlüğü (3 Dilde) İngilizce - Fransızca - Türkçe / Türkçe - Fransızca - İngilizce</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>700</v>
+        <v>35.65</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789758599240</t>
+          <t>9786257008129</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık ve Sanatta Yaratıcı Bir Süreç Çizim</t>
+          <t>Mimarlık ve Yapı Sözlüğü / Dictionary of Architecture and Building (İngilizce - Türkçe / Türkçe - İngilizce)</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>55.56</v>
+        <v>700</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789944757515</t>
+          <t>9789758599240</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık ve Resim Sanatında Yaratıcı Süreç</t>
+          <t>Mimarlık ve Sanatta Yaratıcı Bir Süreç Çizim</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>22.22</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789758599110</t>
+          <t>9789944757515</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık ve Felsefe</t>
+          <t>Mimarlık ve Resim Sanatında Yaratıcı Süreç</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>25.46</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786058119130</t>
+          <t>9789758599110</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Okulunda Öğrendiğim 101 Şey</t>
+          <t>Mimarlık ve Felsefe</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>195</v>
+        <v>25.46</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789944757300</t>
+          <t>9786058119130</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Mimarlığımız</t>
+          <t>Mimarlık Okulunda Öğrendiğim 101 Şey</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>18.52</v>
+        <v>195</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786058136663</t>
+          <t>9789944757300</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Kavramları</t>
+          <t>Mimarlık Mimarlığımız</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>250</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786058043404</t>
+          <t>9786058136663</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Düşünmek Düşlemek</t>
+          <t>Mimarlık Kavramları</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789944757331</t>
+          <t>9786058043404</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>ProSteel 2010 Çelik Yapı Tasarımı Öğrenci Yarışması</t>
+          <t>Mimarlık Düşünmek Düşlemek</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>27.78</v>
+        <v>250</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786054793266</t>
+          <t>9789944757331</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Sinan's Istanbul</t>
+          <t>ProSteel 2010 Çelik Yapı Tasarımı Öğrenci Yarışması</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>50</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786054793211</t>
+          <t>9786054793266</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu'nda Fotoğrafçılık 1839-1923</t>
+          <t>Sinan's Istanbul</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>120</v>
+        <v>50</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786054793228</t>
+          <t>9786054793211</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Photography In The Ottoman Empire 1839-1923 (Ciltli)</t>
+          <t>Osmanlı İmparatorluğu'nda Fotoğrafçılık 1839-1923</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>69.44</v>
+        <v>120</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786054793020</t>
+          <t>9786054793228</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Çizimlerle Taşıyıcı Sistemler</t>
+          <t>Photography In The Ottoman Empire 1839-1923 (Ciltli)</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>64.81</v>
+        <v>69.44</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>3990000033760</t>
+          <t>9786054793020</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 381 / Mimarlık Tasarım Kültür Sanat Ağustos 2013</t>
+          <t>Çizimlerle Taşıyıcı Sistemler</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>8.91</v>
+        <v>64.81</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>3990000032599</t>
+          <t>3990000033760</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 382 / Mimarlık Tasarım Kültür Sanat Eylül 2013</t>
+          <t>Yapı Dergisi Sayı: 381 / Mimarlık Tasarım Kültür Sanat Ağustos 2013</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>3990000033759</t>
+          <t>3990000032599</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 368 / Mimarlık Tasarım Kültür Sanat Temmuz 2012</t>
+          <t>Yapı Dergisi Sayı: 382 / Mimarlık Tasarım Kültür Sanat Eylül 2013</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>3990000032597</t>
+          <t>3990000033759</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 373 / Mimarlık Tasarım Kültür Sanat Aralık 2012</t>
+          <t>Yapı Dergisi Sayı: 368 / Mimarlık Tasarım Kültür Sanat Temmuz 2012</t>
         </is>
       </c>
       <c r="C153" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>3990000033757</t>
+          <t>3990000032597</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 364 / Mimarlık Tasarım Kültür Sanat Mart 2012</t>
+          <t>Yapı Dergisi Sayı: 373 / Mimarlık Tasarım Kültür Sanat Aralık 2012</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>3990000032596</t>
+          <t>3990000033757</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 384 / Mimarlık Tasarım Kültür Sanat Kasım 2013</t>
+          <t>Yapı Dergisi Sayı: 364 / Mimarlık Tasarım Kültür Sanat Mart 2012</t>
         </is>
       </c>
       <c r="C155" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>3990000033756</t>
+          <t>3990000032596</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 359 / Mimarlık Tasarım Kültür Sanat Ekim 2011</t>
+          <t>Yapı Dergisi Sayı: 384 / Mimarlık Tasarım Kültür Sanat Kasım 2013</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>7.92</v>
+        <v>8.91</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786058136601</t>
+          <t>3990000033756</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Çevre Algısı</t>
+          <t>Yapı Dergisi Sayı: 359 / Mimarlık Tasarım Kültür Sanat Ekim 2011</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>450</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786058136649</t>
+          <t>9786058136601</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Anılarda Yalnızlar</t>
+          <t>Tarihi Çevre Algısı</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>38</v>
+        <v>450</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>3990000044778</t>
+          <t>9786058136649</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 432 / Mimarlık Tasarım Kültür Sanat Kasım 2017</t>
+          <t>Anılarda Yalnızlar</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>13.86</v>
+        <v>38</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786054793679</t>
+          <t>3990000044778</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Mimarlar İçin İrigaray</t>
+          <t>Yapı Dergisi Sayı: 432 / Mimarlık Tasarım Kültür Sanat Kasım 2017</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>38</v>
+        <v>13.86</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786054793488</t>
+          <t>9786054793679</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Yapı Kataloğu 2016</t>
+          <t>Mimarlar İçin İrigaray</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>46.3</v>
+        <v>38</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>3990000031956</t>
+          <t>9786054793488</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 411 / Mimarlık Tasarım Kültür Sanat Şubat 2016</t>
+          <t>Yapı Kataloğu 2016</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>11.88</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>3990000029195</t>
+          <t>3990000031956</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 407 / Mimarlık Tasarım Kültür Sanat Ekim 2015</t>
+          <t>Yapı Dergisi Sayı: 411 / Mimarlık Tasarım Kültür Sanat Şubat 2016</t>
         </is>
       </c>
       <c r="C163" s="1">
         <v>11.88</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>3990000025440</t>
+          <t>3990000029195</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 398 / Mimarlık Tasarım Kültür Sanat Ocak 2015</t>
+          <t>Yapı Dergisi Sayı: 407 / Mimarlık Tasarım Kültür Sanat Ekim 2015</t>
         </is>
       </c>
       <c r="C164" s="1">
         <v>11.88</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>3990000027849</t>
+          <t>3990000025440</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 403 / Mimarlık Tasarım Kültür Sanat Haziran 2015</t>
+          <t>Yapı Dergisi Sayı: 398 / Mimarlık Tasarım Kültür Sanat Ocak 2015</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>11.88</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786054793402</t>
+          <t>3990000027849</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Teknolojisine Giriş</t>
+          <t>Yapı Dergisi Sayı: 403 / Mimarlık Tasarım Kültür Sanat Haziran 2015</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>70</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786054793396</t>
+          <t>9786054793402</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un Kaybolan Ahşap Konutları</t>
+          <t>Mimarlık Teknolojisine Giriş</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>160</v>
+        <v>70</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786054793631</t>
+          <t>9786054793396</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Evler Nasıl Okunur?</t>
+          <t>İstanbul’un Kaybolan Ahşap Konutları</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>55.56</v>
+        <v>160</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>3990000043768</t>
+          <t>9786054793631</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 417 / Mimarlık Tasarım Kültür Sanat Ağustos 2016</t>
+          <t>Evler Nasıl Okunur?</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>11.88</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>3990000039436</t>
+          <t>3990000043768</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 413 / Mimarlık Tasarım Kültür Sanat Nisan 2016</t>
+          <t>Yapı Dergisi Sayı: 417 / Mimarlık Tasarım Kültür Sanat Ağustos 2016</t>
         </is>
       </c>
       <c r="C170" s="1">
         <v>11.88</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>3990000027586</t>
+          <t>3990000039436</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 402 / Mimarlık Tasarım Kültür Sanat Mayıs 2015</t>
+          <t>Yapı Dergisi Sayı: 413 / Mimarlık Tasarım Kültür Sanat Nisan 2016</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>11.88</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>3990000030852</t>
+          <t>3990000027586</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 426 / Mimarlık Tasarım Kültür Sanat Mayıs 2017</t>
+          <t>Yapı Dergisi Sayı: 402 / Mimarlık Tasarım Kültür Sanat Mayıs 2015</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>13.86</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786257008235</t>
+          <t>3990000030852</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Yatlarda İç Mekan Tasarımı ve Algısı</t>
+          <t>Yapı Dergisi Sayı: 426 / Mimarlık Tasarım Kültür Sanat Mayıs 2017</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>170</v>
+        <v>13.86</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>3990000031416</t>
+          <t>9786257008235</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 408 / Mimarlık Tasarım Kültür Sanat Kasım 2015</t>
+          <t>Yatlarda İç Mekan Tasarımı ve Algısı</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>11.88</v>
+        <v>170</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786054793433</t>
+          <t>3990000031416</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Loft</t>
+          <t>Yapı Dergisi Sayı: 408 / Mimarlık Tasarım Kültür Sanat Kasım 2015</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>70</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786054793440</t>
+          <t>9786054793433</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Yapı Kataloğu 2015</t>
+          <t>Loft</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>37.04</v>
+        <v>70</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786259710259</t>
+          <t>9786054793440</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatta Mimarlık</t>
+          <t>Yapı Kataloğu 2015</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>700</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786054793549</t>
+          <t>9786259710259</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Mimari Yapılarda Su Yalıtımı</t>
+          <t>Edebiyatta Mimarlık</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>27.78</v>
+        <v>700</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786054793495</t>
+          <t>9786054793549</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>İzmler - Modern Sanatı Anlamak (Ciltli)</t>
+          <t>Mimari Yapılarda Su Yalıtımı</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>55.56</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>3990000026753</t>
+          <t>9786054793495</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 400 / Mimarlık Tasarım Kültür Sanat Mart 2015</t>
+          <t>İzmler - Modern Sanatı Anlamak (Ciltli)</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>11.88</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786054793419</t>
+          <t>3990000026753</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Konuşmaları</t>
+          <t>Yapı Dergisi Sayı: 400 / Mimarlık Tasarım Kültür Sanat Mart 2015</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>23.15</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>3990000025629</t>
+          <t>9786054793419</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 393 / Mimarlık Tasarım Kültür Sanat Ağustos 2014</t>
+          <t>İstanbul Konuşmaları</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>10.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786058081192</t>
+          <t>3990000025629</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Projeler Yapılar 8: Oteller</t>
+          <t>Yapı Dergisi Sayı: 393 / Mimarlık Tasarım Kültür Sanat Ağustos 2014</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>900</v>
+        <v>10.89</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>3990000065454</t>
+          <t>9786058081192</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 429 / Mimarlık Tasarım Kültür Sanat Ağustos 2017</t>
+          <t>Projeler Yapılar 8: Oteller</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>13.86</v>
+        <v>900</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>3990000097139</t>
+          <t>3990000065454</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 424 / Mimarlık Tasarım Kültür Sanat Mart 2017</t>
+          <t>Yapı Dergisi Sayı: 429 / Mimarlık Tasarım Kültür Sanat Ağustos 2017</t>
         </is>
       </c>
       <c r="C185" s="1">
         <v>13.86</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>3990000089937</t>
+          <t>3990000097139</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 423 / Mimarlık Tasarım Kültür Sanat Şubat 2017</t>
+          <t>Yapı Dergisi Sayı: 424 / Mimarlık Tasarım Kültür Sanat Mart 2017</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>12.96</v>
+        <v>13.86</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786058136618</t>
+          <t>3990000089937</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Arazi Yönetimi</t>
+          <t>Yapı Dergisi Sayı: 423 / Mimarlık Tasarım Kültür Sanat Şubat 2017</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>700</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786058043480</t>
+          <t>9786058136618</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Nazım Hikmet’in Mimarlığa Bakışı</t>
+          <t>Arazi Yönetimi</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>120</v>
+        <v>700</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>3990000031789</t>
+          <t>9786058043480</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 410 / Mimarlık Tasarım Kültür Sanat Ocak 2016</t>
+          <t>Nazım Hikmet’in Mimarlığa Bakışı</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>11.88</v>
+        <v>120</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>3990000032000</t>
+          <t>3990000031789</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 412 / Mimarlık Tasarım Kültür Sanat Mart 2016</t>
+          <t>Yapı Dergisi Sayı: 410 / Mimarlık Tasarım Kültür Sanat Ocak 2016</t>
         </is>
       </c>
       <c r="C190" s="1">
         <v>11.88</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786054793358</t>
+          <t>3990000032000</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Modulor (2 Cilt Takım)</t>
+          <t>Yapı Dergisi Sayı: 412 / Mimarlık Tasarım Kültür Sanat Mart 2016</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>55.56</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>3990000365949</t>
+          <t>9786054793358</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 419 / Mimarlık Tasarım Kültür Sanat Ekim 2016</t>
+          <t>Modulor (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>11.11</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786054793518</t>
+          <t>3990000365949</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Atipik Bir Mimarlık Pratiği Olarak DS: Kır Resminden Peyzaja - Belgelemeden Korumaya (Ciltli)</t>
+          <t>Yapı Dergisi Sayı: 419 / Mimarlık Tasarım Kültür Sanat Ekim 2016</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>950</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786054793525</t>
+          <t>9786054793518</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Fotoğrafa Modern ve Çağdaş Yaklaşımlar / Modern And Contenporary Approaches To Photography İn Turkey</t>
+          <t>Atipik Bir Mimarlık Pratiği Olarak DS: Kır Resminden Peyzaja - Belgelemeden Korumaya (Ciltli)</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>180</v>
+        <v>950</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>3990000028065</t>
+          <t>9786054793525</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 404 / Mimarlık Tasarım Kültür Sanat Temmuz 2015</t>
+          <t>Türkiye'de Fotoğrafa Modern ve Çağdaş Yaklaşımlar / Modern And Contenporary Approaches To Photography İn Turkey</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>11.88</v>
+        <v>180</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>3990000027057</t>
+          <t>3990000028065</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 401 / Mimarlık Tasarım Kültür Sanat Nisan 2015</t>
+          <t>Yapı Dergisi Sayı: 404 / Mimarlık Tasarım Kültür Sanat Temmuz 2015</t>
         </is>
       </c>
       <c r="C196" s="1">
         <v>11.88</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786054793426</t>
+          <t>3990000027057</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Mimarlığın Arzusu</t>
+          <t>Yapı Dergisi Sayı: 401 / Mimarlık Tasarım Kültür Sanat Nisan 2015</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>35</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786257008105</t>
+          <t>9786054793426</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Bir Açılış Olarak Mekan</t>
+          <t>Mimarlığın Arzusu</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>1300</v>
+        <v>35</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>3990000048574</t>
+          <t>9786257008105</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 427 / Mimarlık Tasarım Kültür Sanat Haziran 2017</t>
+          <t>Bir Açılış Olarak Mekan</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>13.86</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>3990000031605</t>
+          <t>3990000048574</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 409 / Mimarlık Tasarım Kültür Sanat Aralık 2015</t>
+          <t>Yapı Dergisi Sayı: 427 / Mimarlık Tasarım Kültür Sanat Haziran 2017</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>11.88</v>
+        <v>13.86</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>3990000033960</t>
+          <t>3990000031605</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 421 / Mimarlık Tasarım Kültür Sanat Aralık 2016</t>
+          <t>Yapı Dergisi Sayı: 409 / Mimarlık Tasarım Kültür Sanat Aralık 2015</t>
         </is>
       </c>
       <c r="C201" s="1">
         <v>11.88</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>3990000095560</t>
+          <t>3990000033960</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 420 / Mimarlık Tasarım Kültür Sanat Kasım 2016</t>
+          <t>Yapı Dergisi Sayı: 421 / Mimarlık Tasarım Kültür Sanat Aralık 2016</t>
         </is>
       </c>
       <c r="C202" s="1">
         <v>11.88</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786054793532</t>
+          <t>3990000095560</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>An Atypical Architectural Practice DS: From Rural Painting to Landscape – From Documentation to Preservation</t>
+          <t>Yapı Dergisi Sayı: 420 / Mimarlık Tasarım Kültür Sanat Kasım 2016</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>1300</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786058177796</t>
+          <t>9786054793532</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’nun Gözyaşları</t>
+          <t>An Atypical Architectural Practice DS: From Rural Painting to Landscape – From Documentation to Preservation</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>60</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9789699999420</t>
+          <t>9786058177796</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Mimarlar İçin 12 Soruda Beton Prefabrikasyon</t>
+          <t>Anadolu’nun Gözyaşları</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>23.15</v>
+        <v>60</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>3990000017789</t>
+          <t>9789699999420</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 395 / Mimarlık Tasarım Kültür Sanat Ekim 2014</t>
+          <t>Mimarlar İçin 12 Soruda Beton Prefabrikasyon</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>10.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>3990000025805</t>
+          <t>3990000017789</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 391 / Mimarlık Tasarım Kültür Sanat Haziran 2014</t>
+          <t>Yapı Dergisi Sayı: 395 / Mimarlık Tasarım Kültür Sanat Ekim 2014</t>
         </is>
       </c>
       <c r="C207" s="1">
         <v>10.89</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786257008013</t>
+          <t>3990000025805</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Projeler Yapılar 9: Restoran ve Kafeler</t>
+          <t>Yapı Dergisi Sayı: 391 / Mimarlık Tasarım Kültür Sanat Haziran 2014</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>900</v>
+        <v>10.89</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>3990000033781</t>
+          <t>9786257008013</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 418 / Mimarlık Tasarım Kültür Sanat Eylül 2016</t>
+          <t>Projeler Yapılar 9: Restoran ve Kafeler</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>11.88</v>
+        <v>900</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786054793280</t>
+          <t>3990000033781</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Öğrencilerle Söyleşiler : Louis I. Kahn</t>
+          <t>Yapı Dergisi Sayı: 418 / Mimarlık Tasarım Kültür Sanat Eylül 2016</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>23.15</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9789944757546</t>
+          <t>9786054793280</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Konut Mimarisinden Detaylar Ansiklopedisi</t>
+          <t>Öğrencilerle Söyleşiler : Louis I. Kahn</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>82.87</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789944757270</t>
+          <t>9789944757546</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Cep Sözlüğü</t>
+          <t>Çağdaş Konut Mimarisinden Detaylar Ansiklopedisi</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>25</v>
+        <v>82.87</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789758599202</t>
+          <t>9789944757270</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Biçim, Mekan ve Düzen</t>
+          <t>Mimarlık Cep Sözlüğü</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>50.93</v>
+        <v>25</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789944757683</t>
+          <t>9789758599202</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Atlası (2 Cilt Takım)</t>
+          <t>Mimarlık Biçim, Mekan ve Düzen</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>55.56</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789944757782</t>
+          <t>9789944757683</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Mimarlar İçin Heidegger</t>
+          <t>Mimarlık Atlası (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>23.15</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9789944757737</t>
+          <t>9789944757782</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Mimarlar için Deleuze ve Guattari</t>
+          <t>Mimarlar İçin Heidegger</t>
         </is>
       </c>
       <c r="C216" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786257008181</t>
+          <t>9789944757737</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Mimarlar Dik Durur!</t>
+          <t>Mimarlar için Deleuze ve Guattari</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>250</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789944757973</t>
+          <t>9786257008181</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Mimari ve Kentsel Koruma</t>
+          <t>Mimarlar Dik Durur!</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>32.41</v>
+        <v>250</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786058177765</t>
+          <t>9789944757973</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Mimar Sinan</t>
+          <t>Mimari ve Kentsel Koruma</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>80</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789944757805</t>
+          <t>9786058177765</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Lao Tzu Tao Yolu Öğretisi</t>
+          <t>Mimar Sinan</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>22.69</v>
+        <v>80</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786058081116</t>
+          <t>9789944757805</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Projeler Yapılar 4: Kültür Yapıları</t>
+          <t>Lao Tzu Tao Yolu Öğretisi</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>900</v>
+        <v>22.69</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786058136670</t>
+          <t>9786058081116</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Kültür Sanat Mimarlık</t>
+          <t>Projeler Yapılar 4: Kültür Yapıları</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>140</v>
+        <v>900</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789758599264</t>
+          <t>9786058136670</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Kapılar 2 Cilt Takım Hafif Bölmeler / Detaylar</t>
+          <t>Kültür Sanat Mimarlık</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>64.81</v>
+        <v>140</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789758599752</t>
+          <t>9789758599264</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>İzmler Sanatı Anlamak</t>
+          <t>Kapılar 2 Cilt Takım Hafif Bölmeler / Detaylar</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>60</v>
+        <v>64.81</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9789758599813</t>
+          <t>9789758599752</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>İzmler  Mimarlığı Anlamak (Ciltli)</t>
+          <t>İzmler Sanatı Anlamak</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>55.56</v>
+        <v>60</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9789757438656</t>
+          <t>9789758599813</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Yazıları</t>
+          <t>İzmler  Mimarlığı Anlamak (Ciltli)</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>37.04</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786058177789</t>
+          <t>9789757438656</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>İnşaata Başlarken</t>
+          <t>İstanbul Yazıları</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>250</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786058177727</t>
+          <t>9786058177789</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Uygulamalarında Yanlışlar Doğrular</t>
+          <t>İnşaata Başlarken</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9789757438748</t>
+          <t>9786058177727</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Terimleri Sözlüğü Almanca - Türkçe / İngilizce - İngilizce / Türkçe - Almanca Bautechnisches Wörterbuch Dictionary For Building Construction</t>
+          <t>İnşaat Uygulamalarında Yanlışlar Doğrular</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>25.46</v>
+        <v>450</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9789944757409</t>
+          <t>9789757438748</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>İç Mekan Tasarımı Nedir?</t>
+          <t>İnşaat Terimleri Sözlüğü Almanca - Türkçe / İngilizce - İngilizce / Türkçe - Almanca Bautechnisches Wörterbuch Dictionary For Building Construction</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>37.04</v>
+        <v>25.46</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789758599370</t>
+          <t>9789944757409</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>İç Mekan Tasarımı</t>
+          <t>İç Mekan Tasarımı Nedir?</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>55.56</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9789758599691</t>
+          <t>9789758599370</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>İç Mekan Su Bahçeleri Tasarımı Dış Mekanı Evinizin İçine Taşıyacak 20 Gözalıcı Tasarım</t>
+          <t>İç Mekan Tasarımı</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>46.3</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9789944757072</t>
+          <t>9789758599691</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Grafik Tasarım Ne İçindir?</t>
+          <t>İç Mekan Su Bahçeleri Tasarımı Dış Mekanı Evinizin İçine Taşıyacak 20 Gözalıcı Tasarım</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>37.04</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789758599448</t>
+          <t>9789944757072</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Galatasaray’da Düşler / Gerçekler</t>
+          <t>Grafik Tasarım Ne İçindir?</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>11.57</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789789944750</t>
+          <t>9789758599448</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Fuar Standı ve Sergileme Tasarımları - 2010 / Fair Stands and Exhibition Designs 2010</t>
+          <t>Galatasaray’da Düşler / Gerçekler</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>37.04</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789758599806</t>
+          <t>9789789944750</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Fuar Stand Tasarımı 2007 / Fair Stand Design 2007</t>
+          <t>Fuar Standı ve Sergileme Tasarımları - 2010 / Fair Stands and Exhibition Designs 2010</t>
         </is>
       </c>
       <c r="C236" s="1">
         <v>37.04</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789758599493</t>
+          <t>9789758599806</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Fuar Stand Tasarımı 2005 - Fair Stand Design</t>
+          <t>Fuar Stand Tasarımı 2007 / Fair Stand Design 2007</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>30</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789688599013</t>
+          <t>9789758599493</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Fuar Stand Tasarımı 2005  Fair Stand Design (Ciltli)</t>
+          <t>Fuar Stand Tasarımı 2005 - Fair Stand Design</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>46.3</v>
+        <v>30</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789758599196</t>
+          <t>9789688599013</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Fuar Stand Tasarımı Fair Stand Design (Ciltli)</t>
+          <t>Fuar Stand Tasarımı 2005  Fair Stand Design (Ciltli)</t>
         </is>
       </c>
       <c r="C239" s="1">
         <v>46.3</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789757438854</t>
+          <t>9789758599196</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Fountains in Ottoman Istanbul</t>
+          <t>Fuar Stand Tasarımı Fair Stand Design (Ciltli)</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>39.35</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789758599417</t>
+          <t>9789757438854</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Etik-Estetik</t>
+          <t>Fountains in Ottoman Istanbul</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>32.41</v>
+        <v>39.35</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9789944757577</t>
+          <t>9789758599417</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Erginoğlu ve Çalışlar  Works -  Selected 1993-2010  (İngilizce)</t>
+          <t>Etik-Estetik</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>36.57</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789944757584</t>
+          <t>9789944757577</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Erginoğlu ve Çalışlar - Seçilmiş İşler 1993-2010</t>
+          <t>Erginoğlu ve Çalışlar  Works -  Selected 1993-2010  (İngilizce)</t>
         </is>
       </c>
       <c r="C243" s="1">
         <v>36.57</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9789944757645</t>
+          <t>9789944757584</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Ekotasarım</t>
+          <t>Erginoğlu ve Çalışlar - Seçilmiş İşler 1993-2010</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>64.35</v>
+        <v>36.57</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786058081147</t>
+          <t>9789944757645</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Projeler Yapılar 3: Eğitim Yapıları</t>
+          <t>Ekotasarım</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>900</v>
+        <v>64.35</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789944757201</t>
+          <t>9786058081147</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Efes Oteli / Grand Efes</t>
+          <t>Projeler Yapılar 3: Eğitim Yapıları</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>55.56</v>
+        <v>900</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9789757438519</t>
+          <t>9789944757201</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Eczacıbaşı Sanat Ansiklopedisi (3 Cilt Takım) (Ciltli)</t>
+          <t>Efes Oteli / Grand Efes</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>325.93</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9789758599646</t>
+          <t>9789757438519</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Deprem(de) Şiir</t>
+          <t>Eczacıbaşı Sanat Ansiklopedisi (3 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>13.89</v>
+        <v>325.93</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789758599974</t>
+          <t>9789758599646</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Dalaman Havalimanı Airport</t>
+          <t>Deprem(de) Şiir</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>37.04</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9789944757379</t>
+          <t>9789758599974</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Şantiye Günlüğü</t>
+          <t>Dalaman Havalimanı Airport</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>27.78</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789758599790</t>
+          <t>9789944757379</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Sanat Kitabı (Ciltli)</t>
+          <t>Çocuklar İçin Şantiye Günlüğü</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>36.11</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9789758599721</t>
+          <t>9789758599790</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Çizimlerle Bina Yapım Rehberi</t>
+          <t>Çocuklar İçin Sanat Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>57.87</v>
+        <v>36.11</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789758599455</t>
+          <t>9789758599721</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Çatılar</t>
+          <t>Çizimlerle Bina Yapım Rehberi</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>32.41</v>
+        <v>57.87</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9789944757751</t>
+          <t>9789758599455</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Peyzaj Mimarisinden Detaylar</t>
+          <t>Çatılar</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>74.07</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9789944757065</t>
+          <t>9789944757751</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Konut Mimarisinden Detaylar</t>
+          <t>Çağdaş Peyzaj Mimarisinden Detaylar</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>64.81</v>
+        <v>74.07</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789758599929</t>
+          <t>9789944757065</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Cumhurbaşkanlığı Tarabya Köşkü (Ciltli)</t>
+          <t>Çağdaş Konut Mimarisinden Detaylar</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>37.04</v>
+        <v>64.81</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789944757317</t>
+          <t>9789758599929</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Brunelleschi’nin Kubbesi</t>
+          <t>Cumhurbaşkanlığı Tarabya Köşkü (Ciltli)</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>18.06</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789944757959</t>
+          <t>9789944757317</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Bir Görsel İletişim Platformu Olarak Mekan (Ciltli)</t>
+          <t>Brunelleschi’nin Kubbesi</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>32.41</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9789944757966</t>
+          <t>9789944757959</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Bir Görsel İletişim Platformu Olarak Kitap (Ciltli)</t>
+          <t>Bir Görsel İletişim Platformu Olarak Mekan (Ciltli)</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>37.04</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786058136625</t>
+          <t>9789944757966</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Binalar Nasıl Okunur?</t>
+          <t>Bir Görsel İletişim Platformu Olarak Kitap (Ciltli)</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>60</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9789944757508</t>
+          <t>9786058136625</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Biçimin İşlevi</t>
+          <t>Binalar Nasıl Okunur?</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>64.81</v>
+        <v>60</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9789944757171</t>
+          <t>9789944757508</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Bellek Yitiminin Ardından</t>
+          <t>Biçimin İşlevi</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>32.41</v>
+        <v>64.81</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789944757140</t>
+          <t>9789944757171</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Bahçenizin Ustası Olun</t>
+          <t>Bellek Yitiminin Ardından</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>45.37</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789944757423</t>
+          <t>9789944757140</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Archiprix Türkiye 2010 Mimarlık Öğrencileri Bitirme Projeleri Ulusal Yarışması / Architectural Compatiton For Graduation</t>
+          <t>Bahçenizin Ustası Olun</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>18.52</v>
+        <v>45.37</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789758599547</t>
+          <t>9789944757423</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Archiprix Türkiye 2004</t>
+          <t>Archiprix Türkiye 2010 Mimarlık Öğrencileri Bitirme Projeleri Ulusal Yarışması / Architectural Compatiton For Graduation</t>
         </is>
       </c>
       <c r="C265" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786058043497</t>
+          <t>9789758599547</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Ansiklopedik Mimarlık Sözlüğü</t>
+          <t>Archiprix Türkiye 2004</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>750</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9789944757744</t>
+          <t>9786058043497</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’nun Değirmenleri (Ciltli)</t>
+          <t>Ansiklopedik Mimarlık Sözlüğü</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>36.11</v>
+        <v>750</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9789944757218</t>
+          <t>9789944757744</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Antik Tiyatroları</t>
+          <t>Anadolu’nun Değirmenleri (Ciltli)</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>29.63</v>
+        <v>36.11</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786257008198</t>
+          <t>9789944757218</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Yapı Malzemeleri</t>
+          <t>Anadolu Antik Tiyatroları</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>250</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786257008167</t>
+          <t>9786257008198</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Taşıyıcı Sistemler</t>
+          <t>Adım Adım Yapı Malzemeleri</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9789944757621</t>
+          <t>9786257008167</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Tasarım Yöntemleri</t>
+          <t>Adım Adım Taşıyıcı Sistemler</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>20.37</v>
+        <v>300</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9789944757362</t>
+          <t>9789944757621</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Tasarım Fikirleri</t>
+          <t>Adım Adım Tasarım Yöntemleri</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>23.15</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9789757438892</t>
+          <t>9789944757362</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Adı Halikarnas - Bodrum 20. Yüzyıl Sonunda Siyah Beyaz Fotoğraflarla Bir Kent Belgeseli</t>
+          <t>Adım Adım Tasarım Fikirleri</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>20.83</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789944757591</t>
+          <t>9789757438892</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı İngilizce-Türkçe İnşaat Mühendisliği Sözlüğü</t>
+          <t>Adı Halikarnas - Bodrum 20. Yüzyıl Sonunda Siyah Beyaz Fotoğraflarla Bir Kent Belgeseli</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>46.3</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9789758599158</t>
+          <t>9789944757591</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>7. Ulusal Mimarlık Sergisi ve Ödülleri</t>
+          <t>Açıklamalı İngilizce-Türkçe İnşaat Mühendisliği Sözlüğü</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>27.78</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9789944757164</t>
+          <t>9789758599158</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2006 Mimarlar Odası 10. Ulusal Mimarlık Sergisi ve Ödülleri</t>
+          <t>7. Ulusal Mimarlık Sergisi ve Ödülleri</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>32.41</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789753956178</t>
+          <t>9789944757164</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2005 İstanbul UIA İstanbul 2005 Uluslararası Logo Tasarım Yarışması</t>
+          <t>2006 Mimarlar Odası 10. Ulusal Mimarlık Sergisi ve Ödülleri</t>
         </is>
       </c>
       <c r="C277" s="1">
         <v>32.41</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789758599653</t>
+          <t>9789753956178</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2004 Mimarlar Odası 9. Mimarlık Sergisi ve Ödülleri 9th Turkish Architectural Exhibition and Awards</t>
+          <t>2005 İstanbul UIA İstanbul 2005 Uluslararası Logo Tasarım Yarışması</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>27.78</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9789758599363</t>
+          <t>9789758599653</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2002 Mimarlar Odası 8. Ulusal Mimarlık Sergisi Ve Ödülleri</t>
+          <t>2004 Mimarlar Odası 9. Mimarlık Sergisi ve Ödülleri 9th Turkish Architectural Exhibition and Awards</t>
         </is>
       </c>
       <c r="C279" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9789758599141</t>
+          <t>9789758599363</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>1998 6. Ulusal Mimarlık Sergisi ve Ödülleri 6th Turkish Architectural Exhibition And Awards</t>
+          <t>2002 Mimarlar Odası 8. Ulusal Mimarlık Sergisi Ve Ödülleri</t>
         </is>
       </c>
       <c r="C280" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786054793235</t>
+          <t>9789758599141</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Ancient Cities of Turkey</t>
+          <t>1998 6. Ulusal Mimarlık Sergisi ve Ödülleri 6th Turkish Architectural Exhibition And Awards</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>50</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786058136632</t>
+          <t>9786054793235</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Resimler Nasıl Okunur?</t>
+          <t>Ancient Cities of Turkey</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>3990000025529</t>
+          <t>9786058136632</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 397 / Mimarlık Tasarım Kültür Sanat Aralık 2014</t>
+          <t>Resimler Nasıl Okunur?</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>10.89</v>
+        <v>60</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786257008464</t>
+          <t>3990000025529</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Cennetin Kapıları - Gates of Paradise</t>
+          <t>Yapı Dergisi Sayı: 397 / Mimarlık Tasarım Kültür Sanat Aralık 2014</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>1250</v>
+        <v>10.89</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786054793242</t>
+          <t>9786257008464</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Antik Kentleri</t>
+          <t>Cennetin Kapıları - Gates of Paradise</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>32.41</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>3990000032593</t>
+          <t>9786054793242</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 362 / Mimarlık Tasarım Kültür Sanat Ocak 2012</t>
+          <t>Türkiye'nin Antik Kentleri</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>7.92</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>3990000063124</t>
+          <t>3990000032593</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 377 Mimarlık Tasarım Kültür Sanat Nisan 2013</t>
+          <t>Yapı Dergisi Sayı: 362 / Mimarlık Tasarım Kültür Sanat Ocak 2012</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>8.91</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>3990000032592</t>
+          <t>3990000063124</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 380 / Mimarlık Tasarım Kültür Sanat Temmuz 2013</t>
+          <t>Yapı Dergisi Sayı: 377 Mimarlık Tasarım Kültür Sanat Nisan 2013</t>
         </is>
       </c>
       <c r="C288" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>3990000076896</t>
+          <t>3990000032592</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 378 Mimarlık Tasarım Kültür Sanat Mayıs 2013</t>
+          <t>Yapı Dergisi Sayı: 380 / Mimarlık Tasarım Kültür Sanat Temmuz 2013</t>
         </is>
       </c>
       <c r="C289" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>3990000032591</t>
+          <t>3990000076896</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 383 / Mimarlık Tasarım Kültür Sanat Ekim 2013</t>
+          <t>Yapı Dergisi Sayı: 378 Mimarlık Tasarım Kültür Sanat Mayıs 2013</t>
         </is>
       </c>
       <c r="C290" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>3990000067863</t>
+          <t>3990000032591</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 376 Mimarlık Tasarım Kültür Sanat Mart 2013</t>
+          <t>Yapı Dergisi Sayı: 383 / Mimarlık Tasarım Kültür Sanat Ekim 2013</t>
         </is>
       </c>
       <c r="C291" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>3990000032590</t>
+          <t>3990000067863</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 372 / Mimarlık Tasarım Kültür Sanat Kasım 2012</t>
+          <t>Yapı Dergisi Sayı: 376 Mimarlık Tasarım Kültür Sanat Mart 2013</t>
         </is>
       </c>
       <c r="C292" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>3990000032589</t>
+          <t>3990000032590</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 361 / Mimarlık Tasarım Kültür Sanat Aralık 2011</t>
+          <t>Yapı Dergisi Sayı: 372 / Mimarlık Tasarım Kültür Sanat Kasım 2012</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>7.92</v>
+        <v>8.91</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>3990000032588</t>
+          <t>3990000032589</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 358 / Mimarlık Tasarım Kültür Sanat Eylül 2011</t>
+          <t>Yapı Dergisi Sayı: 361 / Mimarlık Tasarım Kültür Sanat Aralık 2011</t>
         </is>
       </c>
       <c r="C294" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>3990000033753</t>
+          <t>3990000032588</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 367 / Mimarlık Tasarım Kültür Sanat Haziran 2012</t>
+          <t>Yapı Dergisi Sayı: 358 / Mimarlık Tasarım Kültür Sanat Eylül 2011</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>8.91</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>3990000033752</t>
+          <t>3990000033753</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 375 / Mimarlık Tasarım Kültür Sanat Şubat 2013</t>
+          <t>Yapı Dergisi Sayı: 367 / Mimarlık Tasarım Kültür Sanat Haziran 2012</t>
         </is>
       </c>
       <c r="C296" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>3990000033751</t>
+          <t>3990000033752</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 385 / Mimarlık Tasarım Kültür Sanat Aralık 2013</t>
+          <t>Yapı Dergisi Sayı: 375 / Mimarlık Tasarım Kültür Sanat Şubat 2013</t>
         </is>
       </c>
       <c r="C297" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>3990000032587</t>
+          <t>3990000033751</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 388 / Mimarlık Tasarım Kültür Sanat Mart 2014</t>
+          <t>Yapı Dergisi Sayı: 385 / Mimarlık Tasarım Kültür Sanat Aralık 2013</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>10.89</v>
+        <v>8.91</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>3990000033750</t>
+          <t>3990000032587</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 356 / Mimarlık Tasarım Kültür Sanat Temmuz 2011</t>
+          <t>Yapı Dergisi Sayı: 388 / Mimarlık Tasarım Kültür Sanat Mart 2014</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>8</v>
+        <v>10.89</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>3990000036897</t>
+          <t>3990000033750</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 370 Mimarlık Tasarım Kültür Sanat Eylül 2012</t>
+          <t>Yapı Dergisi Sayı: 356 / Mimarlık Tasarım Kültür Sanat Temmuz 2011</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>8.91</v>
+        <v>8</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>3990000033897</t>
+          <t>3990000036897</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 369 Mimarlık Tasarım Kültür Sanat Ağustos 2012</t>
+          <t>Yapı Dergisi Sayı: 370 Mimarlık Tasarım Kültür Sanat Eylül 2012</t>
         </is>
       </c>
       <c r="C301" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>3990000032595</t>
+          <t>3990000033897</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 366 / Mimarlık Tasarım Kültür Sanat Mayıs 2012</t>
+          <t>Yapı Dergisi Sayı: 369 Mimarlık Tasarım Kültür Sanat Ağustos 2012</t>
         </is>
       </c>
       <c r="C302" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>3990000032569</t>
+          <t>3990000032595</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 416 / Mimarlık Tasarım Kültür Sanat Temmuz 2016</t>
+          <t>Yapı Dergisi Sayı: 366 / Mimarlık Tasarım Kültür Sanat Mayıs 2012</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>11.88</v>
+        <v>8.91</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>3990000066467</t>
+          <t>3990000032569</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 374 Mimarlık Tasarım Kültür Sanat Ocak 2013</t>
+          <t>Yapı Dergisi Sayı: 416 / Mimarlık Tasarım Kültür Sanat Temmuz 2016</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>8.91</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>3990000032594</t>
+          <t>3990000066467</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 355 / Mimarlık Tasarım Kültür Sanat Haziran 2011</t>
+          <t>Yapı Dergisi Sayı: 374 Mimarlık Tasarım Kültür Sanat Ocak 2013</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>7.92</v>
+        <v>8.91</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>3990000026498</t>
+          <t>3990000032594</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 389 / Mimarlık Tasarım Kültür Sanat Nisan 2014</t>
+          <t>Yapı Dergisi Sayı: 355 / Mimarlık Tasarım Kültür Sanat Haziran 2011</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>10.89</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786054793303</t>
+          <t>3990000026498</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Yapı Kataloğu 2014</t>
+          <t>Yapı Dergisi Sayı: 389 / Mimarlık Tasarım Kültür Sanat Nisan 2014</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>32.41</v>
+        <v>10.89</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786054793174</t>
+          <t>9786054793303</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Ottoman’s Istanbul</t>
+          <t>Yapı Kataloğu 2014</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>50</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786054793167</t>
+          <t>9786054793174</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’nın İstanbul’u</t>
+          <t>Ottoman’s Istanbul</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>32.41</v>
+        <v>50</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>3990000018185</t>
+          <t>9786054793167</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 396 / Mimarlık Tasarım Kültür Sanat Kasım 2014</t>
+          <t>Osmanlı’nın İstanbul’u</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>10.89</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>3990000028179</t>
+          <t>3990000018185</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 405 / Mimarlık Tasarım Kültür Sanat Ağustos 2015</t>
+          <t>Yapı Dergisi Sayı: 396 / Mimarlık Tasarım Kültür Sanat Kasım 2014</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>11.88</v>
+        <v>10.89</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>3990000026452</t>
+          <t>3990000028179</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 399 / Mimarlık Tasarım Kültür Sanat Şubat 2015</t>
+          <t>Yapı Dergisi Sayı: 405 / Mimarlık Tasarım Kültür Sanat Ağustos 2015</t>
         </is>
       </c>
       <c r="C312" s="1">
         <v>11.88</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>3990000024613</t>
+          <t>3990000026452</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 394 / Mimarlık Tasarım Kültür Sanat Eylül 2014</t>
+          <t>Yapı Dergisi Sayı: 399 / Mimarlık Tasarım Kültür Sanat Şubat 2015</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>10.89</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786054793297</t>
+          <t>3990000024613</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Öğrencilerle Söyleşiler: Rem Koolhaas</t>
+          <t>Yapı Dergisi Sayı: 394 / Mimarlık Tasarım Kültür Sanat Eylül 2014</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>23.15</v>
+        <v>10.89</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>3990000028715</t>
+          <t>9786054793297</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 406 / Mimarlık Tasarım Kültür Sanat Eylül 2015</t>
+          <t>Öğrencilerle Söyleşiler: Rem Koolhaas</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>11.88</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786054793464</t>
+          <t>3990000028715</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Otopark Tasarımı</t>
+          <t>Yapı Dergisi Sayı: 406 / Mimarlık Tasarım Kültür Sanat Eylül 2015</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>83.33</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9781155952959</t>
+          <t>9786054793464</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Mimarlık Seti (4 Kitap Takım)</t>
+          <t>Otopark Tasarımı</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>180</v>
+        <v>83.33</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786257008389</t>
+          <t>9781155952959</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Tasarım Fikirleri</t>
+          <t>Adım Adım Mimarlık Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786257008341</t>
+          <t>9786257008389</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Kareden Plana Modül ve Mimarlık</t>
+          <t>Adım Adım Tasarım Fikirleri</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786257008068</t>
+          <t>9786257008341</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>İç Mimarlıkta Malzeme ve Detay</t>
+          <t>Kareden Plana Modül ve Mimarlık</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>500</v>
+        <v>140</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786257008150</t>
+          <t>9786257008068</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Mimarlıkta Malzeme ve Detay</t>
+          <t>İç Mimarlıkta Malzeme ve Detay</t>
         </is>
       </c>
       <c r="C321" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9780006985980</t>
+          <t>9786257008150</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Genco Berkin İkili Kitap Seti</t>
+          <t>Mimarlıkta Malzeme ve Detay</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>90</v>
+        <v>500</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786257008280</t>
+          <t>9780006985980</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Nedir? ve Diğer 100 Soru</t>
+          <t>Genco Berkin İkili Kitap Seti</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>400</v>
+        <v>90</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786257008204</t>
+          <t>9786257008280</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>İstanbul 1600 Yıllık Bir Müzedir</t>
+          <t>Mimarlık Nedir? ve Diğer 100 Soru</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>390</v>
+        <v>400</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786257008174</t>
+          <t>9786257008204</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Ege’nin İki Yakasından İstanbul Manzaralı Evler (Ciltli)</t>
+          <t>İstanbul 1600 Yıllık Bir Müzedir</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>550</v>
+        <v>390</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786257008112</t>
+          <t>9786257008174</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Öğrencisi Misin?</t>
+          <t>Ege’nin İki Yakasından İstanbul Manzaralı Evler (Ciltli)</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786257008020</t>
+          <t>9786257008112</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>İdeal Kent Arayışında Mimari Ütopyalar</t>
+          <t>Mimarlık Öğrencisi Misin?</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786257008358</t>
+          <t>9786257008020</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Ağacın İzinde</t>
+          <t>İdeal Kent Arayışında Mimari Ütopyalar</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786054793204</t>
+          <t>9786257008358</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da Sportif Atıcılık Nişan Taşları</t>
+          <t>Ağacın İzinde</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>64.81</v>
+        <v>250</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786257008372</t>
+          <t>9786054793204</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Modulor ve Le Corbusier’nin Kulübesi</t>
+          <t>Osmanlı'da Sportif Atıcılık Nişan Taşları</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>150</v>
+        <v>64.81</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>3990000028311</t>
+          <t>9786257008372</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Atlası Cilt 1</t>
+          <t>Modulor ve Le Corbusier’nin Kulübesi</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>22.75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786257008396</t>
+          <t>3990000028311</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Tasarım Yöntemleri</t>
+          <t>Mimarlık Atlası Cilt 1</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>350</v>
+        <v>22.75</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786257008273</t>
+          <t>9786257008396</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Geçmişini Yemişler</t>
+          <t>Adım Adım Tasarım Yöntemleri</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786257008075</t>
+          <t>9786257008273</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Şengül Öymen Gür’e Armağan – Mimari Yansımalar</t>
+          <t>Geleceğin Geçmişini Yemişler</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>70</v>
+        <v>250</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786257008051</t>
+          <t>9786257008075</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Klasik Müzik Islıkla Çalınmaz</t>
+          <t>Şengül Öymen Gür’e Armağan – Mimari Yansımalar</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>700</v>
+        <v>70</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786257008259</t>
+          <t>9786257008051</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Zoru Başarmak: 10 Bin Kişinin Yolculuğu</t>
+          <t>Klasik Müzik Islıkla Çalınmaz</t>
         </is>
       </c>
       <c r="C336" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786257008211</t>
+          <t>9786257008259</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Kent ve Planlama - Hüseyin Kaptan’a Armağan</t>
+          <t>Zoru Başarmak: 10 Bin Kişinin Yolculuğu</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>250</v>
+        <v>700</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>3990010029299</t>
+          <t>9786257008211</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 431 / Mimarlık Tasarım Kültür Sanat Ekim 2017</t>
+          <t>Kent ve Planlama - Hüseyin Kaptan’a Armağan</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>14</v>
+        <v>250</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786257008143</t>
+          <t>3990010029299</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Eskizler</t>
+          <t>Yapı Dergisi Sayı: 431 / Mimarlık Tasarım Kültür Sanat Ekim 2017</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>300</v>
+        <v>14</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786257008082</t>
+          <t>9786257008143</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Analog ve Dijital Mimarlık Fotoğrafı</t>
+          <t>Eskizler</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>90</v>
+        <v>300</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786257008037</t>
+          <t>9786257008082</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Adalarının Yaşayan Ahşap Konutları (Ciltli)</t>
+          <t>Analog ve Dijital Mimarlık Fotoğrafı</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>160</v>
+        <v>90</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786058043477</t>
+          <t>9786257008037</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Mimar Sinan Neden Bir Tasarım Dehasıdır?</t>
+          <t>İstanbul Adalarının Yaşayan Ahşap Konutları (Ciltli)</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786058043442</t>
+          <t>9786058043477</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Temel Tasarım</t>
+          <t>Mimar Sinan Neden Bir Tasarım Dehasıdır?</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>700</v>
+        <v>250</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786058119147</t>
+          <t>9786058043442</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Yangın Kuleleri ve Çığırtkanları (Ciltli)</t>
+          <t>Temel Tasarım</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>150</v>
+        <v>700</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786058081161</t>
+          <t>9786058119147</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Okullarında Tasarım Stüdyoları: Farklı Denemeler</t>
+          <t>İstanbul Yangın Kuleleri ve Çığırtkanları (Ciltli)</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786257008297</t>
+          <t>9786058081161</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Dünya Edebiyatında Mimarlık</t>
+          <t>Mimarlık Okullarında Tasarım Stüdyoları: Farklı Denemeler</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>220</v>
+        <v>70</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786058043435</t>
+          <t>9786257008297</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Kültür Mirasını Koruma İlke ve Teknikleri</t>
+          <t>Çağdaş Dünya Edebiyatında Mimarlık</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>900</v>
+        <v>220</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786257008310</t>
+          <t>9786058043435</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Şiledeki Ev</t>
+          <t>Kültür Mirasını Koruma İlke ve Teknikleri</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>500</v>
+        <v>900</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9780055498112</t>
+          <t>9786257008310</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’dan Bugüne Türkiye Mimarlığı Seti (4 Kitap Takım)</t>
+          <t>Şiledeki Ev</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>280</v>
+        <v>500</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786058043466</t>
+          <t>9780055498112</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Payitahtı Edirne</t>
+          <t>Osmanlı’dan Bugüne Türkiye Mimarlığı Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>140</v>
+        <v>280</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786058043459</t>
+          <t>9786058043466</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Anılarla Son 50 Yılın Mimarlık ve Planlama Pratiği</t>
+          <t>Osmanlı Payitahtı Edirne</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>45</v>
+        <v>140</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786257008327</t>
+          <t>9786058043459</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Peyzaj Tasarımı – Temel Kavramlar ve Tasarım İlkeleri</t>
+          <t>Anılarla Son 50 Yılın Mimarlık ve Planlama Pratiği</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>340</v>
+        <v>45</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786257008303</t>
+          <t>9786257008327</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Türk Edebiyatında Mimarlık</t>
+          <t>Peyzaj Tasarımı – Temel Kavramlar ve Tasarım İlkeleri</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>390</v>
+        <v>340</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786257008334</t>
+          <t>9786257008303</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Marka Mimarlığın Kökenleri</t>
+          <t>Çağdaş Türk Edebiyatında Mimarlık</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>250</v>
+        <v>390</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786058119192</t>
+          <t>9786257008334</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Okulunda Hayatta Kalma Kılavuzu</t>
+          <t>Marka Mimarlığın Kökenleri</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786058081185</t>
+          <t>9786058119192</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Taşınmaz Mal Değerlemesi</t>
+          <t>Mimarlık Okulunda Hayatta Kalma Kılavuzu</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786058119178</t>
+          <t>9786058081185</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Yemeksepeti.Ofis (Ciltli)</t>
+          <t>Taşınmaz Mal Değerlemesi</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786058119123</t>
+          <t>9786058119178</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>İşte Hayat Böyle Bir Şey</t>
+          <t>Yemeksepeti.Ofis (Ciltli)</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>40</v>
+        <v>350</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786259710242</t>
+          <t>9786058119123</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Sinemada Mimarlık</t>
+          <t>İşte Hayat Böyle Bir Şey</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>700</v>
+        <v>40</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
+          <t>9786259710242</t>
+        </is>
+      </c>
+      <c r="B360" s="1" t="inlineStr">
+        <is>
+          <t>Sinemada Mimarlık</t>
+        </is>
+      </c>
+      <c r="C360" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="361" spans="1:3">
+      <c r="A361" s="1" t="inlineStr">
+        <is>
           <t>9786257008938</t>
         </is>
       </c>
-      <c r="B360" s="1" t="inlineStr">
+      <c r="B361" s="1" t="inlineStr">
         <is>
           <t>Tasarımın Peşinde – 1960’lar Avrupası’nda Bir Mimarın Gezileri</t>
         </is>
       </c>
-      <c r="C360" s="1">
+      <c r="C361" s="1">
         <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>