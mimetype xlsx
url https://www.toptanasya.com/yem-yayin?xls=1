--- v1 (2026-04-04)
+++ v2 (2026-06-10)
@@ -85,5440 +85,5455 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259010816</t>
+          <t>9786259010809</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Taş Konuşur Mu? - Mardin: Farklılıklardan Birlikteliğe Bir Mimarinin Hikayesi</t>
+          <t>Görsel Açıdan Daha İyi Fotoğraf Nasıl Çekeriz?</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>1350</v>
+        <v>700</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259393186</t>
+          <t>9786259010816</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Tanık (Ciltli)</t>
+          <t>Taş Konuşur Mu? - Mardin: Farklılıklardan Birlikteliğe Bir Mimarinin Hikayesi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>1900</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259393162</t>
+          <t>9786259393186</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Düşünmek Üzerine Düşünceler</t>
+          <t>Tanık (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>390</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259393179</t>
+          <t>9786259393162</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Bitkilendirme Tasarımı (Ciltli)</t>
+          <t>Düşünmek Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>1400</v>
+        <v>390</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259393148</t>
+          <t>9786259393179</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Beşiktaş'ın Surları! - 1960-70'li Yılların Beşiktaşı'nda Yaşam</t>
+          <t>Bitkilendirme Tasarımı (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>390</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259393155</t>
+          <t>9786259393148</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yalın Şeyler</t>
+          <t>Beşiktaş'ın Surları! - 1960-70'li Yılların Beşiktaşı'nda Yaşam</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>1400</v>
+        <v>390</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259393131</t>
+          <t>9786259393155</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Mimari İzler - Sema Soygeniş ve Murat Soygeniş'e Armağan</t>
+          <t>Yalın Şeyler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>400</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259393117</t>
+          <t>9786259393131</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ankara'nın Çini Bezemeli Mimari Yapıları</t>
+          <t>Mimari İzler - Sema Soygeniş ve Murat Soygeniş'e Armağan</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259393124</t>
+          <t>9786259393117</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bir (Mimari) Tasarım Süreci Anatomisi</t>
+          <t>Ankara'nın Çini Bezemeli Mimari Yapıları</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259393100</t>
+          <t>9786259393124</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Opera ve Balede Mimarlık</t>
+          <t>Bir (Mimari) Tasarım Süreci Anatomisi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>750</v>
+        <v>450</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259710297</t>
+          <t>9786259393100</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Zeyrek Çinili Hamam’da Şiir ve Hat Sanatı / Poetry and Calligraphy at Zeyrek Çinili Hamam</t>
+          <t>Opera ve Balede Mimarlık</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>650</v>
+        <v>750</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257008907</t>
+          <t>9786259710297</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bodrum Halikarnassos (1965-1991)</t>
+          <t>Zeyrek Çinili Hamam’da Şiir ve Hat Sanatı / Poetry and Calligraphy at Zeyrek Çinili Hamam</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>3000</v>
+        <v>650</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259710280</t>
+          <t>9786257008907</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Seramik ve Çini Terimleri Sözlüğü</t>
+          <t>Bodrum Halikarnassos (1965-1991)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>700</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259710273</t>
+          <t>9786259710280</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Fuar Stant Tasarımları / Contemporary Fair Stand Designs</t>
+          <t>Seramik ve Çini Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>900</v>
+        <v>700</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259710235</t>
+          <t>9786259710273</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Edebiyatta Mimarlık</t>
+          <t>Çağdaş Fuar Stant Tasarımları / Contemporary Fair Stand Designs</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>700</v>
+        <v>900</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259710266</t>
+          <t>9786259710235</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Felsefede Mimarlık</t>
+          <t>Çağdaş Edebiyatta Mimarlık</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>750</v>
+        <v>700</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259710228</t>
+          <t>9786259710266</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Macarların Tasarımları Türkiye’de</t>
+          <t>Felsefede Mimarlık</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>700</v>
+        <v>750</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259710211</t>
+          <t>9786259710228</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yerebasan</t>
+          <t>Macarların Tasarımları Türkiye’de</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259710204</t>
+          <t>9786259710211</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Endüstriyel Tasarımda Malzeme ve Detay</t>
+          <t>Yerebasan</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257008990</t>
+          <t>9786259710204</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bu da Bir Mimarlık Kitabı</t>
+          <t>Endüstriyel Tasarımda Malzeme ve Detay</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>700</v>
+        <v>500</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257008983</t>
+          <t>9786257008990</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>RIBA İklim Rehberi</t>
+          <t>Bu da Bir Mimarlık Kitabı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>1300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257008976</t>
+          <t>9786257008983</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Unutulan Kadim Mimarlık</t>
+          <t>RIBA İklim Rehberi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257008969</t>
+          <t>9786257008976</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İç Mimarlık Üzerine Düşünmek</t>
+          <t>Unutulan Kadim Mimarlık</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257008945</t>
+          <t>9786257008969</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Workplace Design / Çalışma Alanları Tasarımı</t>
+          <t>İç Mimarlık Üzerine Düşünmek</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>1300</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257008952</t>
+          <t>9786257008945</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Resim Yöntemiyle Eşlenik Dik İzdüşüm Alıştırmaları</t>
+          <t>Workplace Design / Çalışma Alanları Tasarımı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>450</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257008914</t>
+          <t>9786257008952</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin Sanatçı Ailesi: “Işık Senfonisi”</t>
+          <t>Avrupa Resim Yöntemiyle Eşlenik Dik İzdüşüm Alıştırmaları</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>2000</v>
+        <v>450</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257008662</t>
+          <t>9786257008914</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>KTÜ’nün Kuruluş Yıllarında Mimarlık Eğitimine Adanmış Bir Yaşam İki Mimar : Özgönül Erdem Aksoy</t>
+          <t>Cumhuriyetin Sanatçı Ailesi: “Işık Senfonisi”</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>700</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257008921</t>
+          <t>9786257008662</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Bülent Özer’e Armağan: Çağdaş Mimarlık ve Sanat</t>
+          <t>KTÜ’nün Kuruluş Yıllarında Mimarlık Eğitimine Adanmış Bir Yaşam İki Mimar : Özgönül Erdem Aksoy</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257008884</t>
+          <t>9786257008921</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Ekrem Erk Mimarlığı / The Architecture of Ekrem Erk (Ciltli)</t>
+          <t>Prof. Dr. Bülent Özer’e Armağan: Çağdaş Mimarlık ve Sanat</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>900</v>
+        <v>600</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257008532</t>
+          <t>9786257008884</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Ona - Tasarımda Kültür, Mekân ve Doğa / Culture, Space and Nature in Design (Ciltli)</t>
+          <t>Ekrem Erk Mimarlığı / The Architecture of Ekrem Erk (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>950</v>
+        <v>900</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257008877</t>
+          <t>9786257008532</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık ve İç Mimarlık Öğrencileri İçin Teknik Resim</t>
+          <t>Ona - Tasarımda Kültür, Mekân ve Doğa / Culture, Space and Nature in Design (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>450</v>
+        <v>950</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257008860</t>
+          <t>9786257008877</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Mutfak Tasarımı / Kitchen Design</t>
+          <t>Mimarlık ve İç Mimarlık Öğrencileri İçin Teknik Resim</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257008853</t>
+          <t>9786257008860</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Mimari Yapılarda Su Yalıtımı</t>
+          <t>Mutfak Tasarımı / Kitchen Design</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>700</v>
+        <v>350</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257008846</t>
+          <t>9786257008853</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Arazi Yönetimine Dayalı Kentsel Dönüşüm Stratejisi: Erzurum</t>
+          <t>Mimari Yapılarda Su Yalıtımı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>450</v>
+        <v>700</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257008815</t>
+          <t>9786257008846</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Boğaziçi’nin Ahşap Konutları ve Yalıları (Ciltli)</t>
+          <t>Arazi Yönetimine Dayalı Kentsel Dönüşüm Stratejisi: Erzurum</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>3000</v>
+        <v>450</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257008808</t>
+          <t>9786257008815</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Gazioğlu (Ciltli)</t>
+          <t>Boğaziçi’nin Ahşap Konutları ve Yalıları (Ciltli)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>2000</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257008792</t>
+          <t>9786257008808</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Boşlukta Gezinirken.. Mimari Mekanın Öyküsü</t>
+          <t>Mehmet Gazioğlu (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>350</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257008785</t>
+          <t>9786257008792</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Modern ve Sonrası Mimarlık Tarihi Boyunca Mekan Örgütlenmesinin Evrimi (Ciltli)</t>
+          <t>Boşlukta Gezinirken.. Mimari Mekanın Öyküsü</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>1300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257008761</t>
+          <t>9786257008785</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel Mimarlığın İzinde 1: Bodrum 1965-1991 (Ciltli)</t>
+          <t>Modern ve Sonrası Mimarlık Tarihi Boyunca Mekan Örgütlenmesinin Evrimi (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>2000</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257008778</t>
+          <t>9786257008761</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel Mimarlığın İzinde 1: Bodrum 1965-1991</t>
+          <t>Geleneksel Mimarlığın İzinde 1: Bodrum 1965-1991 (Ciltli)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>550</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257008754</t>
+          <t>9786257008778</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İç Mimarlıkta Paslanmaz Çelik ve Cam</t>
+          <t>Geleneksel Mimarlığın İzinde 1: Bodrum 1965-1991</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>500</v>
+        <v>550</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257008747</t>
+          <t>9786257008754</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel Mekke Evleri</t>
+          <t>İç Mimarlıkta Paslanmaz Çelik ve Cam</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>700</v>
+        <v>500</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257008730</t>
+          <t>9786257008747</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Mimarlığı Okumak</t>
+          <t>Geleneksel Mekke Evleri</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>750</v>
+        <v>700</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257008709</t>
+          <t>9786257008730</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Neighborhood Making - Hey! Imaginable Guidelines: Community (Game Cards) (Ciltli)</t>
+          <t>Mimarlığı Okumak</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>900</v>
+        <v>750</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257008716</t>
+          <t>9786257008709</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Mahalle Yapımı - Hayal Edilebilir Tasarım Kılavuzu: Ahali (Oyun Kartları)</t>
+          <t>Neighborhood Making - Hey! Imaginable Guidelines: Community (Game Cards) (Ciltli)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>540</v>
+        <v>900</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257008686</t>
+          <t>9786257008716</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kentsel Arazi Düzenlemesi: Kentsel Dönüşüm</t>
+          <t>Mahalle Yapımı - Hayal Edilebilir Tasarım Kılavuzu: Ahali (Oyun Kartları)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>450</v>
+        <v>540</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257008679</t>
+          <t>9786257008686</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Hikâyeleri: Mimarlığın Çuval Teorisi</t>
+          <t>Kentsel Arazi Düzenlemesi: Kentsel Dönüşüm</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>225</v>
+        <v>450</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257008648</t>
+          <t>9786257008679</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Bir Rumeli Kentinin Modernleşmesi: Üsküp 1839-1912</t>
+          <t>Hayalet Hikâyeleri: Mimarlığın Çuval Teorisi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>500</v>
+        <v>225</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257008655</t>
+          <t>9786257008648</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Pergamon - Yunan Harfli Bir Yazı Tipi Tasarımı - A Greek Script Typeface Design</t>
+          <t>Bir Rumeli Kentinin Modernleşmesi: Üsküp 1839-1912</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257008624</t>
+          <t>9786257008655</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Zemheri İstanbul Midwinter</t>
+          <t>Pergamon - Yunan Harfli Bir Yazı Tipi Tasarımı - A Greek Script Typeface Design</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786058119109</t>
+          <t>9786257008624</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>HEY! Hayal Edilebilir Tasarım Kılavuzu (Kartlar)</t>
+          <t>Zemheri İstanbul Midwinter</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>1300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257008617</t>
+          <t>9786058119109</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Bir Anadolu Kentinin Modernleşmesi: Sivas’ta Cumhuriyetin Mekanları</t>
+          <t>HEY! Hayal Edilebilir Tasarım Kılavuzu (Kartlar)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>700</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789758599325</t>
+          <t>9786257008617</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Bir Türk Mimarının Anıları Yaşamı Etkinlikleri</t>
+          <t>Bir Anadolu Kentinin Modernleşmesi: Sivas’ta Cumhuriyetin Mekanları</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>22.5</v>
+        <v>700</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257008440</t>
+          <t>9789758599325</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Safranbolu Köylerinin Yöresel Mimarisi (Ciltli)</t>
+          <t>Bir Türk Mimarının Anıları Yaşamı Etkinlikleri</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>1250</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257008600</t>
+          <t>9786257008440</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Mobilya Tasarımında Malzeme ve Detay</t>
+          <t>Safranbolu Köylerinin Yöresel Mimarisi (Ciltli)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>500</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257008570</t>
+          <t>9786257008600</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Palimpsest</t>
+          <t>Mobilya Tasarımında Malzeme ve Detay</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>1300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257008594</t>
+          <t>9786257008570</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kentsel Planlamada Yeni Arayışlar - Ontoloji ve Planlama</t>
+          <t>Palimpsest</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>250</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257008587</t>
+          <t>9786257008594</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Temel Tipografi - Geometrik, Optik, Organik Formlar (Ciltli)</t>
+          <t>Kentsel Planlamada Yeni Arayışlar - Ontoloji ve Planlama</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>950</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257008549</t>
+          <t>9786257008587</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Trans. Studio: Via Istanbul / İstanbul Aracılığında</t>
+          <t>Temel Tipografi - Geometrik, Optik, Organik Formlar (Ciltli)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>750</v>
+        <v>950</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257008556</t>
+          <t>9786257008549</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Bir Semtin Arayüzü: Ortaköy (1989-2019) (Ciltli)</t>
+          <t>Trans. Studio: Via Istanbul / İstanbul Aracılığında</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>2000</v>
+        <v>750</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257008563</t>
+          <t>9786257008556</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İsimsiz Seyyareler</t>
+          <t>Bir Semtin Arayüzü: Ortaköy (1989-2019) (Ciltli)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>300</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257008518</t>
+          <t>9786257008563</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Peyzajı Açmak</t>
+          <t>İsimsiz Seyyareler</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257008525</t>
+          <t>9786257008518</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Görsel İletişimi Tasarlamak 001</t>
+          <t>Peyzajı Açmak</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>390</v>
+        <v>500</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789757438441</t>
+          <t>9786257008525</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Aydınlatma Sözlüğü</t>
+          <t>Görsel İletişimi Tasarlamak 001</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>12.5</v>
+        <v>390</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257008501</t>
+          <t>9789757438441</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Tangül Akakıncı: Resme Adanmış Bir Ömür</t>
+          <t>Aydınlatma Sözlüğü</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>700</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257008419</t>
+          <t>9786257008501</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un Kaybolan Ahşap Konutları</t>
+          <t>Tangül Akakıncı: Resme Adanmış Bir Ömür</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>250</v>
+        <v>700</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257008426</t>
+          <t>9786257008419</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Adalarının Yaşayan Ahşap Konutları</t>
+          <t>İstanbul’un Kaybolan Ahşap Konutları</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257008402</t>
+          <t>9786257008426</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Konya'nın 1950 Sonrası Çağdaş Yapıları</t>
+          <t>İstanbul Adalarının Yaşayan Ahşap Konutları</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257008488</t>
+          <t>9786257008402</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Mimarisi (Ciltli)</t>
+          <t>Konya'nın 1950 Sonrası Çağdaş Yapıları</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>2000</v>
+        <v>750</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257008457</t>
+          <t>9786257008488</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Sivas İçin Düşlemek: Mimari Stüdyo Seçkileri 2014 - 2021</t>
+          <t>Osmanlı Mimarisi (Ciltli)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>900</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257008495</t>
+          <t>9786257008457</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>İnşa Etme Kültürü - İnşaat Kuruluşlarında ve Şantiyelerde İnsan Davranışları</t>
+          <t>Sivas İçin Düşlemek: Mimari Stüdyo Seçkileri 2014 - 2021</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>250</v>
+        <v>900</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257008433</t>
+          <t>9786257008495</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Artistik Perspektif</t>
+          <t>İnşa Etme Kültürü - İnşaat Kuruluşlarında ve Şantiyelerde İnsan Davranışları</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>800</v>
+        <v>250</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>3990000031063</t>
+          <t>9786257008433</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Affordable Landscaping</t>
+          <t>Artistik Perspektif</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>33</v>
+        <v>800</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257008631</t>
+          <t>3990000031063</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Hey! Hayal Edilebilir Tasarım Kılavuzu</t>
+          <t>Affordable Landscaping</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>300</v>
+        <v>33</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786058081130</t>
+          <t>9786257008631</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Plastik Sanatlar Yaratıcı Süreç</t>
+          <t>Hey! Hayal Edilebilir Tasarım Kılavuzu</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786058081109</t>
+          <t>9786058081130</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Denince</t>
+          <t>Mimarlık Plastik Sanatlar Yaratıcı Süreç</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786058043473</t>
+          <t>9786058081109</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Geleceğe Yaşam Dünyaları ve Mekanlar</t>
+          <t>Mimarlık Denince</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>100</v>
+        <v>450</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786058043411</t>
+          <t>9786058043473</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Düşey Sirkülasyon Araçları Merdivenler</t>
+          <t>Geçmişten Geleceğe Yaşam Dünyaları ve Mekanlar</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>450</v>
+        <v>100</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>3990000058475</t>
+          <t>9786058043411</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 428 / Mimarlık Tasarım Kültür Sanat Temmuz 2017</t>
+          <t>Düşey Sirkülasyon Araçları Merdivenler</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>13.86</v>
+        <v>450</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>3990000085545</t>
+          <t>3990000058475</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 422 / Mimarlık Tasarım Kültür Sanat Ocak 2017</t>
+          <t>Yapı Dergisi Sayı: 428 / Mimarlık Tasarım Kültür Sanat Temmuz 2017</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>11.88</v>
+        <v>13.86</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786058119116</t>
+          <t>3990000085545</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Hey! Imaginable Guidelines</t>
+          <t>Yapı Dergisi Sayı: 422 / Mimarlık Tasarım Kültür Sanat Ocak 2017</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>1300</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786054793075</t>
+          <t>9786058119116</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Mimari Tasarım Eğitimine Çağdaş Önermeler</t>
+          <t>Hey! Imaginable Guidelines</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>46.3</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>3990000034662</t>
+          <t>9786054793075</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 430 / Mimarlık Tasarım Kültür Sanat Eylül 2017</t>
+          <t>Mimari Tasarım Eğitimine Çağdaş Önermeler</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>13.86</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786054793051</t>
+          <t>3990000034662</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Yapı Kataloğu 2017</t>
+          <t>Yapı Dergisi Sayı: 430 / Mimarlık Tasarım Kültür Sanat Eylül 2017</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>46.3</v>
+        <v>13.86</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786054793709</t>
+          <t>9786054793051</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Sıfır Enerji Mimarlığına Doğru</t>
+          <t>Yapı Kataloğu 2017</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>74.07</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>3990000029299</t>
+          <t>9786054793709</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 425 / Mimarlık Tasarım Kültür Sanat Nisan 2017</t>
+          <t>Sıfır Enerji Mimarlığına Doğru</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>13.86</v>
+        <v>74.07</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786257008136</t>
+          <t>3990000029299</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>20. Yüzyıl Türkiye Mimarlığı</t>
+          <t>Yapı Dergisi Sayı: 425 / Mimarlık Tasarım Kültür Sanat Nisan 2017</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>250</v>
+        <v>13.86</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>3990000032432</t>
+          <t>9786257008136</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 415 / Mimarlık Tasarım Kültür Sanat Haziran 2016</t>
+          <t>20. Yüzyıl Türkiye Mimarlığı</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>11.88</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>3990000047618</t>
+          <t>3990000032432</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 414 / Mimarlık Tasarım Kültür Sanat Mayıs 2016</t>
+          <t>Yapı Dergisi Sayı: 415 / Mimarlık Tasarım Kültür Sanat Haziran 2016</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>11.88</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786054793501</t>
+          <t>3990000047618</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Başımı Sokacak Bir Yerim Olsun Yeter</t>
+          <t>Yapı Dergisi Sayı: 414 / Mimarlık Tasarım Kültür Sanat Mayıs 2016</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>23.15</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786056467400</t>
+          <t>9786054793501</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Paralaks Oda</t>
+          <t>Başımı Sokacak Bir Yerim Olsun Yeter</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>30.09</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>3990000025806</t>
+          <t>9786056467400</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 392 / Mimarlık Tasarım Kültür Sanat Temmuz 2014</t>
+          <t>Paralaks Oda</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>10.89</v>
+        <v>30.09</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786058119185</t>
+          <t>3990000025806</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Mühendis Mektebi’nden İstanbul Teknik Üniversitesi’ne Bir Dönüşümün Öyküsü ve Anılar</t>
+          <t>Yapı Dergisi Sayı: 392 / Mimarlık Tasarım Kültür Sanat Temmuz 2014</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>120</v>
+        <v>10.89</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789758599424</t>
+          <t>9786058119185</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Yaşayan Duvarlar: Evinizi Değiştirecek Dekoratif Boya Uygulamaları</t>
+          <t>Yüksek Mühendis Mektebi’nden İstanbul Teknik Üniversitesi’ne Bir Dönüşümün Öyküsü ve Anılar</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>32.41</v>
+        <v>120</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786054793006</t>
+          <t>9789758599424</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Yapı Kataloğu 2013</t>
+          <t>Yaşayan Duvarlar: Evinizi Değiştirecek Dekoratif Boya Uygulamaları</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>23.15</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789944757652</t>
+          <t>9786054793006</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Yapı Kataloğu 2012</t>
+          <t>Yapı Kataloğu 2013</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786058177772</t>
+          <t>9789944757652</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Türk Evi</t>
+          <t>Yapı Kataloğu 2012</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>250</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789757438687</t>
+          <t>9786058177772</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Trandition of The Turkish House And Safranbolu Houses</t>
+          <t>Türk Evi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>64.81</v>
+        <v>250</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789757438816</t>
+          <t>9789757438687</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>The Second Ottoman Capital Edirne A Photographic History</t>
+          <t>Trandition of The Turkish House And Safranbolu Houses</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>50</v>
+        <v>64.81</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789757438793</t>
+          <t>9789757438816</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>The Last Ottoman Capital Istanbul A Photographic History</t>
+          <t>The Second Ottoman Capital Edirne A Photographic History</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>46.3</v>
+        <v>50</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789757438779</t>
+          <t>9789757438793</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>The First Ottoman Capital Bursa A Photographic History</t>
+          <t>The Last Ottoman Capital Istanbul A Photographic History</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>46.3</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786058119154</t>
+          <t>9789757438779</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Tenin Gözleri</t>
+          <t>The First Ottoman Capital Bursa A Photographic History</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>150</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789944757454</t>
+          <t>9786058119154</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Tekil Nesneler</t>
+          <t>Tenin Gözleri</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>22.69</v>
+        <v>150</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789944757768</t>
+          <t>9789944757454</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Tasarım Felsefesi : Tasarım Modelleri ve Endüstri Tasarımı</t>
+          <t>Tekil Nesneler</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>23.15</v>
+        <v>22.69</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786058136694</t>
+          <t>9789944757768</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Çevre Koruma ve Restorasyon</t>
+          <t>Tasarım Felsefesi : Tasarım Modelleri ve Endüstri Tasarımı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>900</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786058136656</t>
+          <t>9786058136694</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Şantiyede Olay Var!</t>
+          <t>Tarihi Çevre Koruma ve Restorasyon</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>350</v>
+        <v>900</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786058177734</t>
+          <t>9786058136656</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Şantiye Yönetimi</t>
+          <t>Şantiyede Olay Var!</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789758599769</t>
+          <t>9786058177734</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Sinan’ın İstanbul’u</t>
+          <t>Şantiye Yönetimi</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>46.3</v>
+        <v>350</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789757438670</t>
+          <t>9789758599769</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Sinan - The Architect and His Works</t>
+          <t>Sinan’ın İstanbul’u</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>80</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789944757775</t>
+          <t>9789757438670</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Semboller Nasıl Okunur?</t>
+          <t>Sinan - The Architect and His Works</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>55.56</v>
+        <v>80</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789757438755</t>
+          <t>9789944757775</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Selçuklu Kervansarayları, Korunmaları ve Kullanımları Üzerine Bir Öneri</t>
+          <t>Semboller Nasıl Okunur?</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>23.15</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786054793044</t>
+          <t>9789757438755</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Sanat Okulunda Öğrenilecek 101 Şey</t>
+          <t>Selçuklu Kervansarayları, Korunmaları ve Kullanımları Üzerine Bir Öneri</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789758599622</t>
+          <t>9786054793044</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Safranbolu Houses</t>
+          <t>Sanat Okulunda Öğrenilecek 101 Şey</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>27.78</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789758599615</t>
+          <t>9789758599622</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Safranbolu Evleri</t>
+          <t>Safranbolu Houses</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789758599332</t>
+          <t>9789758599615</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Safranbolu Evleri</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>25.46</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789688599730</t>
+          <t>9789758599332</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Sadullah Paşa ve Yalısı (Ciltli)</t>
+          <t>Safranbolu Evleri</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>74.07</v>
+        <v>25.46</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789758599998</t>
+          <t>9789688599730</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Sadullah Paşa ve Yalısı</t>
+          <t>Sadullah Paşa ve Yalısı (Ciltli)</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>80</v>
+        <v>74.07</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786058177758</t>
+          <t>9789758599998</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Rölöve</t>
+          <t>Sadullah Paşa ve Yalısı</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>450</v>
+        <v>80</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789944757256</t>
+          <t>9786058177758</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>ProSteel 2009 Çelik Yapı Tasarımı Öğrenci Yarışması</t>
+          <t>Rölöve</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>18.52</v>
+        <v>450</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786058081154</t>
+          <t>9789944757256</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Projeler Yapılar 5: Müzeler</t>
+          <t>ProSteel 2009 Çelik Yapı Tasarımı Öğrenci Yarışması</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>900</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786058081178</t>
+          <t>9786058081154</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Projeler Yapılar 2: Ofisler</t>
+          <t>Projeler Yapılar 5: Müzeler</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>900</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786257008006</t>
+          <t>9786058081178</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Projeler Yapılar 1: Konutlar</t>
+          <t>Projeler Yapılar 2: Ofisler</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>900</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786058081123</t>
+          <t>9786257008006</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Projeler Yapılar 6: Peyzaj Tasarımı</t>
+          <t>Projeler Yapılar 1: Konutlar</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>900</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786257008228</t>
+          <t>9786058081123</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Projeler Yapılar 7: Ulaşım Yapıları</t>
+          <t>Projeler Yapılar 6: Peyzaj Tasarımı</t>
         </is>
       </c>
       <c r="C125" s="1">
         <v>900</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789944757447</t>
+          <t>9786257008228</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Ottoman Palaces (Ciltli)</t>
+          <t>Projeler Yapılar 7: Ulaşım Yapıları</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>111.11</v>
+        <v>900</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789757438786</t>
+          <t>9789944757447</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’nın Son Başkenti İstanbul Geçmişten Fotoğraflar</t>
+          <t>Ottoman Palaces (Ciltli)</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>46.3</v>
+        <v>111.11</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789757438762</t>
+          <t>9789757438786</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’nın İlk Başkenti Bursa</t>
+          <t>Osmanlı’nın Son Başkenti İstanbul Geçmişten Fotoğraflar</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>46.3</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789757438809</t>
+          <t>9789757438762</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’nın İkinci Başkenti Edirne Geçmişten Fotoğraflar</t>
+          <t>Osmanlı’nın İlk Başkenti Bursa</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>46.3</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786054793563</t>
+          <t>9789757438809</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’dan Bugüne Gözümüzden Kaçanlar</t>
+          <t>Osmanlı’nın İkinci Başkenti Edirne Geçmişten Fotoğraflar</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>92.59</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789944757553</t>
+          <t>9786054793563</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’da Günlük Yaşam Nesneleri</t>
+          <t>Osmanlı’dan Bugüne Gözümüzden Kaçanlar</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>138.89</v>
+        <v>92.59</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789944757430</t>
+          <t>9789944757553</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Sarayları (Ciltli)</t>
+          <t>Osmanlı’da Günlük Yaşam Nesneleri</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>87.96</v>
+        <v>138.89</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786257008471</t>
+          <t>9789944757430</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Mimarisi</t>
+          <t>Osmanlı Sarayları (Ciltli)</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>300</v>
+        <v>87.96</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786058136687</t>
+          <t>9786257008471</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Anıt Mimarisinde Klasik Yapı Detayları Classic Construction Details of Ottoman Monumental Architecture</t>
+          <t>Osmanlı Mimarisi</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>170</v>
+        <v>300</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786058177710</t>
+          <t>9786058136687</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Uygulamalarında Okullarda Öğretilmeyenler</t>
+          <t>Osmanlı Anıt Mimarisinde Klasik Yapı Detayları Classic Construction Details of Ottoman Monumental Architecture</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786058177703</t>
+          <t>9786058177710</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Mimarlıkta Teknik Resim</t>
+          <t>İnşaat Uygulamalarında Okullarda Öğretilmeyenler</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>900</v>
+        <v>250</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789757438168</t>
+          <t>9786058177703</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık ve Yapı Sözlüğü (3 Dilde) İngilizce - Fransızca - Türkçe / Türkçe - Fransızca - İngilizce</t>
+          <t>Mimarlıkta Teknik Resim</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>35.65</v>
+        <v>900</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786257008129</t>
+          <t>9789757438168</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık ve Yapı Sözlüğü / Dictionary of Architecture and Building (İngilizce - Türkçe / Türkçe - İngilizce)</t>
+          <t>Mimarlık ve Yapı Sözlüğü (3 Dilde) İngilizce - Fransızca - Türkçe / Türkçe - Fransızca - İngilizce</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>700</v>
+        <v>35.65</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789758599240</t>
+          <t>9786257008129</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık ve Sanatta Yaratıcı Bir Süreç Çizim</t>
+          <t>Mimarlık ve Yapı Sözlüğü / Dictionary of Architecture and Building (İngilizce - Türkçe / Türkçe - İngilizce)</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>55.56</v>
+        <v>700</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789944757515</t>
+          <t>9789758599240</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık ve Resim Sanatında Yaratıcı Süreç</t>
+          <t>Mimarlık ve Sanatta Yaratıcı Bir Süreç Çizim</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>22.22</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789758599110</t>
+          <t>9789944757515</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık ve Felsefe</t>
+          <t>Mimarlık ve Resim Sanatında Yaratıcı Süreç</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>25.46</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786058119130</t>
+          <t>9789758599110</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Okulunda Öğrendiğim 101 Şey</t>
+          <t>Mimarlık ve Felsefe</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>195</v>
+        <v>25.46</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789944757300</t>
+          <t>9786058119130</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Mimarlığımız</t>
+          <t>Mimarlık Okulunda Öğrendiğim 101 Şey</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>18.52</v>
+        <v>195</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786058136663</t>
+          <t>9789944757300</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Kavramları</t>
+          <t>Mimarlık Mimarlığımız</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>250</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786058043404</t>
+          <t>9786058136663</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Düşünmek Düşlemek</t>
+          <t>Mimarlık Kavramları</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789944757331</t>
+          <t>9786058043404</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>ProSteel 2010 Çelik Yapı Tasarımı Öğrenci Yarışması</t>
+          <t>Mimarlık Düşünmek Düşlemek</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>27.78</v>
+        <v>250</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786054793266</t>
+          <t>9789944757331</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Sinan's Istanbul</t>
+          <t>ProSteel 2010 Çelik Yapı Tasarımı Öğrenci Yarışması</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>50</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786054793211</t>
+          <t>9786054793266</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu'nda Fotoğrafçılık 1839-1923</t>
+          <t>Sinan's Istanbul</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>120</v>
+        <v>50</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786054793228</t>
+          <t>9786054793211</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Photography In The Ottoman Empire 1839-1923 (Ciltli)</t>
+          <t>Osmanlı İmparatorluğu'nda Fotoğrafçılık 1839-1923</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>69.44</v>
+        <v>120</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786054793020</t>
+          <t>9786054793228</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Çizimlerle Taşıyıcı Sistemler</t>
+          <t>Photography In The Ottoman Empire 1839-1923 (Ciltli)</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>64.81</v>
+        <v>69.44</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>3990000033760</t>
+          <t>9786054793020</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 381 / Mimarlık Tasarım Kültür Sanat Ağustos 2013</t>
+          <t>Çizimlerle Taşıyıcı Sistemler</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>8.91</v>
+        <v>64.81</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>3990000032599</t>
+          <t>3990000033760</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 382 / Mimarlık Tasarım Kültür Sanat Eylül 2013</t>
+          <t>Yapı Dergisi Sayı: 381 / Mimarlık Tasarım Kültür Sanat Ağustos 2013</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>3990000033759</t>
+          <t>3990000032599</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 368 / Mimarlık Tasarım Kültür Sanat Temmuz 2012</t>
+          <t>Yapı Dergisi Sayı: 382 / Mimarlık Tasarım Kültür Sanat Eylül 2013</t>
         </is>
       </c>
       <c r="C153" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>3990000032597</t>
+          <t>3990000033759</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 373 / Mimarlık Tasarım Kültür Sanat Aralık 2012</t>
+          <t>Yapı Dergisi Sayı: 368 / Mimarlık Tasarım Kültür Sanat Temmuz 2012</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>3990000033757</t>
+          <t>3990000032597</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 364 / Mimarlık Tasarım Kültür Sanat Mart 2012</t>
+          <t>Yapı Dergisi Sayı: 373 / Mimarlık Tasarım Kültür Sanat Aralık 2012</t>
         </is>
       </c>
       <c r="C155" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>3990000032596</t>
+          <t>3990000033757</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 384 / Mimarlık Tasarım Kültür Sanat Kasım 2013</t>
+          <t>Yapı Dergisi Sayı: 364 / Mimarlık Tasarım Kültür Sanat Mart 2012</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>3990000033756</t>
+          <t>3990000032596</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 359 / Mimarlık Tasarım Kültür Sanat Ekim 2011</t>
+          <t>Yapı Dergisi Sayı: 384 / Mimarlık Tasarım Kültür Sanat Kasım 2013</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>7.92</v>
+        <v>8.91</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786058136601</t>
+          <t>3990000033756</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Çevre Algısı</t>
+          <t>Yapı Dergisi Sayı: 359 / Mimarlık Tasarım Kültür Sanat Ekim 2011</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>450</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786058136649</t>
+          <t>9786058136601</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Anılarda Yalnızlar</t>
+          <t>Tarihi Çevre Algısı</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>38</v>
+        <v>450</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>3990000044778</t>
+          <t>9786058136649</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 432 / Mimarlık Tasarım Kültür Sanat Kasım 2017</t>
+          <t>Anılarda Yalnızlar</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>13.86</v>
+        <v>38</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786054793679</t>
+          <t>3990000044778</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Mimarlar İçin İrigaray</t>
+          <t>Yapı Dergisi Sayı: 432 / Mimarlık Tasarım Kültür Sanat Kasım 2017</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>38</v>
+        <v>13.86</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786054793488</t>
+          <t>9786054793679</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Yapı Kataloğu 2016</t>
+          <t>Mimarlar İçin İrigaray</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>46.3</v>
+        <v>38</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>3990000031956</t>
+          <t>9786054793488</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 411 / Mimarlık Tasarım Kültür Sanat Şubat 2016</t>
+          <t>Yapı Kataloğu 2016</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>11.88</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>3990000029195</t>
+          <t>3990000031956</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 407 / Mimarlık Tasarım Kültür Sanat Ekim 2015</t>
+          <t>Yapı Dergisi Sayı: 411 / Mimarlık Tasarım Kültür Sanat Şubat 2016</t>
         </is>
       </c>
       <c r="C164" s="1">
         <v>11.88</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>3990000025440</t>
+          <t>3990000029195</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 398 / Mimarlık Tasarım Kültür Sanat Ocak 2015</t>
+          <t>Yapı Dergisi Sayı: 407 / Mimarlık Tasarım Kültür Sanat Ekim 2015</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>11.88</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>3990000027849</t>
+          <t>3990000025440</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 403 / Mimarlık Tasarım Kültür Sanat Haziran 2015</t>
+          <t>Yapı Dergisi Sayı: 398 / Mimarlık Tasarım Kültür Sanat Ocak 2015</t>
         </is>
       </c>
       <c r="C166" s="1">
         <v>11.88</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786054793402</t>
+          <t>3990000027849</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Teknolojisine Giriş</t>
+          <t>Yapı Dergisi Sayı: 403 / Mimarlık Tasarım Kültür Sanat Haziran 2015</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>70</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786054793396</t>
+          <t>9786054793402</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un Kaybolan Ahşap Konutları</t>
+          <t>Mimarlık Teknolojisine Giriş</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>160</v>
+        <v>70</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786054793631</t>
+          <t>9786054793396</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Evler Nasıl Okunur?</t>
+          <t>İstanbul’un Kaybolan Ahşap Konutları</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>55.56</v>
+        <v>160</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>3990000043768</t>
+          <t>9786054793631</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 417 / Mimarlık Tasarım Kültür Sanat Ağustos 2016</t>
+          <t>Evler Nasıl Okunur?</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>11.88</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>3990000039436</t>
+          <t>3990000043768</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 413 / Mimarlık Tasarım Kültür Sanat Nisan 2016</t>
+          <t>Yapı Dergisi Sayı: 417 / Mimarlık Tasarım Kültür Sanat Ağustos 2016</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>11.88</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>3990000027586</t>
+          <t>3990000039436</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 402 / Mimarlık Tasarım Kültür Sanat Mayıs 2015</t>
+          <t>Yapı Dergisi Sayı: 413 / Mimarlık Tasarım Kültür Sanat Nisan 2016</t>
         </is>
       </c>
       <c r="C172" s="1">
         <v>11.88</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>3990000030852</t>
+          <t>3990000027586</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 426 / Mimarlık Tasarım Kültür Sanat Mayıs 2017</t>
+          <t>Yapı Dergisi Sayı: 402 / Mimarlık Tasarım Kültür Sanat Mayıs 2015</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>13.86</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786257008235</t>
+          <t>3990000030852</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Yatlarda İç Mekan Tasarımı ve Algısı</t>
+          <t>Yapı Dergisi Sayı: 426 / Mimarlık Tasarım Kültür Sanat Mayıs 2017</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>170</v>
+        <v>13.86</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>3990000031416</t>
+          <t>9786257008235</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 408 / Mimarlık Tasarım Kültür Sanat Kasım 2015</t>
+          <t>Yatlarda İç Mekan Tasarımı ve Algısı</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>11.88</v>
+        <v>170</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786054793433</t>
+          <t>3990000031416</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Loft</t>
+          <t>Yapı Dergisi Sayı: 408 / Mimarlık Tasarım Kültür Sanat Kasım 2015</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>70</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786054793440</t>
+          <t>9786054793433</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Yapı Kataloğu 2015</t>
+          <t>Loft</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>37.04</v>
+        <v>70</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786259710259</t>
+          <t>9786054793440</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatta Mimarlık</t>
+          <t>Yapı Kataloğu 2015</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>700</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786054793549</t>
+          <t>9786259710259</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Mimari Yapılarda Su Yalıtımı</t>
+          <t>Edebiyatta Mimarlık</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>27.78</v>
+        <v>700</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786054793495</t>
+          <t>9786054793549</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>İzmler - Modern Sanatı Anlamak (Ciltli)</t>
+          <t>Mimari Yapılarda Su Yalıtımı</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>55.56</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>3990000026753</t>
+          <t>9786054793495</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 400 / Mimarlık Tasarım Kültür Sanat Mart 2015</t>
+          <t>İzmler - Modern Sanatı Anlamak (Ciltli)</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>11.88</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786054793419</t>
+          <t>3990000026753</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Konuşmaları</t>
+          <t>Yapı Dergisi Sayı: 400 / Mimarlık Tasarım Kültür Sanat Mart 2015</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>23.15</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>3990000025629</t>
+          <t>9786054793419</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 393 / Mimarlık Tasarım Kültür Sanat Ağustos 2014</t>
+          <t>İstanbul Konuşmaları</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>10.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786058081192</t>
+          <t>3990000025629</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Projeler Yapılar 8: Oteller</t>
+          <t>Yapı Dergisi Sayı: 393 / Mimarlık Tasarım Kültür Sanat Ağustos 2014</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>900</v>
+        <v>10.89</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>3990000065454</t>
+          <t>9786058081192</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 429 / Mimarlık Tasarım Kültür Sanat Ağustos 2017</t>
+          <t>Projeler Yapılar 8: Oteller</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>13.86</v>
+        <v>900</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>3990000097139</t>
+          <t>3990000065454</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 424 / Mimarlık Tasarım Kültür Sanat Mart 2017</t>
+          <t>Yapı Dergisi Sayı: 429 / Mimarlık Tasarım Kültür Sanat Ağustos 2017</t>
         </is>
       </c>
       <c r="C186" s="1">
         <v>13.86</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>3990000089937</t>
+          <t>3990000097139</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 423 / Mimarlık Tasarım Kültür Sanat Şubat 2017</t>
+          <t>Yapı Dergisi Sayı: 424 / Mimarlık Tasarım Kültür Sanat Mart 2017</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>12.96</v>
+        <v>13.86</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786058136618</t>
+          <t>3990000089937</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Arazi Yönetimi</t>
+          <t>Yapı Dergisi Sayı: 423 / Mimarlık Tasarım Kültür Sanat Şubat 2017</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>700</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786058043480</t>
+          <t>9786058136618</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Nazım Hikmet’in Mimarlığa Bakışı</t>
+          <t>Arazi Yönetimi</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>120</v>
+        <v>700</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>3990000031789</t>
+          <t>9786058043480</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 410 / Mimarlık Tasarım Kültür Sanat Ocak 2016</t>
+          <t>Nazım Hikmet’in Mimarlığa Bakışı</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>11.88</v>
+        <v>120</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>3990000032000</t>
+          <t>3990000031789</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 412 / Mimarlık Tasarım Kültür Sanat Mart 2016</t>
+          <t>Yapı Dergisi Sayı: 410 / Mimarlık Tasarım Kültür Sanat Ocak 2016</t>
         </is>
       </c>
       <c r="C191" s="1">
         <v>11.88</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786054793358</t>
+          <t>3990000032000</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Modulor (2 Cilt Takım)</t>
+          <t>Yapı Dergisi Sayı: 412 / Mimarlık Tasarım Kültür Sanat Mart 2016</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>55.56</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>3990000365949</t>
+          <t>9786054793358</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 419 / Mimarlık Tasarım Kültür Sanat Ekim 2016</t>
+          <t>Modulor (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>11.11</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786054793518</t>
+          <t>3990000365949</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Atipik Bir Mimarlık Pratiği Olarak DS: Kır Resminden Peyzaja - Belgelemeden Korumaya (Ciltli)</t>
+          <t>Yapı Dergisi Sayı: 419 / Mimarlık Tasarım Kültür Sanat Ekim 2016</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>950</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786054793525</t>
+          <t>9786054793518</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Fotoğrafa Modern ve Çağdaş Yaklaşımlar / Modern And Contenporary Approaches To Photography İn Turkey</t>
+          <t>Atipik Bir Mimarlık Pratiği Olarak DS: Kır Resminden Peyzaja - Belgelemeden Korumaya (Ciltli)</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>180</v>
+        <v>950</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>3990000028065</t>
+          <t>9786054793525</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 404 / Mimarlık Tasarım Kültür Sanat Temmuz 2015</t>
+          <t>Türkiye'de Fotoğrafa Modern ve Çağdaş Yaklaşımlar / Modern And Contenporary Approaches To Photography İn Turkey</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>11.88</v>
+        <v>180</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>3990000027057</t>
+          <t>3990000028065</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 401 / Mimarlık Tasarım Kültür Sanat Nisan 2015</t>
+          <t>Yapı Dergisi Sayı: 404 / Mimarlık Tasarım Kültür Sanat Temmuz 2015</t>
         </is>
       </c>
       <c r="C197" s="1">
         <v>11.88</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786054793426</t>
+          <t>3990000027057</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Mimarlığın Arzusu</t>
+          <t>Yapı Dergisi Sayı: 401 / Mimarlık Tasarım Kültür Sanat Nisan 2015</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>35</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786257008105</t>
+          <t>9786054793426</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Bir Açılış Olarak Mekan</t>
+          <t>Mimarlığın Arzusu</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>1300</v>
+        <v>35</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>3990000048574</t>
+          <t>9786257008105</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 427 / Mimarlık Tasarım Kültür Sanat Haziran 2017</t>
+          <t>Bir Açılış Olarak Mekan</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>13.86</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>3990000031605</t>
+          <t>3990000048574</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 409 / Mimarlık Tasarım Kültür Sanat Aralık 2015</t>
+          <t>Yapı Dergisi Sayı: 427 / Mimarlık Tasarım Kültür Sanat Haziran 2017</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>11.88</v>
+        <v>13.86</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>3990000033960</t>
+          <t>3990000031605</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 421 / Mimarlık Tasarım Kültür Sanat Aralık 2016</t>
+          <t>Yapı Dergisi Sayı: 409 / Mimarlık Tasarım Kültür Sanat Aralık 2015</t>
         </is>
       </c>
       <c r="C202" s="1">
         <v>11.88</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>3990000095560</t>
+          <t>3990000033960</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 420 / Mimarlık Tasarım Kültür Sanat Kasım 2016</t>
+          <t>Yapı Dergisi Sayı: 421 / Mimarlık Tasarım Kültür Sanat Aralık 2016</t>
         </is>
       </c>
       <c r="C203" s="1">
         <v>11.88</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786054793532</t>
+          <t>3990000095560</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>An Atypical Architectural Practice DS: From Rural Painting to Landscape – From Documentation to Preservation</t>
+          <t>Yapı Dergisi Sayı: 420 / Mimarlık Tasarım Kültür Sanat Kasım 2016</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>1300</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786058177796</t>
+          <t>9786054793532</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’nun Gözyaşları</t>
+          <t>An Atypical Architectural Practice DS: From Rural Painting to Landscape – From Documentation to Preservation</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>60</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9789699999420</t>
+          <t>9786058177796</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Mimarlar İçin 12 Soruda Beton Prefabrikasyon</t>
+          <t>Anadolu’nun Gözyaşları</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>23.15</v>
+        <v>60</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>3990000017789</t>
+          <t>9789699999420</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 395 / Mimarlık Tasarım Kültür Sanat Ekim 2014</t>
+          <t>Mimarlar İçin 12 Soruda Beton Prefabrikasyon</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>10.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>3990000025805</t>
+          <t>3990000017789</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 391 / Mimarlık Tasarım Kültür Sanat Haziran 2014</t>
+          <t>Yapı Dergisi Sayı: 395 / Mimarlık Tasarım Kültür Sanat Ekim 2014</t>
         </is>
       </c>
       <c r="C208" s="1">
         <v>10.89</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786257008013</t>
+          <t>3990000025805</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Projeler Yapılar 9: Restoran ve Kafeler</t>
+          <t>Yapı Dergisi Sayı: 391 / Mimarlık Tasarım Kültür Sanat Haziran 2014</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>900</v>
+        <v>10.89</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>3990000033781</t>
+          <t>9786257008013</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 418 / Mimarlık Tasarım Kültür Sanat Eylül 2016</t>
+          <t>Projeler Yapılar 9: Restoran ve Kafeler</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>11.88</v>
+        <v>900</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786054793280</t>
+          <t>3990000033781</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Öğrencilerle Söyleşiler : Louis I. Kahn</t>
+          <t>Yapı Dergisi Sayı: 418 / Mimarlık Tasarım Kültür Sanat Eylül 2016</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>23.15</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789944757546</t>
+          <t>9786054793280</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Konut Mimarisinden Detaylar Ansiklopedisi</t>
+          <t>Öğrencilerle Söyleşiler : Louis I. Kahn</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>82.87</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789944757270</t>
+          <t>9789944757546</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Cep Sözlüğü</t>
+          <t>Çağdaş Konut Mimarisinden Detaylar Ansiklopedisi</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>25</v>
+        <v>82.87</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789758599202</t>
+          <t>9789944757270</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Biçim, Mekan ve Düzen</t>
+          <t>Mimarlık Cep Sözlüğü</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>50.93</v>
+        <v>25</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789944757683</t>
+          <t>9789758599202</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Atlası (2 Cilt Takım)</t>
+          <t>Mimarlık Biçim, Mekan ve Düzen</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>55.56</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9789944757782</t>
+          <t>9789944757683</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Mimarlar İçin Heidegger</t>
+          <t>Mimarlık Atlası (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>23.15</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9789944757737</t>
+          <t>9789944757782</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Mimarlar için Deleuze ve Guattari</t>
+          <t>Mimarlar İçin Heidegger</t>
         </is>
       </c>
       <c r="C217" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786257008181</t>
+          <t>9789944757737</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Mimarlar Dik Durur!</t>
+          <t>Mimarlar için Deleuze ve Guattari</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>250</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9789944757973</t>
+          <t>9786257008181</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Mimari ve Kentsel Koruma</t>
+          <t>Mimarlar Dik Durur!</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>32.41</v>
+        <v>250</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786058177765</t>
+          <t>9789944757973</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Mimar Sinan</t>
+          <t>Mimari ve Kentsel Koruma</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>80</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9789944757805</t>
+          <t>9786058177765</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Lao Tzu Tao Yolu Öğretisi</t>
+          <t>Mimar Sinan</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>22.69</v>
+        <v>80</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786058081116</t>
+          <t>9789944757805</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Projeler Yapılar 4: Kültür Yapıları</t>
+          <t>Lao Tzu Tao Yolu Öğretisi</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>900</v>
+        <v>22.69</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786058136670</t>
+          <t>9786058081116</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Kültür Sanat Mimarlık</t>
+          <t>Projeler Yapılar 4: Kültür Yapıları</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>140</v>
+        <v>900</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789758599264</t>
+          <t>9786058136670</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Kapılar 2 Cilt Takım Hafif Bölmeler / Detaylar</t>
+          <t>Kültür Sanat Mimarlık</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>64.81</v>
+        <v>140</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9789758599752</t>
+          <t>9789758599264</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>İzmler Sanatı Anlamak</t>
+          <t>Kapılar 2 Cilt Takım Hafif Bölmeler / Detaylar</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>60</v>
+        <v>64.81</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9789758599813</t>
+          <t>9789758599752</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>İzmler  Mimarlığı Anlamak (Ciltli)</t>
+          <t>İzmler Sanatı Anlamak</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>55.56</v>
+        <v>60</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9789757438656</t>
+          <t>9789758599813</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Yazıları</t>
+          <t>İzmler  Mimarlığı Anlamak (Ciltli)</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>37.04</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786058177789</t>
+          <t>9789757438656</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>İnşaata Başlarken</t>
+          <t>İstanbul Yazıları</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>250</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786058177727</t>
+          <t>9786058177789</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Uygulamalarında Yanlışlar Doğrular</t>
+          <t>İnşaata Başlarken</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9789757438748</t>
+          <t>9786058177727</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Terimleri Sözlüğü Almanca - Türkçe / İngilizce - İngilizce / Türkçe - Almanca Bautechnisches Wörterbuch Dictionary For Building Construction</t>
+          <t>İnşaat Uygulamalarında Yanlışlar Doğrular</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>25.46</v>
+        <v>450</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789944757409</t>
+          <t>9789757438748</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>İç Mekan Tasarımı Nedir?</t>
+          <t>İnşaat Terimleri Sözlüğü Almanca - Türkçe / İngilizce - İngilizce / Türkçe - Almanca Bautechnisches Wörterbuch Dictionary For Building Construction</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>37.04</v>
+        <v>25.46</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9789758599370</t>
+          <t>9789944757409</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>İç Mekan Tasarımı</t>
+          <t>İç Mekan Tasarımı Nedir?</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>55.56</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9789758599691</t>
+          <t>9789758599370</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>İç Mekan Su Bahçeleri Tasarımı Dış Mekanı Evinizin İçine Taşıyacak 20 Gözalıcı Tasarım</t>
+          <t>İç Mekan Tasarımı</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>46.3</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789944757072</t>
+          <t>9789758599691</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Grafik Tasarım Ne İçindir?</t>
+          <t>İç Mekan Su Bahçeleri Tasarımı Dış Mekanı Evinizin İçine Taşıyacak 20 Gözalıcı Tasarım</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>37.04</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789758599448</t>
+          <t>9789944757072</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Galatasaray’da Düşler / Gerçekler</t>
+          <t>Grafik Tasarım Ne İçindir?</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>11.57</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789789944750</t>
+          <t>9789758599448</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Fuar Standı ve Sergileme Tasarımları - 2010 / Fair Stands and Exhibition Designs 2010</t>
+          <t>Galatasaray’da Düşler / Gerçekler</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>37.04</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789758599806</t>
+          <t>9789789944750</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Fuar Stand Tasarımı 2007 / Fair Stand Design 2007</t>
+          <t>Fuar Standı ve Sergileme Tasarımları - 2010 / Fair Stands and Exhibition Designs 2010</t>
         </is>
       </c>
       <c r="C237" s="1">
         <v>37.04</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789758599493</t>
+          <t>9789758599806</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Fuar Stand Tasarımı 2005 - Fair Stand Design</t>
+          <t>Fuar Stand Tasarımı 2007 / Fair Stand Design 2007</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>30</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789688599013</t>
+          <t>9789758599493</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Fuar Stand Tasarımı 2005  Fair Stand Design (Ciltli)</t>
+          <t>Fuar Stand Tasarımı 2005 - Fair Stand Design</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>46.3</v>
+        <v>30</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789758599196</t>
+          <t>9789688599013</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Fuar Stand Tasarımı Fair Stand Design (Ciltli)</t>
+          <t>Fuar Stand Tasarımı 2005  Fair Stand Design (Ciltli)</t>
         </is>
       </c>
       <c r="C240" s="1">
         <v>46.3</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789757438854</t>
+          <t>9789758599196</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Fountains in Ottoman Istanbul</t>
+          <t>Fuar Stand Tasarımı Fair Stand Design (Ciltli)</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>39.35</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9789758599417</t>
+          <t>9789757438854</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Etik-Estetik</t>
+          <t>Fountains in Ottoman Istanbul</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>32.41</v>
+        <v>39.35</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789944757577</t>
+          <t>9789758599417</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Erginoğlu ve Çalışlar  Works -  Selected 1993-2010  (İngilizce)</t>
+          <t>Etik-Estetik</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>36.57</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9789944757584</t>
+          <t>9789944757577</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Erginoğlu ve Çalışlar - Seçilmiş İşler 1993-2010</t>
+          <t>Erginoğlu ve Çalışlar  Works -  Selected 1993-2010  (İngilizce)</t>
         </is>
       </c>
       <c r="C244" s="1">
         <v>36.57</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9789944757645</t>
+          <t>9789944757584</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Ekotasarım</t>
+          <t>Erginoğlu ve Çalışlar - Seçilmiş İşler 1993-2010</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>64.35</v>
+        <v>36.57</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786058081147</t>
+          <t>9789944757645</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Projeler Yapılar 3: Eğitim Yapıları</t>
+          <t>Ekotasarım</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>900</v>
+        <v>64.35</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9789944757201</t>
+          <t>9786058081147</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Efes Oteli / Grand Efes</t>
+          <t>Projeler Yapılar 3: Eğitim Yapıları</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>55.56</v>
+        <v>900</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9789757438519</t>
+          <t>9789944757201</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Eczacıbaşı Sanat Ansiklopedisi (3 Cilt Takım) (Ciltli)</t>
+          <t>Efes Oteli / Grand Efes</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>325.93</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789758599646</t>
+          <t>9789757438519</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Deprem(de) Şiir</t>
+          <t>Eczacıbaşı Sanat Ansiklopedisi (3 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>13.89</v>
+        <v>325.93</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9789758599974</t>
+          <t>9789758599646</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Dalaman Havalimanı Airport</t>
+          <t>Deprem(de) Şiir</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>37.04</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789944757379</t>
+          <t>9789758599974</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Şantiye Günlüğü</t>
+          <t>Dalaman Havalimanı Airport</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>27.78</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9789758599790</t>
+          <t>9789944757379</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Sanat Kitabı (Ciltli)</t>
+          <t>Çocuklar İçin Şantiye Günlüğü</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>36.11</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789758599721</t>
+          <t>9789758599790</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Çizimlerle Bina Yapım Rehberi</t>
+          <t>Çocuklar İçin Sanat Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>57.87</v>
+        <v>36.11</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9789758599455</t>
+          <t>9789758599721</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Çatılar</t>
+          <t>Çizimlerle Bina Yapım Rehberi</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>32.41</v>
+        <v>57.87</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9789944757751</t>
+          <t>9789758599455</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Peyzaj Mimarisinden Detaylar</t>
+          <t>Çatılar</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>74.07</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789944757065</t>
+          <t>9789944757751</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Konut Mimarisinden Detaylar</t>
+          <t>Çağdaş Peyzaj Mimarisinden Detaylar</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>64.81</v>
+        <v>74.07</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789758599929</t>
+          <t>9789944757065</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Cumhurbaşkanlığı Tarabya Köşkü (Ciltli)</t>
+          <t>Çağdaş Konut Mimarisinden Detaylar</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>37.04</v>
+        <v>64.81</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789944757317</t>
+          <t>9789758599929</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Brunelleschi’nin Kubbesi</t>
+          <t>Cumhurbaşkanlığı Tarabya Köşkü (Ciltli)</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>18.06</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9789944757959</t>
+          <t>9789944757317</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Bir Görsel İletişim Platformu Olarak Mekan (Ciltli)</t>
+          <t>Brunelleschi’nin Kubbesi</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>32.41</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789944757966</t>
+          <t>9789944757959</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Bir Görsel İletişim Platformu Olarak Kitap (Ciltli)</t>
+          <t>Bir Görsel İletişim Platformu Olarak Mekan (Ciltli)</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>37.04</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786058136625</t>
+          <t>9789944757966</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Binalar Nasıl Okunur?</t>
+          <t>Bir Görsel İletişim Platformu Olarak Kitap (Ciltli)</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>60</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9789944757508</t>
+          <t>9786058136625</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Biçimin İşlevi</t>
+          <t>Binalar Nasıl Okunur?</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>64.81</v>
+        <v>60</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789944757171</t>
+          <t>9789944757508</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Bellek Yitiminin Ardından</t>
+          <t>Biçimin İşlevi</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>32.41</v>
+        <v>64.81</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789944757140</t>
+          <t>9789944757171</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Bahçenizin Ustası Olun</t>
+          <t>Bellek Yitiminin Ardından</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>45.37</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789944757423</t>
+          <t>9789944757140</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Archiprix Türkiye 2010 Mimarlık Öğrencileri Bitirme Projeleri Ulusal Yarışması / Architectural Compatiton For Graduation</t>
+          <t>Bahçenizin Ustası Olun</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>18.52</v>
+        <v>45.37</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789758599547</t>
+          <t>9789944757423</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Archiprix Türkiye 2004</t>
+          <t>Archiprix Türkiye 2010 Mimarlık Öğrencileri Bitirme Projeleri Ulusal Yarışması / Architectural Compatiton For Graduation</t>
         </is>
       </c>
       <c r="C266" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786058043497</t>
+          <t>9789758599547</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Ansiklopedik Mimarlık Sözlüğü</t>
+          <t>Archiprix Türkiye 2004</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>750</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9789944757744</t>
+          <t>9786058043497</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’nun Değirmenleri (Ciltli)</t>
+          <t>Ansiklopedik Mimarlık Sözlüğü</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>36.11</v>
+        <v>750</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9789944757218</t>
+          <t>9789944757744</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Antik Tiyatroları</t>
+          <t>Anadolu’nun Değirmenleri (Ciltli)</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>29.63</v>
+        <v>36.11</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786257008198</t>
+          <t>9789944757218</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Yapı Malzemeleri</t>
+          <t>Anadolu Antik Tiyatroları</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>250</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786257008167</t>
+          <t>9786257008198</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Taşıyıcı Sistemler</t>
+          <t>Adım Adım Yapı Malzemeleri</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9789944757621</t>
+          <t>9786257008167</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Tasarım Yöntemleri</t>
+          <t>Adım Adım Taşıyıcı Sistemler</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>20.37</v>
+        <v>300</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9789944757362</t>
+          <t>9789944757621</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Tasarım Fikirleri</t>
+          <t>Adım Adım Tasarım Yöntemleri</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>23.15</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789757438892</t>
+          <t>9789944757362</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Adı Halikarnas - Bodrum 20. Yüzyıl Sonunda Siyah Beyaz Fotoğraflarla Bir Kent Belgeseli</t>
+          <t>Adım Adım Tasarım Fikirleri</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>20.83</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9789944757591</t>
+          <t>9789757438892</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı İngilizce-Türkçe İnşaat Mühendisliği Sözlüğü</t>
+          <t>Adı Halikarnas - Bodrum 20. Yüzyıl Sonunda Siyah Beyaz Fotoğraflarla Bir Kent Belgeseli</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>46.3</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9789758599158</t>
+          <t>9789944757591</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>7. Ulusal Mimarlık Sergisi ve Ödülleri</t>
+          <t>Açıklamalı İngilizce-Türkçe İnşaat Mühendisliği Sözlüğü</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>27.78</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789944757164</t>
+          <t>9789758599158</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2006 Mimarlar Odası 10. Ulusal Mimarlık Sergisi ve Ödülleri</t>
+          <t>7. Ulusal Mimarlık Sergisi ve Ödülleri</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>32.41</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789753956178</t>
+          <t>9789944757164</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2005 İstanbul UIA İstanbul 2005 Uluslararası Logo Tasarım Yarışması</t>
+          <t>2006 Mimarlar Odası 10. Ulusal Mimarlık Sergisi ve Ödülleri</t>
         </is>
       </c>
       <c r="C278" s="1">
         <v>32.41</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9789758599653</t>
+          <t>9789753956178</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2004 Mimarlar Odası 9. Mimarlık Sergisi ve Ödülleri 9th Turkish Architectural Exhibition and Awards</t>
+          <t>2005 İstanbul UIA İstanbul 2005 Uluslararası Logo Tasarım Yarışması</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>27.78</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9789758599363</t>
+          <t>9789758599653</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2002 Mimarlar Odası 8. Ulusal Mimarlık Sergisi Ve Ödülleri</t>
+          <t>2004 Mimarlar Odası 9. Mimarlık Sergisi ve Ödülleri 9th Turkish Architectural Exhibition and Awards</t>
         </is>
       </c>
       <c r="C280" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9789758599141</t>
+          <t>9789758599363</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>1998 6. Ulusal Mimarlık Sergisi ve Ödülleri 6th Turkish Architectural Exhibition And Awards</t>
+          <t>2002 Mimarlar Odası 8. Ulusal Mimarlık Sergisi Ve Ödülleri</t>
         </is>
       </c>
       <c r="C281" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786054793235</t>
+          <t>9789758599141</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Ancient Cities of Turkey</t>
+          <t>1998 6. Ulusal Mimarlık Sergisi ve Ödülleri 6th Turkish Architectural Exhibition And Awards</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>50</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786058136632</t>
+          <t>9786054793235</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Resimler Nasıl Okunur?</t>
+          <t>Ancient Cities of Turkey</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>3990000025529</t>
+          <t>9786058136632</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 397 / Mimarlık Tasarım Kültür Sanat Aralık 2014</t>
+          <t>Resimler Nasıl Okunur?</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>10.89</v>
+        <v>60</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786257008464</t>
+          <t>3990000025529</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Cennetin Kapıları - Gates of Paradise</t>
+          <t>Yapı Dergisi Sayı: 397 / Mimarlık Tasarım Kültür Sanat Aralık 2014</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>1250</v>
+        <v>10.89</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786054793242</t>
+          <t>9786257008464</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Antik Kentleri</t>
+          <t>Cennetin Kapıları - Gates of Paradise</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>32.41</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>3990000032593</t>
+          <t>9786054793242</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 362 / Mimarlık Tasarım Kültür Sanat Ocak 2012</t>
+          <t>Türkiye'nin Antik Kentleri</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>7.92</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>3990000063124</t>
+          <t>3990000032593</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 377 Mimarlık Tasarım Kültür Sanat Nisan 2013</t>
+          <t>Yapı Dergisi Sayı: 362 / Mimarlık Tasarım Kültür Sanat Ocak 2012</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>8.91</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>3990000032592</t>
+          <t>3990000063124</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 380 / Mimarlık Tasarım Kültür Sanat Temmuz 2013</t>
+          <t>Yapı Dergisi Sayı: 377 Mimarlık Tasarım Kültür Sanat Nisan 2013</t>
         </is>
       </c>
       <c r="C289" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>3990000076896</t>
+          <t>3990000032592</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 378 Mimarlık Tasarım Kültür Sanat Mayıs 2013</t>
+          <t>Yapı Dergisi Sayı: 380 / Mimarlık Tasarım Kültür Sanat Temmuz 2013</t>
         </is>
       </c>
       <c r="C290" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>3990000032591</t>
+          <t>3990000076896</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 383 / Mimarlık Tasarım Kültür Sanat Ekim 2013</t>
+          <t>Yapı Dergisi Sayı: 378 Mimarlık Tasarım Kültür Sanat Mayıs 2013</t>
         </is>
       </c>
       <c r="C291" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>3990000067863</t>
+          <t>3990000032591</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 376 Mimarlık Tasarım Kültür Sanat Mart 2013</t>
+          <t>Yapı Dergisi Sayı: 383 / Mimarlık Tasarım Kültür Sanat Ekim 2013</t>
         </is>
       </c>
       <c r="C292" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>3990000032590</t>
+          <t>3990000067863</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 372 / Mimarlık Tasarım Kültür Sanat Kasım 2012</t>
+          <t>Yapı Dergisi Sayı: 376 Mimarlık Tasarım Kültür Sanat Mart 2013</t>
         </is>
       </c>
       <c r="C293" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>3990000032589</t>
+          <t>3990000032590</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 361 / Mimarlık Tasarım Kültür Sanat Aralık 2011</t>
+          <t>Yapı Dergisi Sayı: 372 / Mimarlık Tasarım Kültür Sanat Kasım 2012</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>7.92</v>
+        <v>8.91</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>3990000032588</t>
+          <t>3990000032589</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 358 / Mimarlık Tasarım Kültür Sanat Eylül 2011</t>
+          <t>Yapı Dergisi Sayı: 361 / Mimarlık Tasarım Kültür Sanat Aralık 2011</t>
         </is>
       </c>
       <c r="C295" s="1">
         <v>7.92</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>3990000033753</t>
+          <t>3990000032588</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 367 / Mimarlık Tasarım Kültür Sanat Haziran 2012</t>
+          <t>Yapı Dergisi Sayı: 358 / Mimarlık Tasarım Kültür Sanat Eylül 2011</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>8.91</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>3990000033752</t>
+          <t>3990000033753</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 375 / Mimarlık Tasarım Kültür Sanat Şubat 2013</t>
+          <t>Yapı Dergisi Sayı: 367 / Mimarlık Tasarım Kültür Sanat Haziran 2012</t>
         </is>
       </c>
       <c r="C297" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>3990000033751</t>
+          <t>3990000033752</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 385 / Mimarlık Tasarım Kültür Sanat Aralık 2013</t>
+          <t>Yapı Dergisi Sayı: 375 / Mimarlık Tasarım Kültür Sanat Şubat 2013</t>
         </is>
       </c>
       <c r="C298" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>3990000032587</t>
+          <t>3990000033751</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 388 / Mimarlık Tasarım Kültür Sanat Mart 2014</t>
+          <t>Yapı Dergisi Sayı: 385 / Mimarlık Tasarım Kültür Sanat Aralık 2013</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>10.89</v>
+        <v>8.91</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>3990000033750</t>
+          <t>3990000032587</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 356 / Mimarlık Tasarım Kültür Sanat Temmuz 2011</t>
+          <t>Yapı Dergisi Sayı: 388 / Mimarlık Tasarım Kültür Sanat Mart 2014</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>8</v>
+        <v>10.89</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>3990000036897</t>
+          <t>3990000033750</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 370 Mimarlık Tasarım Kültür Sanat Eylül 2012</t>
+          <t>Yapı Dergisi Sayı: 356 / Mimarlık Tasarım Kültür Sanat Temmuz 2011</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>8.91</v>
+        <v>8</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>3990000033897</t>
+          <t>3990000036897</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 369 Mimarlık Tasarım Kültür Sanat Ağustos 2012</t>
+          <t>Yapı Dergisi Sayı: 370 Mimarlık Tasarım Kültür Sanat Eylül 2012</t>
         </is>
       </c>
       <c r="C302" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>3990000032595</t>
+          <t>3990000033897</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 366 / Mimarlık Tasarım Kültür Sanat Mayıs 2012</t>
+          <t>Yapı Dergisi Sayı: 369 Mimarlık Tasarım Kültür Sanat Ağustos 2012</t>
         </is>
       </c>
       <c r="C303" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>3990000032569</t>
+          <t>3990000032595</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 416 / Mimarlık Tasarım Kültür Sanat Temmuz 2016</t>
+          <t>Yapı Dergisi Sayı: 366 / Mimarlık Tasarım Kültür Sanat Mayıs 2012</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>11.88</v>
+        <v>8.91</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>3990000066467</t>
+          <t>3990000032569</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 374 Mimarlık Tasarım Kültür Sanat Ocak 2013</t>
+          <t>Yapı Dergisi Sayı: 416 / Mimarlık Tasarım Kültür Sanat Temmuz 2016</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>8.91</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>3990000032594</t>
+          <t>3990000066467</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 355 / Mimarlık Tasarım Kültür Sanat Haziran 2011</t>
+          <t>Yapı Dergisi Sayı: 374 Mimarlık Tasarım Kültür Sanat Ocak 2013</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>7.92</v>
+        <v>8.91</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>3990000026498</t>
+          <t>3990000032594</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 389 / Mimarlık Tasarım Kültür Sanat Nisan 2014</t>
+          <t>Yapı Dergisi Sayı: 355 / Mimarlık Tasarım Kültür Sanat Haziran 2011</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>10.89</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786054793303</t>
+          <t>3990000026498</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Yapı Kataloğu 2014</t>
+          <t>Yapı Dergisi Sayı: 389 / Mimarlık Tasarım Kültür Sanat Nisan 2014</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>32.41</v>
+        <v>10.89</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786054793174</t>
+          <t>9786054793303</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Ottoman’s Istanbul</t>
+          <t>Yapı Kataloğu 2014</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>50</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786054793167</t>
+          <t>9786054793174</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’nın İstanbul’u</t>
+          <t>Ottoman’s Istanbul</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>32.41</v>
+        <v>50</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>3990000018185</t>
+          <t>9786054793167</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 396 / Mimarlık Tasarım Kültür Sanat Kasım 2014</t>
+          <t>Osmanlı’nın İstanbul’u</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>10.89</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>3990000028179</t>
+          <t>3990000018185</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 405 / Mimarlık Tasarım Kültür Sanat Ağustos 2015</t>
+          <t>Yapı Dergisi Sayı: 396 / Mimarlık Tasarım Kültür Sanat Kasım 2014</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>11.88</v>
+        <v>10.89</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>3990000026452</t>
+          <t>3990000028179</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 399 / Mimarlık Tasarım Kültür Sanat Şubat 2015</t>
+          <t>Yapı Dergisi Sayı: 405 / Mimarlık Tasarım Kültür Sanat Ağustos 2015</t>
         </is>
       </c>
       <c r="C313" s="1">
         <v>11.88</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>3990000024613</t>
+          <t>3990000026452</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 394 / Mimarlık Tasarım Kültür Sanat Eylül 2014</t>
+          <t>Yapı Dergisi Sayı: 399 / Mimarlık Tasarım Kültür Sanat Şubat 2015</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>10.89</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786054793297</t>
+          <t>3990000024613</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Öğrencilerle Söyleşiler: Rem Koolhaas</t>
+          <t>Yapı Dergisi Sayı: 394 / Mimarlık Tasarım Kültür Sanat Eylül 2014</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>23.15</v>
+        <v>10.89</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>3990000028715</t>
+          <t>9786054793297</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 406 / Mimarlık Tasarım Kültür Sanat Eylül 2015</t>
+          <t>Öğrencilerle Söyleşiler: Rem Koolhaas</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>11.88</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786054793464</t>
+          <t>3990000028715</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Otopark Tasarımı</t>
+          <t>Yapı Dergisi Sayı: 406 / Mimarlık Tasarım Kültür Sanat Eylül 2015</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>83.33</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9781155952959</t>
+          <t>9786054793464</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Mimarlık Seti (4 Kitap Takım)</t>
+          <t>Otopark Tasarımı</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>180</v>
+        <v>83.33</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786257008389</t>
+          <t>9781155952959</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Tasarım Fikirleri</t>
+          <t>Adım Adım Mimarlık Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786257008341</t>
+          <t>9786257008389</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Kareden Plana Modül ve Mimarlık</t>
+          <t>Adım Adım Tasarım Fikirleri</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786257008068</t>
+          <t>9786257008341</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>İç Mimarlıkta Malzeme ve Detay</t>
+          <t>Kareden Plana Modül ve Mimarlık</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>500</v>
+        <v>140</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786257008150</t>
+          <t>9786257008068</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Mimarlıkta Malzeme ve Detay</t>
+          <t>İç Mimarlıkta Malzeme ve Detay</t>
         </is>
       </c>
       <c r="C322" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9780006985980</t>
+          <t>9786257008150</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Genco Berkin İkili Kitap Seti</t>
+          <t>Mimarlıkta Malzeme ve Detay</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>90</v>
+        <v>500</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786257008280</t>
+          <t>9780006985980</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Nedir? ve Diğer 100 Soru</t>
+          <t>Genco Berkin İkili Kitap Seti</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>400</v>
+        <v>90</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786257008204</t>
+          <t>9786257008280</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>İstanbul 1600 Yıllık Bir Müzedir</t>
+          <t>Mimarlık Nedir? ve Diğer 100 Soru</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>390</v>
+        <v>400</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786257008174</t>
+          <t>9786257008204</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Ege’nin İki Yakasından İstanbul Manzaralı Evler (Ciltli)</t>
+          <t>İstanbul 1600 Yıllık Bir Müzedir</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>550</v>
+        <v>390</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786257008112</t>
+          <t>9786257008174</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Öğrencisi Misin?</t>
+          <t>Ege’nin İki Yakasından İstanbul Manzaralı Evler (Ciltli)</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786257008020</t>
+          <t>9786257008112</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>İdeal Kent Arayışında Mimari Ütopyalar</t>
+          <t>Mimarlık Öğrencisi Misin?</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786257008358</t>
+          <t>9786257008020</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Ağacın İzinde</t>
+          <t>İdeal Kent Arayışında Mimari Ütopyalar</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786054793204</t>
+          <t>9786257008358</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da Sportif Atıcılık Nişan Taşları</t>
+          <t>Ağacın İzinde</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>64.81</v>
+        <v>250</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786257008372</t>
+          <t>9786054793204</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Modulor ve Le Corbusier’nin Kulübesi</t>
+          <t>Osmanlı'da Sportif Atıcılık Nişan Taşları</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>150</v>
+        <v>64.81</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>3990000028311</t>
+          <t>9786257008372</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Atlası Cilt 1</t>
+          <t>Modulor ve Le Corbusier’nin Kulübesi</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>22.75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786257008396</t>
+          <t>3990000028311</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Tasarım Yöntemleri</t>
+          <t>Mimarlık Atlası Cilt 1</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>350</v>
+        <v>22.75</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786257008273</t>
+          <t>9786257008396</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Geçmişini Yemişler</t>
+          <t>Adım Adım Tasarım Yöntemleri</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786257008075</t>
+          <t>9786257008273</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Şengül Öymen Gür’e Armağan – Mimari Yansımalar</t>
+          <t>Geleceğin Geçmişini Yemişler</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>70</v>
+        <v>250</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786257008051</t>
+          <t>9786257008075</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Klasik Müzik Islıkla Çalınmaz</t>
+          <t>Şengül Öymen Gür’e Armağan – Mimari Yansımalar</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>700</v>
+        <v>70</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786257008259</t>
+          <t>9786257008051</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Zoru Başarmak: 10 Bin Kişinin Yolculuğu</t>
+          <t>Klasik Müzik Islıkla Çalınmaz</t>
         </is>
       </c>
       <c r="C337" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786257008211</t>
+          <t>9786257008259</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Kent ve Planlama - Hüseyin Kaptan’a Armağan</t>
+          <t>Zoru Başarmak: 10 Bin Kişinin Yolculuğu</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>250</v>
+        <v>700</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>3990010029299</t>
+          <t>9786257008211</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 431 / Mimarlık Tasarım Kültür Sanat Ekim 2017</t>
+          <t>Kent ve Planlama - Hüseyin Kaptan’a Armağan</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>14</v>
+        <v>250</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786257008143</t>
+          <t>3990010029299</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Eskizler</t>
+          <t>Yapı Dergisi Sayı: 431 / Mimarlık Tasarım Kültür Sanat Ekim 2017</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>300</v>
+        <v>14</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786257008082</t>
+          <t>9786257008143</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Analog ve Dijital Mimarlık Fotoğrafı</t>
+          <t>Eskizler</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>90</v>
+        <v>300</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786257008037</t>
+          <t>9786257008082</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Adalarının Yaşayan Ahşap Konutları (Ciltli)</t>
+          <t>Analog ve Dijital Mimarlık Fotoğrafı</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>160</v>
+        <v>90</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786058043477</t>
+          <t>9786257008037</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Mimar Sinan Neden Bir Tasarım Dehasıdır?</t>
+          <t>İstanbul Adalarının Yaşayan Ahşap Konutları (Ciltli)</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786058043442</t>
+          <t>9786058043477</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Temel Tasarım</t>
+          <t>Mimar Sinan Neden Bir Tasarım Dehasıdır?</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>700</v>
+        <v>250</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786058119147</t>
+          <t>9786058043442</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Yangın Kuleleri ve Çığırtkanları (Ciltli)</t>
+          <t>Temel Tasarım</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>150</v>
+        <v>700</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786058081161</t>
+          <t>9786058119147</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Okullarında Tasarım Stüdyoları: Farklı Denemeler</t>
+          <t>İstanbul Yangın Kuleleri ve Çığırtkanları (Ciltli)</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786257008297</t>
+          <t>9786058081161</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Dünya Edebiyatında Mimarlık</t>
+          <t>Mimarlık Okullarında Tasarım Stüdyoları: Farklı Denemeler</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>220</v>
+        <v>70</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786058043435</t>
+          <t>9786257008297</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Kültür Mirasını Koruma İlke ve Teknikleri</t>
+          <t>Çağdaş Dünya Edebiyatında Mimarlık</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>900</v>
+        <v>220</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786257008310</t>
+          <t>9786058043435</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Şiledeki Ev</t>
+          <t>Kültür Mirasını Koruma İlke ve Teknikleri</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>500</v>
+        <v>900</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9780055498112</t>
+          <t>9786257008310</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’dan Bugüne Türkiye Mimarlığı Seti (4 Kitap Takım)</t>
+          <t>Şiledeki Ev</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>280</v>
+        <v>500</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786058043466</t>
+          <t>9780055498112</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Payitahtı Edirne</t>
+          <t>Osmanlı’dan Bugüne Türkiye Mimarlığı Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>140</v>
+        <v>280</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786058043459</t>
+          <t>9786058043466</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Anılarla Son 50 Yılın Mimarlık ve Planlama Pratiği</t>
+          <t>Osmanlı Payitahtı Edirne</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>45</v>
+        <v>140</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786257008327</t>
+          <t>9786058043459</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Peyzaj Tasarımı – Temel Kavramlar ve Tasarım İlkeleri</t>
+          <t>Anılarla Son 50 Yılın Mimarlık ve Planlama Pratiği</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>340</v>
+        <v>45</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786257008303</t>
+          <t>9786257008327</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Türk Edebiyatında Mimarlık</t>
+          <t>Peyzaj Tasarımı – Temel Kavramlar ve Tasarım İlkeleri</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>390</v>
+        <v>340</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786257008334</t>
+          <t>9786257008303</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Marka Mimarlığın Kökenleri</t>
+          <t>Çağdaş Türk Edebiyatında Mimarlık</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>250</v>
+        <v>390</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786058119192</t>
+          <t>9786257008334</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Okulunda Hayatta Kalma Kılavuzu</t>
+          <t>Marka Mimarlığın Kökenleri</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786058081185</t>
+          <t>9786058119192</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Taşınmaz Mal Değerlemesi</t>
+          <t>Mimarlık Okulunda Hayatta Kalma Kılavuzu</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786058119178</t>
+          <t>9786058081185</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Yemeksepeti.Ofis (Ciltli)</t>
+          <t>Taşınmaz Mal Değerlemesi</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786058119123</t>
+          <t>9786058119178</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>İşte Hayat Böyle Bir Şey</t>
+          <t>Yemeksepeti.Ofis (Ciltli)</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>40</v>
+        <v>350</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786259710242</t>
+          <t>9786058119123</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Sinemada Mimarlık</t>
+          <t>İşte Hayat Böyle Bir Şey</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>700</v>
+        <v>40</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
+          <t>9786259710242</t>
+        </is>
+      </c>
+      <c r="B361" s="1" t="inlineStr">
+        <is>
+          <t>Sinemada Mimarlık</t>
+        </is>
+      </c>
+      <c r="C361" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="362" spans="1:3">
+      <c r="A362" s="1" t="inlineStr">
+        <is>
           <t>9786257008938</t>
         </is>
       </c>
-      <c r="B361" s="1" t="inlineStr">
+      <c r="B362" s="1" t="inlineStr">
         <is>
           <t>Tasarımın Peşinde – 1960’lar Avrupası’nda Bir Mimarın Gezileri</t>
         </is>
       </c>
-      <c r="C361" s="1">
+      <c r="C362" s="1">
         <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>