--- v2 (2026-06-10)
+++ v3 (2026-09-12)
@@ -85,5455 +85,5500 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259010809</t>
+          <t>9786259010861</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Görsel Açıdan Daha İyi Fotoğraf Nasıl Çekeriz?</t>
+          <t>İstanbul'un Çini Bezemeli İskeleleri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>700</v>
+        <v>600</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259010816</t>
+          <t>9786259010847</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Taş Konuşur Mu? - Mardin: Farklılıklardan Birlikteliğe Bir Mimarinin Hikayesi</t>
+          <t>İstanbul'un Geleneksel Ahşap Konutları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>1350</v>
+        <v>6600</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259393186</t>
+          <t>9786259010823</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Tanık (Ciltli)</t>
+          <t>Diyalogla Mimarlık: Per Se 2015-2025</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>1900</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259393162</t>
+          <t>9786259010809</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Düşünmek Üzerine Düşünceler</t>
+          <t>Görsel Açıdan Daha İyi Fotoğraf Nasıl Çekeriz?</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>390</v>
+        <v>700</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259393179</t>
+          <t>9786259010816</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Bitkilendirme Tasarımı (Ciltli)</t>
+          <t>Taş Konuşur Mu? - Mardin: Farklılıklardan Birlikteliğe Bir Mimarinin Hikayesi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>1400</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259393148</t>
+          <t>9786259393186</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Beşiktaş'ın Surları! - 1960-70'li Yılların Beşiktaşı'nda Yaşam</t>
+          <t>Tanık (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>390</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259393155</t>
+          <t>9786259393162</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yalın Şeyler</t>
+          <t>Düşünmek Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>1400</v>
+        <v>390</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259393131</t>
+          <t>9786259393179</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Mimari İzler - Sema Soygeniş ve Murat Soygeniş'e Armağan</t>
+          <t>Bitkilendirme Tasarımı (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>400</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259393117</t>
+          <t>9786259393148</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ankara'nın Çini Bezemeli Mimari Yapıları</t>
+          <t>Beşiktaş'ın Surları! - 1960-70'li Yılların Beşiktaşı'nda Yaşam</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>500</v>
+        <v>390</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259393124</t>
+          <t>9786259393155</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Bir (Mimari) Tasarım Süreci Anatomisi</t>
+          <t>Yalın Şeyler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>450</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259393100</t>
+          <t>9786259393131</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Opera ve Balede Mimarlık</t>
+          <t>Mimari İzler - Sema Soygeniş ve Murat Soygeniş'e Armağan</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>750</v>
+        <v>400</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259710297</t>
+          <t>9786259393117</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Zeyrek Çinili Hamam’da Şiir ve Hat Sanatı / Poetry and Calligraphy at Zeyrek Çinili Hamam</t>
+          <t>Ankara'nın Çini Bezemeli Mimari Yapıları</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>650</v>
+        <v>500</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257008907</t>
+          <t>9786259393124</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bodrum Halikarnassos (1965-1991)</t>
+          <t>Bir (Mimari) Tasarım Süreci Anatomisi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>3000</v>
+        <v>450</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259710280</t>
+          <t>9786259393100</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Seramik ve Çini Terimleri Sözlüğü</t>
+          <t>Opera ve Balede Mimarlık</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>700</v>
+        <v>750</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259710273</t>
+          <t>9786259710297</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Fuar Stant Tasarımları / Contemporary Fair Stand Designs</t>
+          <t>Zeyrek Çinili Hamam’da Şiir ve Hat Sanatı / Poetry and Calligraphy at Zeyrek Çinili Hamam</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>900</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259710235</t>
+          <t>9786257008907</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Edebiyatta Mimarlık</t>
+          <t>Bodrum Halikarnassos (1965-1991)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>700</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259710266</t>
+          <t>9786259710280</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Felsefede Mimarlık</t>
+          <t>Seramik ve Çini Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>750</v>
+        <v>700</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259710228</t>
+          <t>9786259710273</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Macarların Tasarımları Türkiye’de</t>
+          <t>Çağdaş Fuar Stant Tasarımları / Contemporary Fair Stand Designs</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>700</v>
+        <v>900</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259710211</t>
+          <t>9786259710235</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Yerebasan</t>
+          <t>Çağdaş Edebiyatta Mimarlık</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259710204</t>
+          <t>9786259710266</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Endüstriyel Tasarımda Malzeme ve Detay</t>
+          <t>Felsefede Mimarlık</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>500</v>
+        <v>750</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257008990</t>
+          <t>9786259710228</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Bu da Bir Mimarlık Kitabı</t>
+          <t>Macarların Tasarımları Türkiye’de</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257008983</t>
+          <t>9786259710211</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>RIBA İklim Rehberi</t>
+          <t>Yerebasan</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>1300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257008976</t>
+          <t>9786259710204</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Unutulan Kadim Mimarlık</t>
+          <t>Endüstriyel Tasarımda Malzeme ve Detay</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257008969</t>
+          <t>9786257008990</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İç Mimarlık Üzerine Düşünmek</t>
+          <t>Bu da Bir Mimarlık Kitabı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257008945</t>
+          <t>9786257008983</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Workplace Design / Çalışma Alanları Tasarımı</t>
+          <t>RIBA İklim Rehberi</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>1300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257008952</t>
+          <t>9786257008976</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Resim Yöntemiyle Eşlenik Dik İzdüşüm Alıştırmaları</t>
+          <t>Unutulan Kadim Mimarlık</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257008914</t>
+          <t>9786257008969</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin Sanatçı Ailesi: “Işık Senfonisi”</t>
+          <t>İç Mimarlık Üzerine Düşünmek</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>2000</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257008662</t>
+          <t>9786257008945</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>KTÜ’nün Kuruluş Yıllarında Mimarlık Eğitimine Adanmış Bir Yaşam İki Mimar : Özgönül Erdem Aksoy</t>
+          <t>Workplace Design / Çalışma Alanları Tasarımı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>700</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257008921</t>
+          <t>9786257008952</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Bülent Özer’e Armağan: Çağdaş Mimarlık ve Sanat</t>
+          <t>Avrupa Resim Yöntemiyle Eşlenik Dik İzdüşüm Alıştırmaları</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257008884</t>
+          <t>9786257008914</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Ekrem Erk Mimarlığı / The Architecture of Ekrem Erk (Ciltli)</t>
+          <t>Cumhuriyetin Sanatçı Ailesi: “Işık Senfonisi”</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>900</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257008532</t>
+          <t>9786257008662</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Ona - Tasarımda Kültür, Mekân ve Doğa / Culture, Space and Nature in Design (Ciltli)</t>
+          <t>KTÜ’nün Kuruluş Yıllarında Mimarlık Eğitimine Adanmış Bir Yaşam İki Mimar : Özgönül Erdem Aksoy</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>950</v>
+        <v>700</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257008877</t>
+          <t>9786257008921</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık ve İç Mimarlık Öğrencileri İçin Teknik Resim</t>
+          <t>Prof. Dr. Bülent Özer’e Armağan: Çağdaş Mimarlık ve Sanat</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257008860</t>
+          <t>9786257008884</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Mutfak Tasarımı / Kitchen Design</t>
+          <t>Ekrem Erk Mimarlığı / The Architecture of Ekrem Erk (Ciltli)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>350</v>
+        <v>900</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257008853</t>
+          <t>9786257008532</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Mimari Yapılarda Su Yalıtımı</t>
+          <t>Ona - Tasarımda Kültür, Mekân ve Doğa / Culture, Space and Nature in Design (Ciltli)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>700</v>
+        <v>950</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257008846</t>
+          <t>9786257008877</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Arazi Yönetimine Dayalı Kentsel Dönüşüm Stratejisi: Erzurum</t>
+          <t>Mimarlık ve İç Mimarlık Öğrencileri İçin Teknik Resim</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257008815</t>
+          <t>9786257008860</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Boğaziçi’nin Ahşap Konutları ve Yalıları (Ciltli)</t>
+          <t>Mutfak Tasarımı / Kitchen Design</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>3000</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257008808</t>
+          <t>9786257008853</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Gazioğlu (Ciltli)</t>
+          <t>Mimari Yapılarda Su Yalıtımı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>2000</v>
+        <v>700</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257008792</t>
+          <t>9786257008846</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Boşlukta Gezinirken.. Mimari Mekanın Öyküsü</t>
+          <t>Arazi Yönetimine Dayalı Kentsel Dönüşüm Stratejisi: Erzurum</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257008785</t>
+          <t>9786257008815</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Modern ve Sonrası Mimarlık Tarihi Boyunca Mekan Örgütlenmesinin Evrimi (Ciltli)</t>
+          <t>Boğaziçi’nin Ahşap Konutları ve Yalıları (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>1300</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257008761</t>
+          <t>9786257008808</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel Mimarlığın İzinde 1: Bodrum 1965-1991 (Ciltli)</t>
+          <t>Mehmet Gazioğlu (Ciltli)</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>2000</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257008778</t>
+          <t>9786257008792</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel Mimarlığın İzinde 1: Bodrum 1965-1991</t>
+          <t>Boşlukta Gezinirken.. Mimari Mekanın Öyküsü</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>550</v>
+        <v>350</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257008754</t>
+          <t>9786257008785</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İç Mimarlıkta Paslanmaz Çelik ve Cam</t>
+          <t>Modern ve Sonrası Mimarlık Tarihi Boyunca Mekan Örgütlenmesinin Evrimi (Ciltli)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>500</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257008747</t>
+          <t>9786257008761</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel Mekke Evleri</t>
+          <t>Geleneksel Mimarlığın İzinde 1: Bodrum 1965-1991 (Ciltli)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>700</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257008730</t>
+          <t>9786257008778</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Mimarlığı Okumak</t>
+          <t>Geleneksel Mimarlığın İzinde 1: Bodrum 1965-1991</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>750</v>
+        <v>550</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257008709</t>
+          <t>9786257008754</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Neighborhood Making - Hey! Imaginable Guidelines: Community (Game Cards) (Ciltli)</t>
+          <t>İç Mimarlıkta Paslanmaz Çelik ve Cam</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>900</v>
+        <v>500</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257008716</t>
+          <t>9786257008747</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Mahalle Yapımı - Hayal Edilebilir Tasarım Kılavuzu: Ahali (Oyun Kartları)</t>
+          <t>Geleneksel Mekke Evleri</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>540</v>
+        <v>700</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257008686</t>
+          <t>9786257008730</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kentsel Arazi Düzenlemesi: Kentsel Dönüşüm</t>
+          <t>Mimarlığı Okumak</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>450</v>
+        <v>750</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257008679</t>
+          <t>9786257008709</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Hikâyeleri: Mimarlığın Çuval Teorisi</t>
+          <t>Neighborhood Making - Hey! Imaginable Guidelines: Community (Game Cards) (Ciltli)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>225</v>
+        <v>900</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257008648</t>
+          <t>9786257008716</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Bir Rumeli Kentinin Modernleşmesi: Üsküp 1839-1912</t>
+          <t>Mahalle Yapımı - Hayal Edilebilir Tasarım Kılavuzu: Ahali (Oyun Kartları)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>500</v>
+        <v>540</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257008655</t>
+          <t>9786257008686</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Pergamon - Yunan Harfli Bir Yazı Tipi Tasarımı - A Greek Script Typeface Design</t>
+          <t>Kentsel Arazi Düzenlemesi: Kentsel Dönüşüm</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257008624</t>
+          <t>9786257008679</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Zemheri İstanbul Midwinter</t>
+          <t>Hayalet Hikâyeleri: Mimarlığın Çuval Teorisi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>750</v>
+        <v>225</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786058119109</t>
+          <t>9786257008648</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>HEY! Hayal Edilebilir Tasarım Kılavuzu (Kartlar)</t>
+          <t>Bir Rumeli Kentinin Modernleşmesi: Üsküp 1839-1912</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>1300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257008617</t>
+          <t>9786257008655</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Bir Anadolu Kentinin Modernleşmesi: Sivas’ta Cumhuriyetin Mekanları</t>
+          <t>Pergamon - Yunan Harfli Bir Yazı Tipi Tasarımı - A Greek Script Typeface Design</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>700</v>
+        <v>250</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789758599325</t>
+          <t>9786257008624</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bir Türk Mimarının Anıları Yaşamı Etkinlikleri</t>
+          <t>Zemheri İstanbul Midwinter</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>22.5</v>
+        <v>750</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257008440</t>
+          <t>9786058119109</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Safranbolu Köylerinin Yöresel Mimarisi (Ciltli)</t>
+          <t>HEY! Hayal Edilebilir Tasarım Kılavuzu (Kartlar)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>1250</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257008600</t>
+          <t>9786257008617</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Mobilya Tasarımında Malzeme ve Detay</t>
+          <t>Bir Anadolu Kentinin Modernleşmesi: Sivas’ta Cumhuriyetin Mekanları</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257008570</t>
+          <t>9789758599325</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Palimpsest</t>
+          <t>Bir Türk Mimarının Anıları Yaşamı Etkinlikleri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>1300</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257008594</t>
+          <t>9786257008440</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kentsel Planlamada Yeni Arayışlar - Ontoloji ve Planlama</t>
+          <t>Safranbolu Köylerinin Yöresel Mimarisi (Ciltli)</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>250</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257008587</t>
+          <t>9786257008600</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Temel Tipografi - Geometrik, Optik, Organik Formlar (Ciltli)</t>
+          <t>Mobilya Tasarımında Malzeme ve Detay</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>950</v>
+        <v>500</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257008549</t>
+          <t>9786257008570</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Trans. Studio: Via Istanbul / İstanbul Aracılığında</t>
+          <t>Palimpsest</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>750</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257008556</t>
+          <t>9786257008594</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Bir Semtin Arayüzü: Ortaköy (1989-2019) (Ciltli)</t>
+          <t>Kentsel Planlamada Yeni Arayışlar - Ontoloji ve Planlama</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>2000</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257008563</t>
+          <t>9786257008587</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>İsimsiz Seyyareler</t>
+          <t>Temel Tipografi - Geometrik, Optik, Organik Formlar (Ciltli)</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>300</v>
+        <v>950</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257008518</t>
+          <t>9786257008549</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Peyzajı Açmak</t>
+          <t>Trans. Studio: Via Istanbul / İstanbul Aracılığında</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>500</v>
+        <v>750</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257008525</t>
+          <t>9786257008556</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Görsel İletişimi Tasarlamak 001</t>
+          <t>Bir Semtin Arayüzü: Ortaköy (1989-2019) (Ciltli)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>390</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789757438441</t>
+          <t>9786257008563</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Aydınlatma Sözlüğü</t>
+          <t>İsimsiz Seyyareler</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>12.5</v>
+        <v>300</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257008501</t>
+          <t>9786257008518</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Tangül Akakıncı: Resme Adanmış Bir Ömür</t>
+          <t>Peyzajı Açmak</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>700</v>
+        <v>500</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257008419</t>
+          <t>9786257008525</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un Kaybolan Ahşap Konutları</t>
+          <t>Görsel İletişimi Tasarlamak 001</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>250</v>
+        <v>390</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257008426</t>
+          <t>9789757438441</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Adalarının Yaşayan Ahşap Konutları</t>
+          <t>Aydınlatma Sözlüğü</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>250</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257008402</t>
+          <t>9786257008501</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Konya'nın 1950 Sonrası Çağdaş Yapıları</t>
+          <t>Tangül Akakıncı: Resme Adanmış Bir Ömür</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>750</v>
+        <v>700</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257008488</t>
+          <t>9786257008419</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Mimarisi (Ciltli)</t>
+          <t>İstanbul’un Kaybolan Ahşap Konutları</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>2000</v>
+        <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257008457</t>
+          <t>9786257008426</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Sivas İçin Düşlemek: Mimari Stüdyo Seçkileri 2014 - 2021</t>
+          <t>İstanbul Adalarının Yaşayan Ahşap Konutları</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>900</v>
+        <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257008495</t>
+          <t>9786257008402</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>İnşa Etme Kültürü - İnşaat Kuruluşlarında ve Şantiyelerde İnsan Davranışları</t>
+          <t>Konya'nın 1950 Sonrası Çağdaş Yapıları</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257008433</t>
+          <t>9786257008488</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Artistik Perspektif</t>
+          <t>Osmanlı Mimarisi (Ciltli)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>800</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>3990000031063</t>
+          <t>9786257008457</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Affordable Landscaping</t>
+          <t>Sivas İçin Düşlemek: Mimari Stüdyo Seçkileri 2014 - 2021</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>33</v>
+        <v>900</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257008631</t>
+          <t>9786257008495</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Hey! Hayal Edilebilir Tasarım Kılavuzu</t>
+          <t>İnşa Etme Kültürü - İnşaat Kuruluşlarında ve Şantiyelerde İnsan Davranışları</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786058081130</t>
+          <t>9786257008433</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Plastik Sanatlar Yaratıcı Süreç</t>
+          <t>Artistik Perspektif</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>500</v>
+        <v>800</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786058081109</t>
+          <t>3990000031063</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Denince</t>
+          <t>Affordable Landscaping</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>450</v>
+        <v>33</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786058043473</t>
+          <t>9786257008631</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Geleceğe Yaşam Dünyaları ve Mekanlar</t>
+          <t>Hey! Hayal Edilebilir Tasarım Kılavuzu</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786058043411</t>
+          <t>9786058081130</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Düşey Sirkülasyon Araçları Merdivenler</t>
+          <t>Mimarlık Plastik Sanatlar Yaratıcı Süreç</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>3990000058475</t>
+          <t>9786058081109</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 428 / Mimarlık Tasarım Kültür Sanat Temmuz 2017</t>
+          <t>Mimarlık Denince</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>13.86</v>
+        <v>450</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>3990000085545</t>
+          <t>9786058043473</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 422 / Mimarlık Tasarım Kültür Sanat Ocak 2017</t>
+          <t>Geçmişten Geleceğe Yaşam Dünyaları ve Mekanlar</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>11.88</v>
+        <v>100</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786058119116</t>
+          <t>9786058043411</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Hey! Imaginable Guidelines</t>
+          <t>Düşey Sirkülasyon Araçları Merdivenler</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>1300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786054793075</t>
+          <t>3990000058475</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Mimari Tasarım Eğitimine Çağdaş Önermeler</t>
+          <t>Yapı Dergisi Sayı: 428 / Mimarlık Tasarım Kültür Sanat Temmuz 2017</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>46.3</v>
+        <v>13.86</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>3990000034662</t>
+          <t>3990000085545</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 430 / Mimarlık Tasarım Kültür Sanat Eylül 2017</t>
+          <t>Yapı Dergisi Sayı: 422 / Mimarlık Tasarım Kültür Sanat Ocak 2017</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>13.86</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786054793051</t>
+          <t>9786058119116</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Yapı Kataloğu 2017</t>
+          <t>Hey! Imaginable Guidelines</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>46.3</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786054793709</t>
+          <t>9786054793075</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Sıfır Enerji Mimarlığına Doğru</t>
+          <t>Mimari Tasarım Eğitimine Çağdaş Önermeler</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>74.07</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>3990000029299</t>
+          <t>3990000034662</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 425 / Mimarlık Tasarım Kültür Sanat Nisan 2017</t>
+          <t>Yapı Dergisi Sayı: 430 / Mimarlık Tasarım Kültür Sanat Eylül 2017</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>13.86</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257008136</t>
+          <t>9786054793051</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>20. Yüzyıl Türkiye Mimarlığı</t>
+          <t>Yapı Kataloğu 2017</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>250</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>3990000032432</t>
+          <t>9786054793709</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 415 / Mimarlık Tasarım Kültür Sanat Haziran 2016</t>
+          <t>Sıfır Enerji Mimarlığına Doğru</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>11.88</v>
+        <v>74.07</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>3990000047618</t>
+          <t>3990000029299</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 414 / Mimarlık Tasarım Kültür Sanat Mayıs 2016</t>
+          <t>Yapı Dergisi Sayı: 425 / Mimarlık Tasarım Kültür Sanat Nisan 2017</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>11.88</v>
+        <v>13.86</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786054793501</t>
+          <t>9786257008136</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Başımı Sokacak Bir Yerim Olsun Yeter</t>
+          <t>20. Yüzyıl Türkiye Mimarlığı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>23.15</v>
+        <v>250</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786056467400</t>
+          <t>3990000032432</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Paralaks Oda</t>
+          <t>Yapı Dergisi Sayı: 415 / Mimarlık Tasarım Kültür Sanat Haziran 2016</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>30.09</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>3990000025806</t>
+          <t>3990000047618</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 392 / Mimarlık Tasarım Kültür Sanat Temmuz 2014</t>
+          <t>Yapı Dergisi Sayı: 414 / Mimarlık Tasarım Kültür Sanat Mayıs 2016</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>10.89</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786058119185</t>
+          <t>9786054793501</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Mühendis Mektebi’nden İstanbul Teknik Üniversitesi’ne Bir Dönüşümün Öyküsü ve Anılar</t>
+          <t>Başımı Sokacak Bir Yerim Olsun Yeter</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>120</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789758599424</t>
+          <t>9786056467400</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Yaşayan Duvarlar: Evinizi Değiştirecek Dekoratif Boya Uygulamaları</t>
+          <t>Paralaks Oda</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>32.41</v>
+        <v>30.09</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786054793006</t>
+          <t>3990000025806</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Yapı Kataloğu 2013</t>
+          <t>Yapı Dergisi Sayı: 392 / Mimarlık Tasarım Kültür Sanat Temmuz 2014</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>23.15</v>
+        <v>10.89</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789944757652</t>
+          <t>9786058119185</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Yapı Kataloğu 2012</t>
+          <t>Yüksek Mühendis Mektebi’nden İstanbul Teknik Üniversitesi’ne Bir Dönüşümün Öyküsü ve Anılar</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>23.15</v>
+        <v>120</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786058177772</t>
+          <t>9789758599424</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Türk Evi</t>
+          <t>Yaşayan Duvarlar: Evinizi Değiştirecek Dekoratif Boya Uygulamaları</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>250</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789757438687</t>
+          <t>9786054793006</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Trandition of The Turkish House And Safranbolu Houses</t>
+          <t>Yapı Kataloğu 2013</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>64.81</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789757438816</t>
+          <t>9789944757652</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>The Second Ottoman Capital Edirne A Photographic History</t>
+          <t>Yapı Kataloğu 2012</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>50</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789757438793</t>
+          <t>9786058177772</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>The Last Ottoman Capital Istanbul A Photographic History</t>
+          <t>Türk Evi</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>46.3</v>
+        <v>250</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789757438779</t>
+          <t>9789757438687</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>The First Ottoman Capital Bursa A Photographic History</t>
+          <t>Trandition of The Turkish House And Safranbolu Houses</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>46.3</v>
+        <v>64.81</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786058119154</t>
+          <t>9789757438816</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Tenin Gözleri</t>
+          <t>The Second Ottoman Capital Edirne A Photographic History</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789944757454</t>
+          <t>9789757438793</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Tekil Nesneler</t>
+          <t>The Last Ottoman Capital Istanbul A Photographic History</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>22.69</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789944757768</t>
+          <t>9789757438779</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Tasarım Felsefesi : Tasarım Modelleri ve Endüstri Tasarımı</t>
+          <t>The First Ottoman Capital Bursa A Photographic History</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>23.15</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786058136694</t>
+          <t>9786058119154</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Çevre Koruma ve Restorasyon</t>
+          <t>Tenin Gözleri</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>900</v>
+        <v>150</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786058136656</t>
+          <t>9789944757454</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Şantiyede Olay Var!</t>
+          <t>Tekil Nesneler</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>350</v>
+        <v>22.69</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786058177734</t>
+          <t>9789944757768</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Şantiye Yönetimi</t>
+          <t>Tasarım Felsefesi : Tasarım Modelleri ve Endüstri Tasarımı</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>350</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789758599769</t>
+          <t>9786058136694</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Sinan’ın İstanbul’u</t>
+          <t>Tarihi Çevre Koruma ve Restorasyon</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>46.3</v>
+        <v>900</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789757438670</t>
+          <t>9786058136656</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Sinan - The Architect and His Works</t>
+          <t>Şantiyede Olay Var!</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>80</v>
+        <v>350</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789944757775</t>
+          <t>9786058177734</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Semboller Nasıl Okunur?</t>
+          <t>Şantiye Yönetimi</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>55.56</v>
+        <v>350</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789757438755</t>
+          <t>9789758599769</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Selçuklu Kervansarayları, Korunmaları ve Kullanımları Üzerine Bir Öneri</t>
+          <t>Sinan’ın İstanbul’u</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>23.15</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786054793044</t>
+          <t>9789757438670</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Sanat Okulunda Öğrenilecek 101 Şey</t>
+          <t>Sinan - The Architect and His Works</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>23.15</v>
+        <v>80</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789758599622</t>
+          <t>9789944757775</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Safranbolu Houses</t>
+          <t>Semboller Nasıl Okunur?</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>27.78</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789758599615</t>
+          <t>9789757438755</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Safranbolu Evleri</t>
+          <t>Selçuklu Kervansarayları, Korunmaları ve Kullanımları Üzerine Bir Öneri</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>27.78</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789758599332</t>
+          <t>9786054793044</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Safranbolu Evleri</t>
+          <t>Sanat Okulunda Öğrenilecek 101 Şey</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>25.46</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789688599730</t>
+          <t>9789758599622</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Sadullah Paşa ve Yalısı (Ciltli)</t>
+          <t>Safranbolu Houses</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>74.07</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789758599998</t>
+          <t>9789758599615</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Sadullah Paşa ve Yalısı</t>
+          <t>Safranbolu Evleri</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>80</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786058177758</t>
+          <t>9789758599332</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Rölöve</t>
+          <t>Safranbolu Evleri</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>450</v>
+        <v>25.46</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789944757256</t>
+          <t>9789688599730</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>ProSteel 2009 Çelik Yapı Tasarımı Öğrenci Yarışması</t>
+          <t>Sadullah Paşa ve Yalısı (Ciltli)</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>18.52</v>
+        <v>74.07</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786058081154</t>
+          <t>9789758599998</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Projeler Yapılar 5: Müzeler</t>
+          <t>Sadullah Paşa ve Yalısı</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>900</v>
+        <v>80</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786058081178</t>
+          <t>9786058177758</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Projeler Yapılar 2: Ofisler</t>
+          <t>Rölöve</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>900</v>
+        <v>450</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786257008006</t>
+          <t>9789944757256</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Projeler Yapılar 1: Konutlar</t>
+          <t>ProSteel 2009 Çelik Yapı Tasarımı Öğrenci Yarışması</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>900</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786058081123</t>
+          <t>9786058081154</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Projeler Yapılar 6: Peyzaj Tasarımı</t>
+          <t>Projeler Yapılar 5: Müzeler</t>
         </is>
       </c>
       <c r="C125" s="1">
         <v>900</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786257008228</t>
+          <t>9786058081178</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Projeler Yapılar 7: Ulaşım Yapıları</t>
+          <t>Projeler Yapılar 2: Ofisler</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>900</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789944757447</t>
+          <t>9786257008006</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Ottoman Palaces (Ciltli)</t>
+          <t>Projeler Yapılar 1: Konutlar</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>111.11</v>
+        <v>900</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789757438786</t>
+          <t>9786058081123</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’nın Son Başkenti İstanbul Geçmişten Fotoğraflar</t>
+          <t>Projeler Yapılar 6: Peyzaj Tasarımı</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>46.3</v>
+        <v>900</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789757438762</t>
+          <t>9786257008228</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’nın İlk Başkenti Bursa</t>
+          <t>Projeler Yapılar 7: Ulaşım Yapıları</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>46.3</v>
+        <v>900</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789757438809</t>
+          <t>9789944757447</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’nın İkinci Başkenti Edirne Geçmişten Fotoğraflar</t>
+          <t>Ottoman Palaces (Ciltli)</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>46.3</v>
+        <v>111.11</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786054793563</t>
+          <t>9789757438786</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’dan Bugüne Gözümüzden Kaçanlar</t>
+          <t>Osmanlı’nın Son Başkenti İstanbul Geçmişten Fotoğraflar</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>92.59</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789944757553</t>
+          <t>9789757438762</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’da Günlük Yaşam Nesneleri</t>
+          <t>Osmanlı’nın İlk Başkenti Bursa</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>138.89</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789944757430</t>
+          <t>9789757438809</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Sarayları (Ciltli)</t>
+          <t>Osmanlı’nın İkinci Başkenti Edirne Geçmişten Fotoğraflar</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>87.96</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786257008471</t>
+          <t>9786054793563</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Mimarisi</t>
+          <t>Osmanlı’dan Bugüne Gözümüzden Kaçanlar</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>300</v>
+        <v>92.59</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786058136687</t>
+          <t>9789944757553</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Anıt Mimarisinde Klasik Yapı Detayları Classic Construction Details of Ottoman Monumental Architecture</t>
+          <t>Osmanlı’da Günlük Yaşam Nesneleri</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>170</v>
+        <v>138.89</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786058177710</t>
+          <t>9789944757430</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Uygulamalarında Okullarda Öğretilmeyenler</t>
+          <t>Osmanlı Sarayları (Ciltli)</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>250</v>
+        <v>87.96</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786058177703</t>
+          <t>9786257008471</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Mimarlıkta Teknik Resim</t>
+          <t>Osmanlı Mimarisi</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>900</v>
+        <v>300</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789757438168</t>
+          <t>9786058136687</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık ve Yapı Sözlüğü (3 Dilde) İngilizce - Fransızca - Türkçe / Türkçe - Fransızca - İngilizce</t>
+          <t>Osmanlı Anıt Mimarisinde Klasik Yapı Detayları Classic Construction Details of Ottoman Monumental Architecture</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>35.65</v>
+        <v>170</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786257008129</t>
+          <t>9786058177710</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık ve Yapı Sözlüğü / Dictionary of Architecture and Building (İngilizce - Türkçe / Türkçe - İngilizce)</t>
+          <t>İnşaat Uygulamalarında Okullarda Öğretilmeyenler</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>700</v>
+        <v>250</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789758599240</t>
+          <t>9786058177703</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık ve Sanatta Yaratıcı Bir Süreç Çizim</t>
+          <t>Mimarlıkta Teknik Resim</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>55.56</v>
+        <v>900</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789944757515</t>
+          <t>9789757438168</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık ve Resim Sanatında Yaratıcı Süreç</t>
+          <t>Mimarlık ve Yapı Sözlüğü (3 Dilde) İngilizce - Fransızca - Türkçe / Türkçe - Fransızca - İngilizce</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>22.22</v>
+        <v>35.65</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789758599110</t>
+          <t>9786257008129</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık ve Felsefe</t>
+          <t>Mimarlık ve Yapı Sözlüğü / Dictionary of Architecture and Building (İngilizce - Türkçe / Türkçe - İngilizce)</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>25.46</v>
+        <v>700</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786058119130</t>
+          <t>9789758599240</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Okulunda Öğrendiğim 101 Şey</t>
+          <t>Mimarlık ve Sanatta Yaratıcı Bir Süreç Çizim</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>195</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789944757300</t>
+          <t>9789944757515</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Mimarlığımız</t>
+          <t>Mimarlık ve Resim Sanatında Yaratıcı Süreç</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>18.52</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786058136663</t>
+          <t>9789758599110</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Kavramları</t>
+          <t>Mimarlık ve Felsefe</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>250</v>
+        <v>25.46</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786058043404</t>
+          <t>9786058119130</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Düşünmek Düşlemek</t>
+          <t>Mimarlık Okulunda Öğrendiğim 101 Şey</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>250</v>
+        <v>195</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789944757331</t>
+          <t>9789944757300</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>ProSteel 2010 Çelik Yapı Tasarımı Öğrenci Yarışması</t>
+          <t>Mimarlık Mimarlığımız</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>27.78</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786054793266</t>
+          <t>9786058136663</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Sinan's Istanbul</t>
+          <t>Mimarlık Kavramları</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786054793211</t>
+          <t>9786058043404</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu'nda Fotoğrafçılık 1839-1923</t>
+          <t>Mimarlık Düşünmek Düşlemek</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786054793228</t>
+          <t>9789944757331</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Photography In The Ottoman Empire 1839-1923 (Ciltli)</t>
+          <t>ProSteel 2010 Çelik Yapı Tasarımı Öğrenci Yarışması</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>69.44</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786054793020</t>
+          <t>9786054793266</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Çizimlerle Taşıyıcı Sistemler</t>
+          <t>Sinan's Istanbul</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>64.81</v>
+        <v>50</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>3990000033760</t>
+          <t>9786054793211</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 381 / Mimarlık Tasarım Kültür Sanat Ağustos 2013</t>
+          <t>Osmanlı İmparatorluğu'nda Fotoğrafçılık 1839-1923</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>8.91</v>
+        <v>120</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>3990000032599</t>
+          <t>9786054793228</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 382 / Mimarlık Tasarım Kültür Sanat Eylül 2013</t>
+          <t>Photography In The Ottoman Empire 1839-1923 (Ciltli)</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>8.91</v>
+        <v>69.44</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>3990000033759</t>
+          <t>9786054793020</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 368 / Mimarlık Tasarım Kültür Sanat Temmuz 2012</t>
+          <t>Çizimlerle Taşıyıcı Sistemler</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>8.91</v>
+        <v>64.81</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>3990000032597</t>
+          <t>3990000033760</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 373 / Mimarlık Tasarım Kültür Sanat Aralık 2012</t>
+          <t>Yapı Dergisi Sayı: 381 / Mimarlık Tasarım Kültür Sanat Ağustos 2013</t>
         </is>
       </c>
       <c r="C155" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>3990000033757</t>
+          <t>3990000032599</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 364 / Mimarlık Tasarım Kültür Sanat Mart 2012</t>
+          <t>Yapı Dergisi Sayı: 382 / Mimarlık Tasarım Kültür Sanat Eylül 2013</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>3990000032596</t>
+          <t>3990000033759</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 384 / Mimarlık Tasarım Kültür Sanat Kasım 2013</t>
+          <t>Yapı Dergisi Sayı: 368 / Mimarlık Tasarım Kültür Sanat Temmuz 2012</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>3990000033756</t>
+          <t>3990000032597</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 359 / Mimarlık Tasarım Kültür Sanat Ekim 2011</t>
+          <t>Yapı Dergisi Sayı: 373 / Mimarlık Tasarım Kültür Sanat Aralık 2012</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>7.92</v>
+        <v>8.91</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786058136601</t>
+          <t>3990000033757</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Çevre Algısı</t>
+          <t>Yapı Dergisi Sayı: 364 / Mimarlık Tasarım Kültür Sanat Mart 2012</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>450</v>
+        <v>8.91</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786058136649</t>
+          <t>3990000032596</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Anılarda Yalnızlar</t>
+          <t>Yapı Dergisi Sayı: 384 / Mimarlık Tasarım Kültür Sanat Kasım 2013</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>38</v>
+        <v>8.91</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>3990000044778</t>
+          <t>3990000033756</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 432 / Mimarlık Tasarım Kültür Sanat Kasım 2017</t>
+          <t>Yapı Dergisi Sayı: 359 / Mimarlık Tasarım Kültür Sanat Ekim 2011</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>13.86</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786054793679</t>
+          <t>9786058136601</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Mimarlar İçin İrigaray</t>
+          <t>Tarihi Çevre Algısı</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>38</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786054793488</t>
+          <t>9786058136649</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Yapı Kataloğu 2016</t>
+          <t>Anılarda Yalnızlar</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>46.3</v>
+        <v>38</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>3990000031956</t>
+          <t>3990000044778</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 411 / Mimarlık Tasarım Kültür Sanat Şubat 2016</t>
+          <t>Yapı Dergisi Sayı: 432 / Mimarlık Tasarım Kültür Sanat Kasım 2017</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>11.88</v>
+        <v>13.86</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>3990000029195</t>
+          <t>9786054793679</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 407 / Mimarlık Tasarım Kültür Sanat Ekim 2015</t>
+          <t>Mimarlar İçin İrigaray</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>11.88</v>
+        <v>38</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>3990000025440</t>
+          <t>9786054793488</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 398 / Mimarlık Tasarım Kültür Sanat Ocak 2015</t>
+          <t>Yapı Kataloğu 2016</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>11.88</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>3990000027849</t>
+          <t>3990000031956</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 403 / Mimarlık Tasarım Kültür Sanat Haziran 2015</t>
+          <t>Yapı Dergisi Sayı: 411 / Mimarlık Tasarım Kültür Sanat Şubat 2016</t>
         </is>
       </c>
       <c r="C167" s="1">
         <v>11.88</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786054793402</t>
+          <t>3990000029195</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Teknolojisine Giriş</t>
+          <t>Yapı Dergisi Sayı: 407 / Mimarlık Tasarım Kültür Sanat Ekim 2015</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>70</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786054793396</t>
+          <t>3990000025440</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un Kaybolan Ahşap Konutları</t>
+          <t>Yapı Dergisi Sayı: 398 / Mimarlık Tasarım Kültür Sanat Ocak 2015</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>160</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786054793631</t>
+          <t>3990000027849</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Evler Nasıl Okunur?</t>
+          <t>Yapı Dergisi Sayı: 403 / Mimarlık Tasarım Kültür Sanat Haziran 2015</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>55.56</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>3990000043768</t>
+          <t>9786054793402</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 417 / Mimarlık Tasarım Kültür Sanat Ağustos 2016</t>
+          <t>Mimarlık Teknolojisine Giriş</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>11.88</v>
+        <v>70</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>3990000039436</t>
+          <t>9786054793396</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 413 / Mimarlık Tasarım Kültür Sanat Nisan 2016</t>
+          <t>İstanbul’un Kaybolan Ahşap Konutları</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>11.88</v>
+        <v>160</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>3990000027586</t>
+          <t>9786054793631</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 402 / Mimarlık Tasarım Kültür Sanat Mayıs 2015</t>
+          <t>Evler Nasıl Okunur?</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>11.88</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>3990000030852</t>
+          <t>3990000043768</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 426 / Mimarlık Tasarım Kültür Sanat Mayıs 2017</t>
+          <t>Yapı Dergisi Sayı: 417 / Mimarlık Tasarım Kültür Sanat Ağustos 2016</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>13.86</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786257008235</t>
+          <t>3990000039436</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Yatlarda İç Mekan Tasarımı ve Algısı</t>
+          <t>Yapı Dergisi Sayı: 413 / Mimarlık Tasarım Kültür Sanat Nisan 2016</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>170</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>3990000031416</t>
+          <t>3990000027586</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 408 / Mimarlık Tasarım Kültür Sanat Kasım 2015</t>
+          <t>Yapı Dergisi Sayı: 402 / Mimarlık Tasarım Kültür Sanat Mayıs 2015</t>
         </is>
       </c>
       <c r="C176" s="1">
         <v>11.88</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786054793433</t>
+          <t>3990000030852</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Loft</t>
+          <t>Yapı Dergisi Sayı: 426 / Mimarlık Tasarım Kültür Sanat Mayıs 2017</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>70</v>
+        <v>13.86</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786054793440</t>
+          <t>9786257008235</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Yapı Kataloğu 2015</t>
+          <t>Yatlarda İç Mekan Tasarımı ve Algısı</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>37.04</v>
+        <v>170</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786259710259</t>
+          <t>3990000031416</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatta Mimarlık</t>
+          <t>Yapı Dergisi Sayı: 408 / Mimarlık Tasarım Kültür Sanat Kasım 2015</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>700</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786054793549</t>
+          <t>9786054793433</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Mimari Yapılarda Su Yalıtımı</t>
+          <t>Loft</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>27.78</v>
+        <v>70</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786054793495</t>
+          <t>9786054793440</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>İzmler - Modern Sanatı Anlamak (Ciltli)</t>
+          <t>Yapı Kataloğu 2015</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>55.56</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>3990000026753</t>
+          <t>9786259710259</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 400 / Mimarlık Tasarım Kültür Sanat Mart 2015</t>
+          <t>Edebiyatta Mimarlık</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>11.88</v>
+        <v>700</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786054793419</t>
+          <t>9786054793549</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Konuşmaları</t>
+          <t>Mimari Yapılarda Su Yalıtımı</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>23.15</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>3990000025629</t>
+          <t>9786054793495</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 393 / Mimarlık Tasarım Kültür Sanat Ağustos 2014</t>
+          <t>İzmler - Modern Sanatı Anlamak (Ciltli)</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>10.89</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786058081192</t>
+          <t>3990000026753</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Projeler Yapılar 8: Oteller</t>
+          <t>Yapı Dergisi Sayı: 400 / Mimarlık Tasarım Kültür Sanat Mart 2015</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>900</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>3990000065454</t>
+          <t>9786054793419</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 429 / Mimarlık Tasarım Kültür Sanat Ağustos 2017</t>
+          <t>İstanbul Konuşmaları</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>13.86</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>3990000097139</t>
+          <t>3990000025629</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 424 / Mimarlık Tasarım Kültür Sanat Mart 2017</t>
+          <t>Yapı Dergisi Sayı: 393 / Mimarlık Tasarım Kültür Sanat Ağustos 2014</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>13.86</v>
+        <v>10.89</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>3990000089937</t>
+          <t>9786058081192</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 423 / Mimarlık Tasarım Kültür Sanat Şubat 2017</t>
+          <t>Projeler Yapılar 8: Oteller</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>12.96</v>
+        <v>900</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786058136618</t>
+          <t>3990000065454</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Arazi Yönetimi</t>
+          <t>Yapı Dergisi Sayı: 429 / Mimarlık Tasarım Kültür Sanat Ağustos 2017</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>700</v>
+        <v>13.86</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786058043480</t>
+          <t>3990000097139</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Nazım Hikmet’in Mimarlığa Bakışı</t>
+          <t>Yapı Dergisi Sayı: 424 / Mimarlık Tasarım Kültür Sanat Mart 2017</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>120</v>
+        <v>13.86</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>3990000031789</t>
+          <t>3990000089937</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 410 / Mimarlık Tasarım Kültür Sanat Ocak 2016</t>
+          <t>Yapı Dergisi Sayı: 423 / Mimarlık Tasarım Kültür Sanat Şubat 2017</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>11.88</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>3990000032000</t>
+          <t>9786058136618</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 412 / Mimarlık Tasarım Kültür Sanat Mart 2016</t>
+          <t>Arazi Yönetimi</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>11.88</v>
+        <v>700</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786054793358</t>
+          <t>9786058043480</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Modulor (2 Cilt Takım)</t>
+          <t>Nazım Hikmet’in Mimarlığa Bakışı</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>55.56</v>
+        <v>120</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>3990000365949</t>
+          <t>3990000031789</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 419 / Mimarlık Tasarım Kültür Sanat Ekim 2016</t>
+          <t>Yapı Dergisi Sayı: 410 / Mimarlık Tasarım Kültür Sanat Ocak 2016</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>11.11</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786054793518</t>
+          <t>3990000032000</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Atipik Bir Mimarlık Pratiği Olarak DS: Kır Resminden Peyzaja - Belgelemeden Korumaya (Ciltli)</t>
+          <t>Yapı Dergisi Sayı: 412 / Mimarlık Tasarım Kültür Sanat Mart 2016</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>950</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786054793525</t>
+          <t>9786054793358</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Fotoğrafa Modern ve Çağdaş Yaklaşımlar / Modern And Contenporary Approaches To Photography İn Turkey</t>
+          <t>Modulor (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>180</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>3990000028065</t>
+          <t>3990000365949</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 404 / Mimarlık Tasarım Kültür Sanat Temmuz 2015</t>
+          <t>Yapı Dergisi Sayı: 419 / Mimarlık Tasarım Kültür Sanat Ekim 2016</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>11.88</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>3990000027057</t>
+          <t>9786054793518</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 401 / Mimarlık Tasarım Kültür Sanat Nisan 2015</t>
+          <t>Atipik Bir Mimarlık Pratiği Olarak DS: Kır Resminden Peyzaja - Belgelemeden Korumaya (Ciltli)</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>11.88</v>
+        <v>950</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786054793426</t>
+          <t>9786054793525</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Mimarlığın Arzusu</t>
+          <t>Türkiye'de Fotoğrafa Modern ve Çağdaş Yaklaşımlar / Modern And Contenporary Approaches To Photography İn Turkey</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>35</v>
+        <v>180</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786257008105</t>
+          <t>3990000028065</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Bir Açılış Olarak Mekan</t>
+          <t>Yapı Dergisi Sayı: 404 / Mimarlık Tasarım Kültür Sanat Temmuz 2015</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>1300</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>3990000048574</t>
+          <t>3990000027057</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 427 / Mimarlık Tasarım Kültür Sanat Haziran 2017</t>
+          <t>Yapı Dergisi Sayı: 401 / Mimarlık Tasarım Kültür Sanat Nisan 2015</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>13.86</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>3990000031605</t>
+          <t>9786054793426</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 409 / Mimarlık Tasarım Kültür Sanat Aralık 2015</t>
+          <t>Mimarlığın Arzusu</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>11.88</v>
+        <v>35</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>3990000033960</t>
+          <t>9786257008105</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 421 / Mimarlık Tasarım Kültür Sanat Aralık 2016</t>
+          <t>Bir Açılış Olarak Mekan</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>11.88</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>3990000095560</t>
+          <t>3990000048574</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 420 / Mimarlık Tasarım Kültür Sanat Kasım 2016</t>
+          <t>Yapı Dergisi Sayı: 427 / Mimarlık Tasarım Kültür Sanat Haziran 2017</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>11.88</v>
+        <v>13.86</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786054793532</t>
+          <t>3990000031605</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>An Atypical Architectural Practice DS: From Rural Painting to Landscape – From Documentation to Preservation</t>
+          <t>Yapı Dergisi Sayı: 409 / Mimarlık Tasarım Kültür Sanat Aralık 2015</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>1300</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786058177796</t>
+          <t>3990000033960</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’nun Gözyaşları</t>
+          <t>Yapı Dergisi Sayı: 421 / Mimarlık Tasarım Kültür Sanat Aralık 2016</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>60</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9789699999420</t>
+          <t>3990000095560</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Mimarlar İçin 12 Soruda Beton Prefabrikasyon</t>
+          <t>Yapı Dergisi Sayı: 420 / Mimarlık Tasarım Kültür Sanat Kasım 2016</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>23.15</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>3990000017789</t>
+          <t>9786054793532</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 395 / Mimarlık Tasarım Kültür Sanat Ekim 2014</t>
+          <t>An Atypical Architectural Practice DS: From Rural Painting to Landscape – From Documentation to Preservation</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>10.89</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>3990000025805</t>
+          <t>9786058177796</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 391 / Mimarlık Tasarım Kültür Sanat Haziran 2014</t>
+          <t>Anadolu’nun Gözyaşları</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>10.89</v>
+        <v>60</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786257008013</t>
+          <t>9789699999420</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Projeler Yapılar 9: Restoran ve Kafeler</t>
+          <t>Mimarlar İçin 12 Soruda Beton Prefabrikasyon</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>900</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>3990000033781</t>
+          <t>3990000017789</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 418 / Mimarlık Tasarım Kültür Sanat Eylül 2016</t>
+          <t>Yapı Dergisi Sayı: 395 / Mimarlık Tasarım Kültür Sanat Ekim 2014</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>11.88</v>
+        <v>10.89</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786054793280</t>
+          <t>3990000025805</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Öğrencilerle Söyleşiler : Louis I. Kahn</t>
+          <t>Yapı Dergisi Sayı: 391 / Mimarlık Tasarım Kültür Sanat Haziran 2014</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>23.15</v>
+        <v>10.89</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789944757546</t>
+          <t>9786257008013</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Konut Mimarisinden Detaylar Ansiklopedisi</t>
+          <t>Projeler Yapılar 9: Restoran ve Kafeler</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>82.87</v>
+        <v>900</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789944757270</t>
+          <t>3990000033781</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Cep Sözlüğü</t>
+          <t>Yapı Dergisi Sayı: 418 / Mimarlık Tasarım Kültür Sanat Eylül 2016</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>25</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789758599202</t>
+          <t>9786054793280</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Biçim, Mekan ve Düzen</t>
+          <t>Öğrencilerle Söyleşiler : Louis I. Kahn</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>50.93</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9789944757683</t>
+          <t>9789944757546</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Atlası (2 Cilt Takım)</t>
+          <t>Çağdaş Konut Mimarisinden Detaylar Ansiklopedisi</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>55.56</v>
+        <v>82.87</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9789944757782</t>
+          <t>9789944757270</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Mimarlar İçin Heidegger</t>
+          <t>Mimarlık Cep Sözlüğü</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>23.15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789944757737</t>
+          <t>9789758599202</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Mimarlar için Deleuze ve Guattari</t>
+          <t>Mimarlık Biçim, Mekan ve Düzen</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>23.15</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786257008181</t>
+          <t>9789944757683</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Mimarlar Dik Durur!</t>
+          <t>Mimarlık Atlası (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>250</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789944757973</t>
+          <t>9789944757782</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Mimari ve Kentsel Koruma</t>
+          <t>Mimarlar İçin Heidegger</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>32.41</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786058177765</t>
+          <t>9789944757737</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Mimar Sinan</t>
+          <t>Mimarlar için Deleuze ve Guattari</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>80</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9789944757805</t>
+          <t>9786257008181</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Lao Tzu Tao Yolu Öğretisi</t>
+          <t>Mimarlar Dik Durur!</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>22.69</v>
+        <v>250</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786058081116</t>
+          <t>9789944757973</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Projeler Yapılar 4: Kültür Yapıları</t>
+          <t>Mimari ve Kentsel Koruma</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>900</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786058136670</t>
+          <t>9786058177765</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Kültür Sanat Mimarlık</t>
+          <t>Mimar Sinan</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9789758599264</t>
+          <t>9789944757805</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Kapılar 2 Cilt Takım Hafif Bölmeler / Detaylar</t>
+          <t>Lao Tzu Tao Yolu Öğretisi</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>64.81</v>
+        <v>22.69</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9789758599752</t>
+          <t>9786058081116</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>İzmler Sanatı Anlamak</t>
+          <t>Projeler Yapılar 4: Kültür Yapıları</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>60</v>
+        <v>900</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9789758599813</t>
+          <t>9786058136670</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>İzmler  Mimarlığı Anlamak (Ciltli)</t>
+          <t>Kültür Sanat Mimarlık</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>55.56</v>
+        <v>140</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789757438656</t>
+          <t>9789758599264</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Yazıları</t>
+          <t>Kapılar 2 Cilt Takım Hafif Bölmeler / Detaylar</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>37.04</v>
+        <v>64.81</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786058177789</t>
+          <t>9789758599752</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>İnşaata Başlarken</t>
+          <t>İzmler Sanatı Anlamak</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786058177727</t>
+          <t>9789758599813</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Uygulamalarında Yanlışlar Doğrular</t>
+          <t>İzmler  Mimarlığı Anlamak (Ciltli)</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>450</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9789757438748</t>
+          <t>9789757438656</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Terimleri Sözlüğü Almanca - Türkçe / İngilizce - İngilizce / Türkçe - Almanca Bautechnisches Wörterbuch Dictionary For Building Construction</t>
+          <t>İstanbul Yazıları</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>25.46</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9789944757409</t>
+          <t>9786058177789</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>İç Mekan Tasarımı Nedir?</t>
+          <t>İnşaata Başlarken</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>37.04</v>
+        <v>250</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9789758599370</t>
+          <t>9786058177727</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>İç Mekan Tasarımı</t>
+          <t>İnşaat Uygulamalarında Yanlışlar Doğrular</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>55.56</v>
+        <v>450</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789758599691</t>
+          <t>9789757438748</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>İç Mekan Su Bahçeleri Tasarımı Dış Mekanı Evinizin İçine Taşıyacak 20 Gözalıcı Tasarım</t>
+          <t>İnşaat Terimleri Sözlüğü Almanca - Türkçe / İngilizce - İngilizce / Türkçe - Almanca Bautechnisches Wörterbuch Dictionary For Building Construction</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>46.3</v>
+        <v>25.46</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789944757072</t>
+          <t>9789944757409</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Grafik Tasarım Ne İçindir?</t>
+          <t>İç Mekan Tasarımı Nedir?</t>
         </is>
       </c>
       <c r="C235" s="1">
         <v>37.04</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789758599448</t>
+          <t>9789758599370</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Galatasaray’da Düşler / Gerçekler</t>
+          <t>İç Mekan Tasarımı</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>11.57</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789789944750</t>
+          <t>9789758599691</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Fuar Standı ve Sergileme Tasarımları - 2010 / Fair Stands and Exhibition Designs 2010</t>
+          <t>İç Mekan Su Bahçeleri Tasarımı Dış Mekanı Evinizin İçine Taşıyacak 20 Gözalıcı Tasarım</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>37.04</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789758599806</t>
+          <t>9789944757072</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Fuar Stand Tasarımı 2007 / Fair Stand Design 2007</t>
+          <t>Grafik Tasarım Ne İçindir?</t>
         </is>
       </c>
       <c r="C238" s="1">
         <v>37.04</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789758599493</t>
+          <t>9789758599448</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Fuar Stand Tasarımı 2005 - Fair Stand Design</t>
+          <t>Galatasaray’da Düşler / Gerçekler</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>30</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789688599013</t>
+          <t>9789789944750</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Fuar Stand Tasarımı 2005  Fair Stand Design (Ciltli)</t>
+          <t>Fuar Standı ve Sergileme Tasarımları - 2010 / Fair Stands and Exhibition Designs 2010</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>46.3</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789758599196</t>
+          <t>9789758599806</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Fuar Stand Tasarımı Fair Stand Design (Ciltli)</t>
+          <t>Fuar Stand Tasarımı 2007 / Fair Stand Design 2007</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>46.3</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9789757438854</t>
+          <t>9789758599493</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Fountains in Ottoman Istanbul</t>
+          <t>Fuar Stand Tasarımı 2005 - Fair Stand Design</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>39.35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789758599417</t>
+          <t>9789688599013</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Etik-Estetik</t>
+          <t>Fuar Stand Tasarımı 2005  Fair Stand Design (Ciltli)</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>32.41</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9789944757577</t>
+          <t>9789758599196</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Erginoğlu ve Çalışlar  Works -  Selected 1993-2010  (İngilizce)</t>
+          <t>Fuar Stand Tasarımı Fair Stand Design (Ciltli)</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>36.57</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9789944757584</t>
+          <t>9789757438854</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Erginoğlu ve Çalışlar - Seçilmiş İşler 1993-2010</t>
+          <t>Fountains in Ottoman Istanbul</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>36.57</v>
+        <v>39.35</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789944757645</t>
+          <t>9789758599417</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Ekotasarım</t>
+          <t>Etik-Estetik</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>64.35</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786058081147</t>
+          <t>9789944757577</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Projeler Yapılar 3: Eğitim Yapıları</t>
+          <t>Erginoğlu ve Çalışlar  Works -  Selected 1993-2010  (İngilizce)</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>900</v>
+        <v>36.57</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9789944757201</t>
+          <t>9789944757584</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Efes Oteli / Grand Efes</t>
+          <t>Erginoğlu ve Çalışlar - Seçilmiş İşler 1993-2010</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>55.56</v>
+        <v>36.57</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789757438519</t>
+          <t>9789944757645</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Eczacıbaşı Sanat Ansiklopedisi (3 Cilt Takım) (Ciltli)</t>
+          <t>Ekotasarım</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>325.93</v>
+        <v>64.35</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9789758599646</t>
+          <t>9786058081147</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Deprem(de) Şiir</t>
+          <t>Projeler Yapılar 3: Eğitim Yapıları</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>13.89</v>
+        <v>900</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9789758599974</t>
+          <t>9789944757201</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Dalaman Havalimanı Airport</t>
+          <t>Efes Oteli / Grand Efes</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>37.04</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9789944757379</t>
+          <t>9789757438519</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Şantiye Günlüğü</t>
+          <t>Eczacıbaşı Sanat Ansiklopedisi (3 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>27.78</v>
+        <v>325.93</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789758599790</t>
+          <t>9789758599646</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Sanat Kitabı (Ciltli)</t>
+          <t>Deprem(de) Şiir</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>36.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9789758599721</t>
+          <t>9789758599974</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Çizimlerle Bina Yapım Rehberi</t>
+          <t>Dalaman Havalimanı Airport</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>57.87</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9789758599455</t>
+          <t>9789944757379</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Çatılar</t>
+          <t>Çocuklar İçin Şantiye Günlüğü</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>32.41</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789944757751</t>
+          <t>9789758599790</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Peyzaj Mimarisinden Detaylar</t>
+          <t>Çocuklar İçin Sanat Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>74.07</v>
+        <v>36.11</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789944757065</t>
+          <t>9789758599721</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Konut Mimarisinden Detaylar</t>
+          <t>Çizimlerle Bina Yapım Rehberi</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>64.81</v>
+        <v>57.87</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789758599929</t>
+          <t>9789758599455</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Cumhurbaşkanlığı Tarabya Köşkü (Ciltli)</t>
+          <t>Çatılar</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>37.04</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9789944757317</t>
+          <t>9789944757751</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Brunelleschi’nin Kubbesi</t>
+          <t>Çağdaş Peyzaj Mimarisinden Detaylar</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>18.06</v>
+        <v>74.07</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789944757959</t>
+          <t>9789944757065</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Bir Görsel İletişim Platformu Olarak Mekan (Ciltli)</t>
+          <t>Çağdaş Konut Mimarisinden Detaylar</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>32.41</v>
+        <v>64.81</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9789944757966</t>
+          <t>9789758599929</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Bir Görsel İletişim Platformu Olarak Kitap (Ciltli)</t>
+          <t>Cumhurbaşkanlığı Tarabya Köşkü (Ciltli)</t>
         </is>
       </c>
       <c r="C261" s="1">
         <v>37.04</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786058136625</t>
+          <t>9789944757317</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Binalar Nasıl Okunur?</t>
+          <t>Brunelleschi’nin Kubbesi</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>60</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789944757508</t>
+          <t>9789944757959</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Biçimin İşlevi</t>
+          <t>Bir Görsel İletişim Platformu Olarak Mekan (Ciltli)</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>64.81</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789944757171</t>
+          <t>9789944757966</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Bellek Yitiminin Ardından</t>
+          <t>Bir Görsel İletişim Platformu Olarak Kitap (Ciltli)</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>32.41</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789944757140</t>
+          <t>9786058136625</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Bahçenizin Ustası Olun</t>
+          <t>Binalar Nasıl Okunur?</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>45.37</v>
+        <v>60</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789944757423</t>
+          <t>9789944757508</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Archiprix Türkiye 2010 Mimarlık Öğrencileri Bitirme Projeleri Ulusal Yarışması / Architectural Compatiton For Graduation</t>
+          <t>Biçimin İşlevi</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>18.52</v>
+        <v>64.81</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9789758599547</t>
+          <t>9789944757171</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Archiprix Türkiye 2004</t>
+          <t>Bellek Yitiminin Ardından</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>18.52</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786058043497</t>
+          <t>9789944757140</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Ansiklopedik Mimarlık Sözlüğü</t>
+          <t>Bahçenizin Ustası Olun</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>750</v>
+        <v>45.37</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9789944757744</t>
+          <t>9789944757423</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’nun Değirmenleri (Ciltli)</t>
+          <t>Archiprix Türkiye 2010 Mimarlık Öğrencileri Bitirme Projeleri Ulusal Yarışması / Architectural Compatiton For Graduation</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>36.11</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9789944757218</t>
+          <t>9789758599547</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Antik Tiyatroları</t>
+          <t>Archiprix Türkiye 2004</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>29.63</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786257008198</t>
+          <t>9786058043497</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Yapı Malzemeleri</t>
+          <t>Ansiklopedik Mimarlık Sözlüğü</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786257008167</t>
+          <t>9789944757744</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Taşıyıcı Sistemler</t>
+          <t>Anadolu’nun Değirmenleri (Ciltli)</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>300</v>
+        <v>36.11</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9789944757621</t>
+          <t>9789944757218</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Tasarım Yöntemleri</t>
+          <t>Anadolu Antik Tiyatroları</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>20.37</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789944757362</t>
+          <t>9786257008198</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Tasarım Fikirleri</t>
+          <t>Adım Adım Yapı Malzemeleri</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>23.15</v>
+        <v>250</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9789757438892</t>
+          <t>9786257008167</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Adı Halikarnas - Bodrum 20. Yüzyıl Sonunda Siyah Beyaz Fotoğraflarla Bir Kent Belgeseli</t>
+          <t>Adım Adım Taşıyıcı Sistemler</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>20.83</v>
+        <v>300</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9789944757591</t>
+          <t>9789944757621</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı İngilizce-Türkçe İnşaat Mühendisliği Sözlüğü</t>
+          <t>Adım Adım Tasarım Yöntemleri</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>46.3</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789758599158</t>
+          <t>9789944757362</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>7. Ulusal Mimarlık Sergisi ve Ödülleri</t>
+          <t>Adım Adım Tasarım Fikirleri</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>27.78</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789944757164</t>
+          <t>9789757438892</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2006 Mimarlar Odası 10. Ulusal Mimarlık Sergisi ve Ödülleri</t>
+          <t>Adı Halikarnas - Bodrum 20. Yüzyıl Sonunda Siyah Beyaz Fotoğraflarla Bir Kent Belgeseli</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>32.41</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9789753956178</t>
+          <t>9789944757591</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2005 İstanbul UIA İstanbul 2005 Uluslararası Logo Tasarım Yarışması</t>
+          <t>Açıklamalı İngilizce-Türkçe İnşaat Mühendisliği Sözlüğü</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>32.41</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9789758599653</t>
+          <t>9789758599158</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2004 Mimarlar Odası 9. Mimarlık Sergisi ve Ödülleri 9th Turkish Architectural Exhibition and Awards</t>
+          <t>7. Ulusal Mimarlık Sergisi ve Ödülleri</t>
         </is>
       </c>
       <c r="C280" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9789758599363</t>
+          <t>9789944757164</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2002 Mimarlar Odası 8. Ulusal Mimarlık Sergisi Ve Ödülleri</t>
+          <t>2006 Mimarlar Odası 10. Ulusal Mimarlık Sergisi ve Ödülleri</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>27.78</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9789758599141</t>
+          <t>9789753956178</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>1998 6. Ulusal Mimarlık Sergisi ve Ödülleri 6th Turkish Architectural Exhibition And Awards</t>
+          <t>2005 İstanbul UIA İstanbul 2005 Uluslararası Logo Tasarım Yarışması</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>27.78</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786054793235</t>
+          <t>9789758599653</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Ancient Cities of Turkey</t>
+          <t>2004 Mimarlar Odası 9. Mimarlık Sergisi ve Ödülleri 9th Turkish Architectural Exhibition and Awards</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>50</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786058136632</t>
+          <t>9789758599363</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Resimler Nasıl Okunur?</t>
+          <t>2002 Mimarlar Odası 8. Ulusal Mimarlık Sergisi Ve Ödülleri</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>60</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>3990000025529</t>
+          <t>9789758599141</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 397 / Mimarlık Tasarım Kültür Sanat Aralık 2014</t>
+          <t>1998 6. Ulusal Mimarlık Sergisi ve Ödülleri 6th Turkish Architectural Exhibition And Awards</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>10.89</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786257008464</t>
+          <t>9786054793235</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Cennetin Kapıları - Gates of Paradise</t>
+          <t>Ancient Cities of Turkey</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>1250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786054793242</t>
+          <t>9786058136632</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Antik Kentleri</t>
+          <t>Resimler Nasıl Okunur?</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>32.41</v>
+        <v>60</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>3990000032593</t>
+          <t>3990000025529</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 362 / Mimarlık Tasarım Kültür Sanat Ocak 2012</t>
+          <t>Yapı Dergisi Sayı: 397 / Mimarlık Tasarım Kültür Sanat Aralık 2014</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>7.92</v>
+        <v>10.89</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>3990000063124</t>
+          <t>9786257008464</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 377 Mimarlık Tasarım Kültür Sanat Nisan 2013</t>
+          <t>Cennetin Kapıları - Gates of Paradise</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>8.91</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>3990000032592</t>
+          <t>9786054793242</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 380 / Mimarlık Tasarım Kültür Sanat Temmuz 2013</t>
+          <t>Türkiye'nin Antik Kentleri</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>8.91</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>3990000076896</t>
+          <t>3990000032593</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 378 Mimarlık Tasarım Kültür Sanat Mayıs 2013</t>
+          <t>Yapı Dergisi Sayı: 362 / Mimarlık Tasarım Kültür Sanat Ocak 2012</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>8.91</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>3990000032591</t>
+          <t>3990000063124</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 383 / Mimarlık Tasarım Kültür Sanat Ekim 2013</t>
+          <t>Yapı Dergisi Sayı: 377 Mimarlık Tasarım Kültür Sanat Nisan 2013</t>
         </is>
       </c>
       <c r="C292" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>3990000067863</t>
+          <t>3990000032592</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 376 Mimarlık Tasarım Kültür Sanat Mart 2013</t>
+          <t>Yapı Dergisi Sayı: 380 / Mimarlık Tasarım Kültür Sanat Temmuz 2013</t>
         </is>
       </c>
       <c r="C293" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>3990000032590</t>
+          <t>3990000076896</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 372 / Mimarlık Tasarım Kültür Sanat Kasım 2012</t>
+          <t>Yapı Dergisi Sayı: 378 Mimarlık Tasarım Kültür Sanat Mayıs 2013</t>
         </is>
       </c>
       <c r="C294" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>3990000032589</t>
+          <t>3990000032591</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 361 / Mimarlık Tasarım Kültür Sanat Aralık 2011</t>
+          <t>Yapı Dergisi Sayı: 383 / Mimarlık Tasarım Kültür Sanat Ekim 2013</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>7.92</v>
+        <v>8.91</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>3990000032588</t>
+          <t>3990000067863</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 358 / Mimarlık Tasarım Kültür Sanat Eylül 2011</t>
+          <t>Yapı Dergisi Sayı: 376 Mimarlık Tasarım Kültür Sanat Mart 2013</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>7.92</v>
+        <v>8.91</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>3990000033753</t>
+          <t>3990000032590</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 367 / Mimarlık Tasarım Kültür Sanat Haziran 2012</t>
+          <t>Yapı Dergisi Sayı: 372 / Mimarlık Tasarım Kültür Sanat Kasım 2012</t>
         </is>
       </c>
       <c r="C297" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>3990000033752</t>
+          <t>3990000032589</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 375 / Mimarlık Tasarım Kültür Sanat Şubat 2013</t>
+          <t>Yapı Dergisi Sayı: 361 / Mimarlık Tasarım Kültür Sanat Aralık 2011</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>8.91</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>3990000033751</t>
+          <t>3990000032588</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 385 / Mimarlık Tasarım Kültür Sanat Aralık 2013</t>
+          <t>Yapı Dergisi Sayı: 358 / Mimarlık Tasarım Kültür Sanat Eylül 2011</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>8.91</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>3990000032587</t>
+          <t>3990000033753</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 388 / Mimarlık Tasarım Kültür Sanat Mart 2014</t>
+          <t>Yapı Dergisi Sayı: 367 / Mimarlık Tasarım Kültür Sanat Haziran 2012</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>10.89</v>
+        <v>8.91</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>3990000033750</t>
+          <t>3990000033752</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 356 / Mimarlık Tasarım Kültür Sanat Temmuz 2011</t>
+          <t>Yapı Dergisi Sayı: 375 / Mimarlık Tasarım Kültür Sanat Şubat 2013</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>8</v>
+        <v>8.91</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>3990000036897</t>
+          <t>3990000033751</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 370 Mimarlık Tasarım Kültür Sanat Eylül 2012</t>
+          <t>Yapı Dergisi Sayı: 385 / Mimarlık Tasarım Kültür Sanat Aralık 2013</t>
         </is>
       </c>
       <c r="C302" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>3990000033897</t>
+          <t>3990000032587</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 369 Mimarlık Tasarım Kültür Sanat Ağustos 2012</t>
+          <t>Yapı Dergisi Sayı: 388 / Mimarlık Tasarım Kültür Sanat Mart 2014</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>8.91</v>
+        <v>10.89</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>3990000032595</t>
+          <t>3990000033750</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 366 / Mimarlık Tasarım Kültür Sanat Mayıs 2012</t>
+          <t>Yapı Dergisi Sayı: 356 / Mimarlık Tasarım Kültür Sanat Temmuz 2011</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>8.91</v>
+        <v>8</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>3990000032569</t>
+          <t>3990000036897</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 416 / Mimarlık Tasarım Kültür Sanat Temmuz 2016</t>
+          <t>Yapı Dergisi Sayı: 370 Mimarlık Tasarım Kültür Sanat Eylül 2012</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>11.88</v>
+        <v>8.91</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>3990000066467</t>
+          <t>3990000033897</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 374 Mimarlık Tasarım Kültür Sanat Ocak 2013</t>
+          <t>Yapı Dergisi Sayı: 369 Mimarlık Tasarım Kültür Sanat Ağustos 2012</t>
         </is>
       </c>
       <c r="C306" s="1">
         <v>8.91</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>3990000032594</t>
+          <t>3990000032595</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 355 / Mimarlık Tasarım Kültür Sanat Haziran 2011</t>
+          <t>Yapı Dergisi Sayı: 366 / Mimarlık Tasarım Kültür Sanat Mayıs 2012</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>7.92</v>
+        <v>8.91</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>3990000026498</t>
+          <t>3990000032569</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 389 / Mimarlık Tasarım Kültür Sanat Nisan 2014</t>
+          <t>Yapı Dergisi Sayı: 416 / Mimarlık Tasarım Kültür Sanat Temmuz 2016</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>10.89</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786054793303</t>
+          <t>3990000066467</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Yapı Kataloğu 2014</t>
+          <t>Yapı Dergisi Sayı: 374 Mimarlık Tasarım Kültür Sanat Ocak 2013</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>32.41</v>
+        <v>8.91</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786054793174</t>
+          <t>3990000032594</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Ottoman’s Istanbul</t>
+          <t>Yapı Dergisi Sayı: 355 / Mimarlık Tasarım Kültür Sanat Haziran 2011</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>50</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786054793167</t>
+          <t>3990000026498</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’nın İstanbul’u</t>
+          <t>Yapı Dergisi Sayı: 389 / Mimarlık Tasarım Kültür Sanat Nisan 2014</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>32.41</v>
+        <v>10.89</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>3990000018185</t>
+          <t>9786054793303</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 396 / Mimarlık Tasarım Kültür Sanat Kasım 2014</t>
+          <t>Yapı Kataloğu 2014</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>10.89</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>3990000028179</t>
+          <t>9786054793174</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 405 / Mimarlık Tasarım Kültür Sanat Ağustos 2015</t>
+          <t>Ottoman’s Istanbul</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>11.88</v>
+        <v>50</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>3990000026452</t>
+          <t>9786054793167</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 399 / Mimarlık Tasarım Kültür Sanat Şubat 2015</t>
+          <t>Osmanlı’nın İstanbul’u</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>11.88</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>3990000024613</t>
+          <t>3990000018185</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 394 / Mimarlık Tasarım Kültür Sanat Eylül 2014</t>
+          <t>Yapı Dergisi Sayı: 396 / Mimarlık Tasarım Kültür Sanat Kasım 2014</t>
         </is>
       </c>
       <c r="C315" s="1">
         <v>10.89</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786054793297</t>
+          <t>3990000028179</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Öğrencilerle Söyleşiler: Rem Koolhaas</t>
+          <t>Yapı Dergisi Sayı: 405 / Mimarlık Tasarım Kültür Sanat Ağustos 2015</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>23.15</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>3990000028715</t>
+          <t>3990000026452</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 406 / Mimarlık Tasarım Kültür Sanat Eylül 2015</t>
+          <t>Yapı Dergisi Sayı: 399 / Mimarlık Tasarım Kültür Sanat Şubat 2015</t>
         </is>
       </c>
       <c r="C317" s="1">
         <v>11.88</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786054793464</t>
+          <t>3990000024613</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Otopark Tasarımı</t>
+          <t>Yapı Dergisi Sayı: 394 / Mimarlık Tasarım Kültür Sanat Eylül 2014</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>83.33</v>
+        <v>10.89</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9781155952959</t>
+          <t>9786054793297</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Mimarlık Seti (4 Kitap Takım)</t>
+          <t>Öğrencilerle Söyleşiler: Rem Koolhaas</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>180</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786257008389</t>
+          <t>3990000028715</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Tasarım Fikirleri</t>
+          <t>Yapı Dergisi Sayı: 406 / Mimarlık Tasarım Kültür Sanat Eylül 2015</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>250</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786257008341</t>
+          <t>9786054793464</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Kareden Plana Modül ve Mimarlık</t>
+          <t>Otopark Tasarımı</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>140</v>
+        <v>83.33</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786257008068</t>
+          <t>9781155952959</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>İç Mimarlıkta Malzeme ve Detay</t>
+          <t>Adım Adım Mimarlık Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>500</v>
+        <v>180</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786257008150</t>
+          <t>9786257008389</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Mimarlıkta Malzeme ve Detay</t>
+          <t>Adım Adım Tasarım Fikirleri</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9780006985980</t>
+          <t>9786257008341</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Genco Berkin İkili Kitap Seti</t>
+          <t>Kareden Plana Modül ve Mimarlık</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>90</v>
+        <v>140</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786257008280</t>
+          <t>9786257008068</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Nedir? ve Diğer 100 Soru</t>
+          <t>İç Mimarlıkta Malzeme ve Detay</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786257008204</t>
+          <t>9786257008150</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>İstanbul 1600 Yıllık Bir Müzedir</t>
+          <t>Mimarlıkta Malzeme ve Detay</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>390</v>
+        <v>500</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786257008174</t>
+          <t>9780006985980</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Ege’nin İki Yakasından İstanbul Manzaralı Evler (Ciltli)</t>
+          <t>Genco Berkin İkili Kitap Seti</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>550</v>
+        <v>90</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786257008112</t>
+          <t>9786257008280</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Öğrencisi Misin?</t>
+          <t>Mimarlık Nedir? ve Diğer 100 Soru</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786257008020</t>
+          <t>9786257008204</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>İdeal Kent Arayışında Mimari Ütopyalar</t>
+          <t>İstanbul 1600 Yıllık Bir Müzedir</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>450</v>
+        <v>390</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786257008358</t>
+          <t>9786257008174</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Ağacın İzinde</t>
+          <t>Ege’nin İki Yakasından İstanbul Manzaralı Evler (Ciltli)</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786054793204</t>
+          <t>9786257008112</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da Sportif Atıcılık Nişan Taşları</t>
+          <t>Mimarlık Öğrencisi Misin?</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>64.81</v>
+        <v>250</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786257008372</t>
+          <t>9786257008020</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Modulor ve Le Corbusier’nin Kulübesi</t>
+          <t>İdeal Kent Arayışında Mimari Ütopyalar</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>3990000028311</t>
+          <t>9786257008358</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Atlası Cilt 1</t>
+          <t>Ağacın İzinde</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>22.75</v>
+        <v>250</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786257008396</t>
+          <t>9786054793204</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Tasarım Yöntemleri</t>
+          <t>Osmanlı'da Sportif Atıcılık Nişan Taşları</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>350</v>
+        <v>64.81</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786257008273</t>
+          <t>9786257008372</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Geçmişini Yemişler</t>
+          <t>Modulor ve Le Corbusier’nin Kulübesi</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786257008075</t>
+          <t>3990000028311</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Şengül Öymen Gür’e Armağan – Mimari Yansımalar</t>
+          <t>Mimarlık Atlası Cilt 1</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>70</v>
+        <v>22.75</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786257008051</t>
+          <t>9786257008396</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Klasik Müzik Islıkla Çalınmaz</t>
+          <t>Adım Adım Tasarım Yöntemleri</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>700</v>
+        <v>350</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786257008259</t>
+          <t>9786257008273</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Zoru Başarmak: 10 Bin Kişinin Yolculuğu</t>
+          <t>Geleceğin Geçmişini Yemişler</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>700</v>
+        <v>250</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786257008211</t>
+          <t>9786257008075</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Kent ve Planlama - Hüseyin Kaptan’a Armağan</t>
+          <t>Şengül Öymen Gür’e Armağan – Mimari Yansımalar</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>250</v>
+        <v>70</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>3990010029299</t>
+          <t>9786257008051</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Yapı Dergisi Sayı: 431 / Mimarlık Tasarım Kültür Sanat Ekim 2017</t>
+          <t>Klasik Müzik Islıkla Çalınmaz</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>14</v>
+        <v>700</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786257008143</t>
+          <t>9786257008259</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Eskizler</t>
+          <t>Zoru Başarmak: 10 Bin Kişinin Yolculuğu</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786257008082</t>
+          <t>9786257008211</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Analog ve Dijital Mimarlık Fotoğrafı</t>
+          <t>Kent ve Planlama - Hüseyin Kaptan’a Armağan</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786257008037</t>
+          <t>3990010029299</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Adalarının Yaşayan Ahşap Konutları (Ciltli)</t>
+          <t>Yapı Dergisi Sayı: 431 / Mimarlık Tasarım Kültür Sanat Ekim 2017</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>160</v>
+        <v>14</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786058043477</t>
+          <t>9786257008143</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Mimar Sinan Neden Bir Tasarım Dehasıdır?</t>
+          <t>Eskizler</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786058043442</t>
+          <t>9786257008082</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Temel Tasarım</t>
+          <t>Analog ve Dijital Mimarlık Fotoğrafı</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>700</v>
+        <v>90</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786058119147</t>
+          <t>9786257008037</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Yangın Kuleleri ve Çığırtkanları (Ciltli)</t>
+          <t>İstanbul Adalarının Yaşayan Ahşap Konutları (Ciltli)</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786058081161</t>
+          <t>9786058043477</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Okullarında Tasarım Stüdyoları: Farklı Denemeler</t>
+          <t>Mimar Sinan Neden Bir Tasarım Dehasıdır?</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>70</v>
+        <v>250</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786257008297</t>
+          <t>9786058043442</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Dünya Edebiyatında Mimarlık</t>
+          <t>Temel Tasarım</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>220</v>
+        <v>700</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786058043435</t>
+          <t>9786058119147</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Kültür Mirasını Koruma İlke ve Teknikleri</t>
+          <t>İstanbul Yangın Kuleleri ve Çığırtkanları (Ciltli)</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>900</v>
+        <v>150</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786257008310</t>
+          <t>9786058081161</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Şiledeki Ev</t>
+          <t>Mimarlık Okullarında Tasarım Stüdyoları: Farklı Denemeler</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>500</v>
+        <v>70</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9780055498112</t>
+          <t>9786257008297</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’dan Bugüne Türkiye Mimarlığı Seti (4 Kitap Takım)</t>
+          <t>Çağdaş Dünya Edebiyatında Mimarlık</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786058043466</t>
+          <t>9786058043435</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Payitahtı Edirne</t>
+          <t>Kültür Mirasını Koruma İlke ve Teknikleri</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>140</v>
+        <v>900</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786058043459</t>
+          <t>9786257008310</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Anılarla Son 50 Yılın Mimarlık ve Planlama Pratiği</t>
+          <t>Şiledeki Ev</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>45</v>
+        <v>500</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786257008327</t>
+          <t>9780055498112</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Peyzaj Tasarımı – Temel Kavramlar ve Tasarım İlkeleri</t>
+          <t>Osmanlı’dan Bugüne Türkiye Mimarlığı Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>340</v>
+        <v>280</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786257008303</t>
+          <t>9786058043466</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Türk Edebiyatında Mimarlık</t>
+          <t>Osmanlı Payitahtı Edirne</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>390</v>
+        <v>140</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786257008334</t>
+          <t>9786058043459</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Marka Mimarlığın Kökenleri</t>
+          <t>Anılarla Son 50 Yılın Mimarlık ve Planlama Pratiği</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>250</v>
+        <v>45</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786058119192</t>
+          <t>9786257008327</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Okulunda Hayatta Kalma Kılavuzu</t>
+          <t>Peyzaj Tasarımı – Temel Kavramlar ve Tasarım İlkeleri</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>400</v>
+        <v>340</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786058081185</t>
+          <t>9786257008303</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Taşınmaz Mal Değerlemesi</t>
+          <t>Çağdaş Türk Edebiyatında Mimarlık</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>450</v>
+        <v>390</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786058119178</t>
+          <t>9786257008334</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Yemeksepeti.Ofis (Ciltli)</t>
+          <t>Marka Mimarlığın Kökenleri</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786058119123</t>
+          <t>9786058119192</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>İşte Hayat Böyle Bir Şey</t>
+          <t>Mimarlık Okulunda Hayatta Kalma Kılavuzu</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>40</v>
+        <v>400</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786259710242</t>
+          <t>9786058081185</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Sinemada Mimarlık</t>
+          <t>Taşınmaz Mal Değerlemesi</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>700</v>
+        <v>450</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
+          <t>9786058119178</t>
+        </is>
+      </c>
+      <c r="B362" s="1" t="inlineStr">
+        <is>
+          <t>Yemeksepeti.Ofis (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C362" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="363" spans="1:3">
+      <c r="A363" s="1" t="inlineStr">
+        <is>
+          <t>9786058119123</t>
+        </is>
+      </c>
+      <c r="B363" s="1" t="inlineStr">
+        <is>
+          <t>İşte Hayat Böyle Bir Şey</t>
+        </is>
+      </c>
+      <c r="C363" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3">
+      <c r="A364" s="1" t="inlineStr">
+        <is>
+          <t>9786259710242</t>
+        </is>
+      </c>
+      <c r="B364" s="1" t="inlineStr">
+        <is>
+          <t>Sinemada Mimarlık</t>
+        </is>
+      </c>
+      <c r="C364" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3">
+      <c r="A365" s="1" t="inlineStr">
+        <is>
           <t>9786257008938</t>
         </is>
       </c>
-      <c r="B362" s="1" t="inlineStr">
+      <c r="B365" s="1" t="inlineStr">
         <is>
           <t>Tasarımın Peşinde – 1960’lar Avrupası’nda Bir Mimarın Gezileri</t>
         </is>
       </c>
-      <c r="C362" s="1">
+      <c r="C365" s="1">
         <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>