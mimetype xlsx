--- v0 (2026-04-04)
+++ v1 (2026-09-12)
@@ -85,595 +85,610 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4444444444425</t>
+          <t>4444444444964</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 82 - Kış 2026</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 84 Yaz 2026</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4444444444233</t>
+          <t>4444444444425</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 81 - Sonbahar 2025</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 82 - Kış 2026</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4444444443923</t>
+          <t>4444444444233</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 80 - Yaz 2025</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 81 - Sonbahar 2025</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4444444443711</t>
+          <t>4444444443923</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 79 - İlkbahar 2025</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 80 - Yaz 2025</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4444444443363</t>
+          <t>4444444443711</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 78 - Kış 2025</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 79 - İlkbahar 2025</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>220</v>
+        <v>270</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4444444443175</t>
+          <t>4444444443363</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 77 - Sonbahar 2024</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 78 - Kış 2025</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4444444442808</t>
+          <t>4444444443175</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 76 - Yaz 2024</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 77 - Sonbahar 2024</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>205</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4440000004603</t>
+          <t>4444444442808</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 75 - İlkbahar 2024</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 76 - Yaz 2024</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>205</v>
+        <v>235</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4440000004119</t>
+          <t>4440000004603</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 74 - Kış 2024</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 75 - İlkbahar 2024</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>205</v>
+        <v>235</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4440000003836</t>
+          <t>4440000004119</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 73 - Sonbahar 2023</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 74 - Kış 2024</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>185</v>
+        <v>235</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4440000003439</t>
+          <t>4440000003836</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 72 - Yaz 2023</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 73 - Sonbahar 2023</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>185</v>
+        <v>215</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4440000003152</t>
+          <t>4440000003439</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 71 - İlkbahar 2023</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 72 - Yaz 2023</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>185</v>
+        <v>215</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4440000002621</t>
+          <t>4440000003152</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 70 - Kış 2023</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 71 - İlkbahar 2023</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>175</v>
+        <v>215</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4440000002233</t>
+          <t>4440000002621</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 69 Sonbahar 2022</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 70 - Kış 2023</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4440000001723</t>
+          <t>4440000002233</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 68 Yaz 2022</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 69 Sonbahar 2022</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4440000001077</t>
+          <t>4440000001723</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 67 İlkbahar 2022</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 68 Yaz 2022</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4440000001076</t>
+          <t>4440000001077</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 66 Kış 2022</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 67 İlkbahar 2022</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3990000057891</t>
+          <t>4440000001076</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 54 Kış 2019</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 66 Kış 2022</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3990000093164</t>
+          <t>3990000057891</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 64 Yaz 2021</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 54 Kış 2019</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>175</v>
+        <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3990000091264</t>
+          <t>3990000093164</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 65 Sonbahar 2021</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 64 Yaz 2021</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>3990000031740</t>
+          <t>3990000091264</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 62 Kış 2021</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 65 Sonbahar 2021</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>3990000031286</t>
+          <t>3990000031740</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 58 Kış 2020</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 62 Kış 2021</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>3990000057857</t>
+          <t>3990000031286</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 57 Sonbahar 2019</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 58 Kış 2020</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>160</v>
+        <v>185</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>3990000033330</t>
+          <t>3990000057857</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 63 İlkbahar 2021</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 57 Sonbahar 2019</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>175</v>
+        <v>185</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>3990000031282</t>
+          <t>3990000033330</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 59 İlkbahar 2020</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 63 İlkbahar 2021</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>165</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>3990000050425</t>
+          <t>3990000031282</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 61 Sonbahar 2020</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 59 İlkbahar 2020</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>165</v>
+        <v>190</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>3990000022535</t>
+          <t>3990000050425</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 44 Yaz 2016</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 61 Sonbahar 2020</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>135</v>
+        <v>190</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>3990000022534</t>
+          <t>3990000022535</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 45 Sonbahar 2016</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 44 Yaz 2016</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>135</v>
+        <v>155</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>3990000022533</t>
+          <t>3990000022534</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 46 Kış 2017</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 45 Sonbahar 2016</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>135</v>
+        <v>155</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>3990000022532</t>
+          <t>3990000022533</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 47 İlkbahar 2017</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 46 Kış 2017</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>125</v>
+        <v>155</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>3990000022531</t>
+          <t>3990000022532</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 48 Yaz 2017</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 47 İlkbahar 2017</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>45</v>
+        <v>125</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>3990000022537</t>
+          <t>3990000022531</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 49 Sonbahar 2017</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 48 Yaz 2017</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>3990000022536</t>
+          <t>3990000022537</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 42 Kış 2015</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 49 Sonbahar 2017</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>135</v>
+        <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>3990000050474</t>
+          <t>3990000022536</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 60 Yaz 2020</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 42 Kış 2015</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>165</v>
+        <v>155</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>3990000057892</t>
+          <t>3990000050474</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 55 İlkbahar 2019</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 60 Yaz 2020</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>160</v>
+        <v>190</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>3990000057856</t>
+          <t>3990000057892</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 56 Yaz 2019</t>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 55 İlkbahar 2019</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>130</v>
+        <v>160</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
+          <t>3990000057856</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 56 Yaz 2019</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
           <t>4444444444645</t>
         </is>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Yemek ve Kültür Üç Aylık Dergi Sayı: 83 - İlkbahar 2026</t>
         </is>
       </c>
-      <c r="C38" s="1">
+      <c r="C39" s="1">
         <v>290</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>