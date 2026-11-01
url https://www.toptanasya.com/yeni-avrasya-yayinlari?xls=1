--- v1 (2026-06-10)
+++ v2 (2026-11-01)
@@ -154,111 +154,111 @@
         <is>
           <t>4440000003814</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Edebiyat Bilimine Katkılar 1</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9789756669306</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Galata Mevlevihanesi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>195</v>
+        <v>265</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9789756669594</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Işığa Doğru</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>35</v>
+        <v>155</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9789756669519</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Ülkü Yolunda</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>210</v>
+        <v>255</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9789756669600</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Atilla'nın Torunları Sekeller (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9789756669144</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Çeçenistan Dosyası</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>260</v>
+        <v>315</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9789756669489</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Hoca Ahmet Yesevi Külliyesinin Ma'kıli Güzelleri</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9789756669655</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>