--- v0 (2025-11-02)
+++ v1 (2026-04-04)
@@ -85,430 +85,445 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786052825808</t>
+          <t>9786052827871</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil YKS TYT AYT Geometri Soru Kitabı</t>
+          <t>Yeni Nesil Yks Tyt 5 Deneme Sınavı Video Çözümlü</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>276</v>
+        <v>165</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786052825860</t>
+          <t>9786052825808</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil YKS TYT Matematik 10 Deneme Sınavı</t>
+          <t>Yeni Nesil YKS TYT AYT Geometri Soru Kitabı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>93</v>
+        <v>276</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786052826935</t>
+          <t>9786052825860</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil YKS TYT Biyoloji 45 Deneme Sınavı Video Çözümlü</t>
+          <t>Yeni Nesil YKS TYT Matematik 10 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>90</v>
+        <v>93</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258497038</t>
+          <t>9786052826935</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil YKS TYT Paragraf Tematik Soru Bankası</t>
+          <t>Yeni Nesil YKS TYT Biyoloji 45 Deneme Sınavı Video Çözümlü</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>238.5</v>
+        <v>90</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786052826270</t>
+          <t>9786258497038</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil YKS TYT Din Kültürü ve Ahlak Bilgisi Soru Kitabı</t>
+          <t>Yeni Nesil YKS TYT Paragraf Tematik Soru Bankası</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>157.5</v>
+        <v>238.5</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786052826263</t>
+          <t>9786052826270</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil YKS TYT Felsefe Soru Kitabı</t>
+          <t>Yeni Nesil YKS TYT Din Kültürü ve Ahlak Bilgisi Soru Kitabı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>205.5</v>
+        <v>157.5</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786052826218</t>
+          <t>9786052826263</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil YKS TYT Coğrafya Soru Kitabı</t>
+          <t>Yeni Nesil YKS TYT Felsefe Soru Kitabı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>252</v>
+        <v>205.5</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786052826782</t>
+          <t>9786052826218</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil YKS AYT Türk Dili ve Edebiyat Soru Kitabı</t>
+          <t>Yeni Nesil YKS TYT Coğrafya Soru Kitabı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>238.5</v>
+        <v>252</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786052825839</t>
+          <t>9786052826782</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil YKS TYT Fizik Soru Kitabı</t>
+          <t>Yeni Nesil YKS AYT Türk Dili ve Edebiyat Soru Kitabı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>276</v>
+        <v>238.5</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786052825815</t>
+          <t>9786052825839</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil YKS TYT Matematik Soru Kitabı</t>
+          <t>Yeni Nesil YKS TYT Fizik Soru Kitabı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>295.5</v>
+        <v>276</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786052825877</t>
+          <t>9786052825815</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil YKS TYT Biyoloji Soru Kitabı</t>
+          <t>Yeni Nesil YKS TYT Matematik Soru Kitabı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>252</v>
+        <v>295.5</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786052825853</t>
+          <t>9786052825877</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil YKS TYT Tarih Soru Kitabı</t>
+          <t>Yeni Nesil YKS TYT Biyoloji Soru Kitabı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>232.5</v>
+        <v>252</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786052825846</t>
+          <t>9786052825853</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil YKS TYT Türkçe Soru Kitabı</t>
+          <t>Yeni Nesil YKS TYT Tarih Soru Kitabı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>252</v>
+        <v>232.5</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786052826799</t>
+          <t>9786052825846</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil YKS TYT Türkçe 10 Deneme Sınavı Video Çözümlü</t>
+          <t>Yeni Nesil YKS TYT Türkçe Soru Kitabı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>93</v>
+        <v>252</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786052826836</t>
+          <t>9786052826799</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil YKS TYT Sosyal Bilimler 20 Deneme Sınavı Video Çözümlü</t>
+          <t>Yeni Nesil YKS TYT Türkçe 10 Deneme Sınavı Video Çözümlü</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>133.5</v>
+        <v>93</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786052827901</t>
+          <t>9786052826836</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil YKS AYT Tarih Soru Kitabı</t>
+          <t>Yeni Nesil YKS TYT Sosyal Bilimler 20 Deneme Sınavı Video Çözümlü</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>238.5</v>
+        <v>133.5</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786052825822</t>
+          <t>9786052827901</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil YKS AYT Matematik Soru Kitabı</t>
+          <t>Yeni Nesil YKS AYT Tarih Soru Kitabı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>295.5</v>
+        <v>238.5</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258497021</t>
+          <t>9786052825822</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>AYT Coğrafya Soru Kitabı</t>
+          <t>Yeni Nesil YKS AYT Matematik Soru Kitabı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>219</v>
+        <v>295.5</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786052826942</t>
+          <t>9786258497021</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>TYT Fizik 45 Deneme Sınavı</t>
+          <t>AYT Coğrafya Soru Kitabı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>90</v>
+        <v>219</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258497052</t>
+          <t>9786052826942</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>TYT Kimya 45 Deneme Sınavı</t>
+          <t>TYT Fizik 45 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786052826089</t>
+          <t>9786258497052</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>TYT Kimya Soru Kitabı</t>
+          <t>TYT Kimya 45 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>276</v>
+        <v>90</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258497069</t>
+          <t>9786052826089</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>AYT Fizik Soru Kitabı</t>
+          <t>TYT Kimya Soru Kitabı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>189</v>
+        <v>276</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258497083</t>
+          <t>9786258497069</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>AYT Biyoloji 25 Deneme Sınavı</t>
+          <t>AYT Fizik Soru Kitabı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>97.5</v>
+        <v>189</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786052826911</t>
+          <t>9786258497083</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil YKS AYT Biyoloji Soru Kitabı</t>
+          <t>AYT Biyoloji 25 Deneme Sınavı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>219</v>
+        <v>97.5</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258497007</t>
+          <t>9786052826911</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil 11. Sınıf Matematik Soru Bankası</t>
+          <t>Yeni Nesil YKS AYT Biyoloji Soru Kitabı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>276</v>
+        <v>219</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
+          <t>9786258497007</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Nesil 11. Sınıf Matematik Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
           <t>9786258497014</t>
         </is>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Yeni Nesil 11. Sınıf Fizik Soru Bankası</t>
         </is>
       </c>
-      <c r="C27" s="1">
+      <c r="C28" s="1">
         <v>238.5</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>