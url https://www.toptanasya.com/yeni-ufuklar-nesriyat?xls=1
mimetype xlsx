--- v2 (2026-09-12)
+++ v3 (2026-11-01)
@@ -94,96 +94,96 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786054474394</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Melekler ve Peygamberlere İman</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>165</v>
+        <v>475</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786054474370</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Kur'an'a Göre Fetvalar-İman</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>99</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>4440000001252</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Kadiri Yolu Saliklerin Zikir Makamları ve Zakirlere Hediye</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>39</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786054474226</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Beşinci Halife Hz. Hasan (r.a)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>39</v>
+        <v>475</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>4440000001054</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Die Ziele Des Korans</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>4440000001053</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
@@ -244,141 +244,141 @@
         <is>
           <t>9786056155000</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Dua Mecmuası</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9789759843328</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Kur'an'da Peygamberler Tarihi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>190</v>
+        <v>475</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786054474219</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>İniş Sırasına Göre Kur'an-ı Kerim'in Yüce Meali</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>99</v>
+        <v>390</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786054474103</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>İnsan ve İnsanüstü</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>136</v>
+        <v>375</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786054474073</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>İslam Ahlakı</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>365</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9789759843397</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Yeni İslam İlmihali (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>240</v>
+        <v>650</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9789759843359</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Ömer Hüdayi Baba Divanı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>65</v>
+        <v>99</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786054474035</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Namazda Okunan Surelerin Tefsiri</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>120</v>
+        <v>295</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>3990000003399</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Kur’an-ı Kerim Tefsiri 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>39.6</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>3990000012553</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
@@ -394,66 +394,66 @@
         <is>
           <t>9789759843342</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Kur’an’da Allah ve İnsan</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9789759843380</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Kur’an’da Allah - İnsan</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>185</v>
+        <v>475</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9789759897291</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Kur’an’a Göre Hz. Muhammed’in (S.a.v) Hayatı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>265</v>
+        <v>650</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>3990000012779</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Kur’an’a Göre Evlenme ve Boşanma</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>24.5</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786054474196</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
@@ -469,216 +469,216 @@
         <is>
           <t>3990000012764</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Kur’an Nizamı</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9789759843335</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Kur’an Işığında Soru ve Cevaplarla İslam Cilt:4</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>195</v>
+        <v>475</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9789756668184</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Kur’an Işığında Soru ve Cevaplarla İslam Cilt: 6</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>195</v>
+        <v>475</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9789786668185</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Kur’an Işığında Soru ve Cevaplarla İslam Cilt: 5</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>68.5</v>
+        <v>475</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9789759897277</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Kur’an Işığında Soru ve Cevaplarla İslam Cilt: 3</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>265</v>
+        <v>475</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9789759897260</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Kur’an Işığında Soru ve Cevaplarla İslam Cilt: 2</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>195</v>
+        <v>475</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9789759897253</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Kur’an Işığında Soru ve Cevaplarla İslam Cilt: 1</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>68.5</v>
+        <v>475</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>3990000005870</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>İslam’da ve Eski Ortadoğuda Cin ve Ruh İnançları</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>36</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>3990000009171</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>İslamda Öğretmen ve Öğrenci Münasebetlerine Dair Geniş Risale</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>35</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786054474189</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>İslam'da Kadın Hakları</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>46</v>
+        <v>125</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9789759843311</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>İslam’da Güncel Tartışmalar</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>170</v>
+        <v>395</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>3990000012763</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>İslam’a İtirazlar ve Kur’an-ı Kerim’den Cevaplar</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>83.5</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9789759897284</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>İslam Tasavvufu (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>116</v>
+        <v>650</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>3990000012765</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>İmamiyye Şiasının Tefsir Anlayışı</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>3990000007851</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
@@ -709,81 +709,81 @@
         <is>
           <t>9789756668177</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Hak Yolcularının Seyir Defteri</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>375</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>3001826100099</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Güzel Ahlak’a Dair Allah’ın Buyrukları</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>6</v>
+        <v>55</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9789759843304</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Görünmez Alemin İzleri</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>240</v>
+        <v>655</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9789756668160</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Gönül Nurları</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>160</v>
+        <v>435</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>3990000007849</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Gerçek Din Bu 2</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>45.5</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>3990000007848</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
@@ -829,51 +829,51 @@
         <is>
           <t>3990000012781</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Din ve Vicdan Özgürlüğü</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>10.5</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>3990000009169</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Die Geistige Einheirt Der Offenbarungsreligionen: İlahi Dinlerin Ruh Birliği</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>7.5</v>
+        <v>45</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9789759843373</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Bir Ömür Böyle Geçti 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>3990000003400</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
@@ -889,96 +889,96 @@
         <is>
           <t>3990000012777</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Kur’an’da Nesh Meselesi</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>24.5</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9897597154060</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Müslümanın Cep Kitabı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>45</v>
+        <v>99</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>2880000009436</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Muslim Werden - Müslüman Olmak</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>35</v>
+        <v>99</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>2880000003489</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Minberden Öğütler Hutbeler</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>150</v>
+        <v>395</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9789756668153</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Mecazdan Hakikate İlahi Aşk</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>295</v>
+        <v>595</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>3990000012761</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Makaleler</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>3990000006378</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
@@ -1009,136 +1009,136 @@
         <is>
           <t>9786054474127</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Hz. Osman</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786054474165</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Hz. Ali</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>99</v>
+        <v>450</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786054474158</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Hz. Ömer 2. Cilt</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>165</v>
+        <v>275</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786054474141</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Hz. Ömer</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>165</v>
+        <v>275</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786054474110</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Hz. Ebubekir</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>165</v>
+        <v>275</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786054474363</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Yürek Fısıltıları</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786054474202</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>İrfan Sofraları</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>85</v>
+        <v>225</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786054474332</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Zühdden Tasavvufa (3 Cilt Takım)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>495</v>
+        <v>1650</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>