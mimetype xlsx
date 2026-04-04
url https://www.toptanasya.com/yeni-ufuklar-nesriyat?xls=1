--- v0 (2026-02-14)
+++ v1 (2026-04-04)
@@ -169,51 +169,51 @@
         <is>
           <t>4440000001054</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Die Ziele Des Korans</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>4440000001053</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Hac Rehberi Resimli ve Tatbikatlı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>35</v>
+        <v>165</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>4440000001052</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>İslam Ceza Hukukunda Ta'zir Suçları ve Cezaları</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>4440000001051</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>