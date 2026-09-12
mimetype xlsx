--- v1 (2026-04-04)
+++ v2 (2026-09-12)
@@ -439,51 +439,51 @@
         <is>
           <t>3990000012779</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Kur’an’a Göre Evlenme ve Boşanma</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>24.5</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786054474196</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Kur’an Prensipleri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>83.5</v>
+        <v>475</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>3990000012764</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Kur’an Nizamı</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9789759843335</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
@@ -694,51 +694,51 @@
         <is>
           <t>3990000009168</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Haram Olan Eylemler</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>62.5</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9789756668177</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Hak Yolcularının Seyir Defteri</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>140</v>
+        <v>375</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>3001826100099</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Güzel Ahlak’a Dair Allah’ın Buyrukları</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9789759843304</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>