--- v0 (2026-04-04)
+++ v1 (2026-06-10)
@@ -85,265 +85,400 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259313474</t>
+          <t>9786259336534</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Karla Kaplı Şahit</t>
+          <t>The Makka</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>334</v>
+        <v>259</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259313450</t>
+          <t>9786259227917</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Marka Zihinlere Nasıl Yerleşir</t>
+          <t>Şiir Birikti</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>217</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259313467</t>
+          <t>9786259336541</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Çatlaktaki Işık</t>
+          <t>Gönülzar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>295</v>
+        <v>321</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259313405</t>
+          <t>9786259336558</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Aras'ın Gölgesinde</t>
+          <t>Vuslat-ı Vuskat</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>408</v>
+        <v>450</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259257990</t>
+          <t>9786259227900</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Adı Saklı Kalbimde Şiirlerin</t>
+          <t>Askıda Sözler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>295</v>
+        <v>745</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259313412</t>
+          <t>9786259336596</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Oyun ile Büyüyen Zihinler</t>
+          <t>Melo'nun İkinci Şansı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>362</v>
+        <v>285</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259313443</t>
+          <t>9786259336572</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Burçlar İçin Nefesler</t>
+          <t>Sessiz Kırılganlıklar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>479</v>
+        <v>606</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259313436</t>
+          <t>9786259336589</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Empati Kuyusu</t>
+          <t>Saninler ''Görünmeyen Medeniyet''</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>586</v>
+        <v>418</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259336503</t>
+          <t>9786259336565</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Alkanis'in Rüyası</t>
+          <t>Hatıralar Peşinde</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>385</v>
+        <v>327</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259336510</t>
+          <t>9786259313474</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Nebiyan'ın Fısıltıları</t>
+          <t>Karla Kaplı Şahit</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>269</v>
+        <v>334</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259336527</t>
+          <t>9786259313450</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Adını Sen Koy</t>
+          <t>Marka Zihinlere Nasıl Yerleşir</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>262</v>
+        <v>217</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259257983</t>
+          <t>9786259313467</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Rahmetin Sırları</t>
+          <t>Çatlaktaki Işık</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>275</v>
+        <v>295</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259313481</t>
+          <t>9786259313405</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Roman Değil Hikaye Değil Sadece Biraz Sohbet</t>
+          <t>Aras'ın Gölgesinde</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>243</v>
+        <v>408</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259313498</t>
+          <t>9786259257990</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Defne Yaprakları</t>
+          <t>Adı Saklı Kalbimde Şiirlerin</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>204</v>
+        <v>295</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
+          <t>9786259313412</t>
+        </is>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Oyun ile Büyüyen Zihinler</t>
+        </is>
+      </c>
+      <c r="C16" s="1">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>9786259313443</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Burçlar İçin Nefesler</t>
+        </is>
+      </c>
+      <c r="C17" s="1">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>9786259313436</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Empati Kuyusu</t>
+        </is>
+      </c>
+      <c r="C18" s="1">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>9786259336503</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Alkanis'in Rüyası</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>9786259336510</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Nebiyan'ın Fısıltıları</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9786259336527</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Adını Sen Koy</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9786259257983</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Rahmetin Sırları</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9786259313481</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Roman Değil Hikaye Değil Sadece Biraz Sohbet</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786259313498</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Defne Yaprakları</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
           <t>9786259313429</t>
         </is>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Uyum Locası</t>
         </is>
       </c>
-      <c r="C16" s="1">
+      <c r="C25" s="1">
         <v>570</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>