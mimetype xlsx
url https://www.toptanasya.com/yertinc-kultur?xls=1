--- v1 (2026-06-10)
+++ v2 (2026-09-12)
@@ -85,400 +85,490 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259336534</t>
+          <t>9786259227955</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>The Makka</t>
+          <t>Haksızlığa İsyan</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>259</v>
+        <v>349</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259227917</t>
+          <t>9786259227979</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Şiir Birikti</t>
+          <t>Sustuklarımızdan Kalan</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>217</v>
+        <v>319</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259336541</t>
+          <t>9786259227962</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Gönülzar</t>
+          <t>Yaralı Akıl Günlükleri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>321</v>
+        <v>399</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259336558</t>
+          <t>9786259227948</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Vuslat-ı Vuskat</t>
+          <t>Pergamon'dan (Bergama) Artvin'e</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>450</v>
+        <v>480</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259227900</t>
+          <t>9786259227924</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Askıda Sözler</t>
+          <t>Pamuk</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>745</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259336596</t>
+          <t>9786259227931</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Melo'nun İkinci Şansı</t>
+          <t>Hayal-Et</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>285</v>
+        <v>364</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259336572</t>
+          <t>9786259336534</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Kırılganlıklar</t>
+          <t>The Makka</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>606</v>
+        <v>259</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259336589</t>
+          <t>9786259227917</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Saninler ''Görünmeyen Medeniyet''</t>
+          <t>Şiir Birikti</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>418</v>
+        <v>217</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259336565</t>
+          <t>9786259336541</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Hatıralar Peşinde</t>
+          <t>Gönülzar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>327</v>
+        <v>321</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259313474</t>
+          <t>9786259336558</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Karla Kaplı Şahit</t>
+          <t>Vuslat-ı Vuskat</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>334</v>
+        <v>450</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259313450</t>
+          <t>9786259227900</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Marka Zihinlere Nasıl Yerleşir</t>
+          <t>Askıda Sözler</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>217</v>
+        <v>745</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259313467</t>
+          <t>9786259336596</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Çatlaktaki Işık</t>
+          <t>Melo'nun İkinci Şansı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>295</v>
+        <v>285</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259313405</t>
+          <t>9786259336572</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Aras'ın Gölgesinde</t>
+          <t>Sessiz Kırılganlıklar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>408</v>
+        <v>606</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259257990</t>
+          <t>9786259336589</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Adı Saklı Kalbimde Şiirlerin</t>
+          <t>Saninler ''Görünmeyen Medeniyet''</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>295</v>
+        <v>418</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259313412</t>
+          <t>9786259336565</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Oyun ile Büyüyen Zihinler</t>
+          <t>Hatıralar Peşinde</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>362</v>
+        <v>327</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259313443</t>
+          <t>9786259313474</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Burçlar İçin Nefesler</t>
+          <t>Karla Kaplı Şahit</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>479</v>
+        <v>334</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259313436</t>
+          <t>9786259313450</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Empati Kuyusu</t>
+          <t>Marka Zihinlere Nasıl Yerleşir</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>586</v>
+        <v>217</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259336503</t>
+          <t>9786259313467</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Alkanis'in Rüyası</t>
+          <t>Çatlaktaki Işık</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>385</v>
+        <v>295</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259336510</t>
+          <t>9786259313405</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Nebiyan'ın Fısıltıları</t>
+          <t>Aras'ın Gölgesinde</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>269</v>
+        <v>408</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259336527</t>
+          <t>9786259257990</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Adını Sen Koy</t>
+          <t>Adı Saklı Kalbimde Şiirlerin</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>262</v>
+        <v>295</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259257983</t>
+          <t>9786259313412</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Rahmetin Sırları</t>
+          <t>Oyun ile Büyüyen Zihinler</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>275</v>
+        <v>362</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259313481</t>
+          <t>9786259313443</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Roman Değil Hikaye Değil Sadece Biraz Sohbet</t>
+          <t>Burçlar İçin Nefesler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>243</v>
+        <v>479</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259313498</t>
+          <t>9786259313436</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Defne Yaprakları</t>
+          <t>Empati Kuyusu</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>204</v>
+        <v>586</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
+          <t>9786259336503</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Alkanis'in Rüyası</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786259336510</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Nebiyan'ın Fısıltıları</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786259336527</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Adını Sen Koy</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786259257983</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Rahmetin Sırları</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786259313481</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Roman Değil Hikaye Değil Sadece Biraz Sohbet</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786259313498</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Defne Yaprakları</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
           <t>9786259313429</t>
         </is>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Uyum Locası</t>
         </is>
       </c>
-      <c r="C25" s="1">
+      <c r="C31" s="1">
         <v>570</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>