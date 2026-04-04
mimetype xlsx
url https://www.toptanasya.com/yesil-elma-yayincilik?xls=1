--- v0 (2025-11-02)
+++ v1 (2026-04-04)
@@ -85,430 +85,670 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786054226313</t>
+          <t>9789758848874</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Yolu</t>
+          <t>Yüz Güzelliği</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>124</v>
+        <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786054226306</t>
+          <t>9789758848980</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Feveran</t>
+          <t>Yeni Başlayanlar İçin Satranç Kaynak Kitabı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786054226290</t>
+          <t>9789758848034</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kundura</t>
+          <t>Tüm Dinlere Uygun Yüzyılın A’dan Z’ye Rüya Yorumları</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>60</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786054226283</t>
+          <t>9789758848904</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Aşkın ve Doğanın Şairi Sappho</t>
+          <t>Tatyana ve Yüz Dolarlık Aşk - Aşk Denemeler'i</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>180</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786054226252</t>
+          <t>9789758848911</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Rakıya Ekmek Doğrayan Adam</t>
+          <t>Peygamberlerin Mucizeleri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>180</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786054226276</t>
+          <t>9789758848997</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel İyinin Düşmanıdır Aforizmalar</t>
+          <t>Kutsal Fahişe Diana</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>70</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786054226269</t>
+          <t>9789758848973</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kadına ve Aşka Övgü - Bilitis</t>
+          <t>Karışık Duygular</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>108</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786054226245</t>
+          <t>9786054226146</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Daphnis İle Chloe - Pastoral Aşk Hikayesi</t>
+          <t>İnançlar Mezarlığı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786054226238</t>
+          <t>9789758848867</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Paris'in Kızları</t>
+          <t>Güzelliğin Doğal Sırrı ve Etkili Vücut Bakımı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>88</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786054226214</t>
+          <t>9789758848881</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Papaz ve Metresi</t>
+          <t>Güzelliğin Doğal Sırrı ve Etkili Saç Bakımı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>96</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786054226221</t>
+          <t>9786054226016</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Rahibe</t>
+          <t>Gerçek</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>120</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786054226122</t>
+          <t>9789758848089</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kapımın Önünde Sıraya Giren Kızlar!</t>
+          <t>Futbol Tarihi ve Sporda İlkler</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786054226030</t>
+          <t>9789758848959</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Şekillendiren Suikastler</t>
+          <t>Futbol Tarihi 1923 - 1950 Kdz. Ereğli</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>184</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789758848935</t>
+          <t>9786054226054</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Sağlıklı ve Mutlu Bir Yaşam İçin 1001 Cinsel Pozisyon</t>
+          <t>Dünyaya Yön Veren Müslüman Bilim Adamları</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>600</v>
+        <v>360</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789758848072</t>
+          <t>9789758848898</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’dan Türkiye’ye İlkler</t>
+          <t>Doğru Beslenme ve Sağlıklı Zayıflama Diyet</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>180</v>
+        <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789758848928</t>
+          <t>9786054226009</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Masonik Cinayetler</t>
+          <t>Bilim, Teknoloji ve Sanat’ta Dünyayı Değiştiren Buluşlar 1</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>186</v>
+        <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786054226061</t>
+          <t>9786054226313</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Küçük Asker</t>
+          <t>Aşkın Yolu</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>140</v>
+        <v>124</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786054226078</t>
+          <t>9786054226306</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kır Atlı</t>
+          <t>Feveran</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>186</v>
+        <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054226085</t>
+          <t>9786054226290</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Gizli Hayatım</t>
+          <t>Kundura</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>220</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786054226115</t>
+          <t>9786054226283</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Fırtınadan Önce</t>
+          <t>Aşkın ve Doğanın Şairi Sappho</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789758848041</t>
+          <t>9786054226252</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Fallar, Büyüler ve En İyi Eş Seçme Yöntemi</t>
+          <t>Rakıya Ekmek Doğrayan Adam</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>186</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789758848065</t>
+          <t>9786054226276</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Cinsel Teknik Performans ve Karşılıklı Uyum</t>
+          <t>Mükemmel İyinin Düşmanıdır Aforizmalar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786054226207</t>
+          <t>9786054226269</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Zevk Anıları</t>
+          <t>Kadına ve Aşka Övgü - Bilitis</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>226</v>
+        <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786054226177</t>
+          <t>9786054226245</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının 24 Saati</t>
+          <t>Daphnis İle Chloe - Pastoral Aşk Hikayesi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789758848027</t>
+          <t>9786054226238</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Ten</t>
+          <t>Paris'in Kızları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>220</v>
+        <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
+          <t>9786054226214</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Papaz ve Metresi</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786054226221</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Rahibe</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786054226122</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Kapımın Önünde Sıraya Giren Kızlar!</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786054226030</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Tarihi Şekillendiren Suikastler</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9789758848935</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Sağlıklı ve Mutlu Bir Yaşam İçin 1001 Cinsel Pozisyon</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9789758848072</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı’dan Türkiye’ye İlkler</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9789758848928</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Masonik Cinayetler</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786054226061</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Asker</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786054226078</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Kır Atlı</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786054226085</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Gizli Hayatım</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786054226115</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Fırtınadan Önce</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9789758848041</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Fallar, Büyüler ve En İyi Eş Seçme Yöntemi</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9789758848065</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Cinsel Teknik Performans ve Karşılıklı Uyum</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786054226207</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Bir Kadının Zevk Anıları</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786054226177</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Bir Kadının 24 Saati</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9789758848027</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Aşk ve Ten</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
           <t>9789754226023</t>
         </is>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>1-2-3 Hamlede Matlar Kitabı</t>
         </is>
       </c>
-      <c r="C27" s="1">
+      <c r="C43" s="1">
         <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>