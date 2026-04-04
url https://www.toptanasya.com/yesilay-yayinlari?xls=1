--- v0 (2026-02-14)
+++ v1 (2026-04-04)
@@ -85,850 +85,865 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259351100</t>
+          <t>9786259351131</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Varoluşçu Yaklaşımlar ve Bağımlılık</t>
+          <t>Bağımsızlık Mektupları</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>289</v>
+        <v>199</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259648897</t>
+          <t>9786259351100</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sakın Kıpırdama – Ya da Kıpırdasan mı Biraz?</t>
+          <t>Varoluşçu Yaklaşımlar ve Bağımlılık</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>359</v>
+        <v>289</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259648880</t>
+          <t>9786259648897</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Hıhı Güzelmiş</t>
+          <t>Sakın Kıpırdama – Ya da Kıpırdasan mı Biraz?</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>359</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057251275</t>
+          <t>9786259648880</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kamu Politikası Olarak Bağımlılıkla Mücadele</t>
+          <t>Hıhı Güzelmiş</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>189</v>
+        <v>359</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057366528</t>
+          <t>9786057251275</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yeşilay Danışmanlık Merkezi Araştırmaları - 2</t>
+          <t>Kamu Politikası Olarak Bağımlılıkla Mücadele</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>419</v>
+        <v>189</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259764450</t>
+          <t>9786057366528</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Dijital Ebeveynlik</t>
+          <t>Yeşilay Danışmanlık Merkezi Araştırmaları - 2</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>259</v>
+        <v>419</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789759578923</t>
+          <t>9786259764450</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Tombalak Nerede?</t>
+          <t>Dijital Ebeveynlik</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>95</v>
+        <v>259</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789759578930</t>
+          <t>9789759578923</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Tırmık Pis Kokular Alıyor</t>
+          <t>Tombalak Nerede?</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789759578954</t>
+          <t>9789759578930</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Su Dolu Hazine</t>
+          <t>Tırmık Pis Kokular Alıyor</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789759578961</t>
+          <t>9789759578954</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kömür Bize Ne Anlatıyor?</t>
+          <t>Su Dolu Hazine</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789759578978</t>
+          <t>9789759578961</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İşin mi Var Dişin mi Var ?</t>
+          <t>Kömür Bize Ne Anlatıyor?</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789759578985</t>
+          <t>9789759578978</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Güneşi Kapatan Duman</t>
+          <t>İşin mi Var Dişin mi Var ?</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789759578992</t>
+          <t>9789759578985</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Eyvah! Arkadaşım Bir Tablet</t>
+          <t>Güneşi Kapatan Duman</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057251213</t>
+          <t>9789759578992</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ejderhadan Kaçış</t>
+          <t>Eyvah! Arkadaşım Bir Tablet</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057251220</t>
+          <t>9786057251213</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Doğum Günüm Unutuldu Mu?</t>
+          <t>Ejderhadan Kaçış</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789759578947</t>
+          <t>9786057251220</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ters Giden Gün</t>
+          <t>Doğum Günüm Unutuldu Mu?</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057400550</t>
+          <t>9789759578947</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kumar Bağımlılığı</t>
+          <t>Ters Giden Gün</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>229</v>
+        <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057400543</t>
+          <t>9786057400550</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Alkol Bağımlılığı</t>
+          <t>Kumar Bağımlılığı</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>229</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057400598</t>
+          <t>9786057400543</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Tütün Bağımlılığı</t>
+          <t>Alkol Bağımlılığı</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>229</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057400581</t>
+          <t>9786057400598</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Teknoloji Bağımlılığı</t>
+          <t>Tütün Bağımlılığı</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>229</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057400574</t>
+          <t>9786057400581</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sağlıklı Yaşam</t>
+          <t>Teknoloji Bağımlılığı</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>229</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057400567</t>
+          <t>9786057400574</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Madde Bağımlılığı</t>
+          <t>Sağlıklı Yaşam</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>229</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057400536</t>
+          <t>9786057400567</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Renklerini Yeniden Kazananlar</t>
+          <t>Madde Bağımlılığı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>189</v>
+        <v>229</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786059090667</t>
+          <t>9786057400536</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Genç Yetişkinlikten Ebeveynliğe Ruh ve Beden Sağlığı</t>
+          <t>Renklerini Yeniden Kazananlar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>139</v>
+        <v>189</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059090186</t>
+          <t>9786059090667</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yeşilcan'la Sokak Oyunları</t>
+          <t>Genç Yetişkinlikten Ebeveynliğe Ruh ve Beden Sağlığı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>12.5</v>
+        <v>139</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059090179</t>
+          <t>9786059090186</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yeşilcan'la Sağlıklı Yaşam</t>
+          <t>Yeşilcan'la Sokak Oyunları</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>12.5</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059090162</t>
+          <t>9786059090179</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yeşilcan'la Teknoloji</t>
+          <t>Yeşilcan'la Sağlıklı Yaşam</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>12.5</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789759376925</t>
+          <t>9786059090162</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Apaçi Gençlik</t>
+          <t>Yeşilcan'la Teknoloji</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>189</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059090476</t>
+          <t>9789759376925</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>101 Soruda Bağımlılık</t>
+          <t>Apaçi Gençlik</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>129</v>
+        <v>189</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786059090728</t>
+          <t>9786059090476</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yeşilay Danışmanlık Merkezi Araştırmaları Kitabı 1 - 2017 2019</t>
+          <t>101 Soruda Bağımlılık</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>189</v>
+        <v>129</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059090148</t>
+          <t>9786059090728</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İnternetin Bilinçli Kullanımı ve Teknoloji Bağımlılığı Çalıştayı Raporu</t>
+          <t>Yeşilay Danışmanlık Merkezi Araştırmaları Kitabı 1 - 2017 2019</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>129</v>
+        <v>189</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786059090674</t>
+          <t>9786059090148</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Bağımlılıkta Sosyal Hizmet Uygulamaları</t>
+          <t>İnternetin Bilinçli Kullanımı ve Teknoloji Bağımlılığı Çalıştayı Raporu</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>189</v>
+        <v>129</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059090438</t>
+          <t>9786059090674</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Dijital Ebeveynlik</t>
+          <t>Bağımlılıkta Sosyal Hizmet Uygulamaları</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>39</v>
+        <v>189</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059090643</t>
+          <t>9786059090438</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yeşilcan’ın Maceraları</t>
+          <t>Dijital Ebeveynlik</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>79</v>
+        <v>39</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059090636</t>
+          <t>9786059090643</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Tombul Arılar</t>
+          <t>Yeşilcan’ın Maceraları</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>79</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059090629</t>
+          <t>9786059090636</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sokak Oyunları 2</t>
+          <t>Tombul Arılar</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>79</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059090612</t>
+          <t>9786059090629</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sokak Oyunları 1</t>
+          <t>Sokak Oyunları 2</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>79</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059090605</t>
+          <t>9786059090612</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Parkta Bir Dede</t>
+          <t>Sokak Oyunları 1</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059090599</t>
+          <t>9786059090605</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Okulda Seksek Yarışması</t>
+          <t>Parkta Bir Dede</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>79</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059090582</t>
+          <t>9786059090599</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kumsalda</t>
+          <t>Okulda Seksek Yarışması</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>79</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059090575</t>
+          <t>9786059090582</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İkizlerin Hikayesi - Efe'nin Mektubu</t>
+          <t>Kumsalda</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>79</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059090568</t>
+          <t>9786059090575</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Hapşuu!</t>
+          <t>İkizlerin Hikayesi - Efe'nin Mektubu</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>79</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059090544</t>
+          <t>9786059090568</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Göç Etmeyi Unutan Leylekler</t>
+          <t>Hapşuu!</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>79</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059090551</t>
+          <t>9786059090544</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ece’nin Karne Hediyesi - Efe’nin Tableti</t>
+          <t>Göç Etmeyi Unutan Leylekler</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>79</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786059090506</t>
+          <t>9786059090551</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ece ile Eğlenceli Aktiviteler</t>
+          <t>Ece’nin Karne Hediyesi - Efe’nin Tableti</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>79</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786059090520</t>
+          <t>9786059090506</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Bıdık'tan Ders</t>
+          <t>Ece ile Eğlenceli Aktiviteler</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>79</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059090537</t>
+          <t>9786059090520</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Balon Yarışı</t>
+          <t>Bıdık'tan Ders</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>79</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786059090483</t>
+          <t>9786059090537</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Bağımlılık</t>
+          <t>Balon Yarışı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>390</v>
+        <v>79</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059090384</t>
+          <t>9786059090483</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Men-i Müskirat</t>
+          <t>Bağımlılık</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>169</v>
+        <v>390</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059090124</t>
+          <t>9786059090384</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Davranışsal Bağımlılık Çalışması Bibliyografyası (Ciltli)</t>
+          <t>Men-i Müskirat</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>149</v>
+        <v>169</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786056498503</t>
+          <t>9786059090124</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Uyuşturucu Madde Bağımlılığı: Önleme Tedavi ve Rehabilitasyon Çalıştayı</t>
+          <t>Türkiye Davranışsal Bağımlılık Çalışması Bibliyografyası (Ciltli)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>169</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789759376918</t>
+          <t>9786056498503</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İnternet Bağımlılığı</t>
+          <t>Türkiye'de Uyuşturucu Madde Bağımlılığı: Önleme Tedavi ve Rehabilitasyon Çalıştayı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>7</v>
+        <v>169</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059090131</t>
+          <t>9789759376918</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Kimyasal Bağımlılık Çalışmaları Bibliyografyası (Ciltli)</t>
+          <t>İnternet Bağımlılığı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>129</v>
+        <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
+          <t>9786059090131</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Kimyasal Bağımlılık Çalışmaları Bibliyografyası (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
           <t>9789759376994</t>
         </is>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Tütün Kontrolü ve Ticaret İhtilafı</t>
         </is>
       </c>
-      <c r="C55" s="1">
+      <c r="C56" s="1">
         <v>169</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>