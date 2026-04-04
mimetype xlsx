--- v0 (2026-02-14)
+++ v1 (2026-04-04)
@@ -85,460 +85,550 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057714176</t>
+          <t>9786057714169</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Hakimlik Ders Notları Anayasa Hukuku</t>
+          <t>Vergi Hukuku Vergi Usul Hukuku Hakimlik Soru Bankası 2019</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057714268</t>
+          <t>9786057714701</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Tamamı Çözümlü İş Hukuku Hakimlik Soru Bankası</t>
+          <t>Ceza Muhakemesi Hukuku ve Ceza Hukuku Hakimler Soru Bankası 2021</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057714565</t>
+          <t>9786057714855</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Uzlaştırmacı Sınavı Konu Anlatımı ve Soru Bankası</t>
+          <t>Süper Hızlı Tekrar Ticaret Hukuku Yetki Yayınları 2022</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>62</v>
+        <v>160</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257577540</t>
+          <t>9786256025417</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Orijinal Maliye - İktisat Hakimlik Çıkmış Soru Bankası</t>
+          <t>Şematik Milletlerarası Hukuk Milletlerarası Özel Hukuk</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257577496</t>
+          <t>9786256025424</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Orijinal Ticaret Hukuku Hakimlik Çıkmış Soru Bankası</t>
+          <t>2026 Hukukta Renk Analizli Süreler Sayılar Ders Notları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>520</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257577502</t>
+          <t>9786256025448</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Orijinal İş Hukuku Hakimlik Çıkmış Soru Bankası</t>
+          <t>2026 Orijinal HMGS Hakimlik Çıkmış Soru Bankası Seti</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>5240</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257577410</t>
+          <t>9786057714176</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Orijinal İdare Hukuku Hakimlik Çıkmış Soru Bankası</t>
+          <t>Hakimlik Ders Notları Anayasa Hukuku</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057714749</t>
+          <t>9786057714268</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Hakimlik Anayasa Hukuku Ders Notları</t>
+          <t>Tamamı Çözümlü İş Hukuku Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057714992</t>
+          <t>9786057714565</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Hakimlik Maliye Ders Notları</t>
+          <t>Uzlaştırmacı Sınavı Konu Anlatımı ve Soru Bankası</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057714619</t>
+          <t>9786257577540</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Adli Yargı Hakimlik 6 Deneme Seti Çözümlü</t>
+          <t>Orijinal Maliye - İktisat Hakimlik Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057714695</t>
+          <t>9786257577496</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İdari Yargı Hakimlik Çözümlü 6 Deneme Seti</t>
+          <t>Orijinal Ticaret Hukuku Hakimlik Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057714091</t>
+          <t>9786257577502</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Tamamı Çözümlü İdare Hukuku Hakimlik Soru Bankası</t>
+          <t>Orijinal İş Hukuku Hakimlik Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057714084</t>
+          <t>9786257577410</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Tamamı Çözümlü İcra İflas Hukuku Hakimlik Soru Bankası</t>
+          <t>Orijinal İdare Hukuku Hakimlik Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257577144</t>
+          <t>9786057714749</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Hakimlik Ders Notları Ticaret Hukuku</t>
+          <t>Hakimlik Anayasa Hukuku Ders Notları</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057714039</t>
+          <t>9786057714992</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Hakimlik Ders Notları Ceza Hukuku Genel Hükümler</t>
+          <t>Hakimlik Maliye Ders Notları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057714138</t>
+          <t>9786057714619</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Tamamı Çözümlü İdari Yargılama Hukuku Hakimlik Soru Bankası</t>
+          <t>Adli Yargı Hakimlik 6 Deneme Seti Çözümlü</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>165</v>
+        <v>180</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786056770784</t>
+          <t>9786057714695</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>KPSS A Grubu Hukuk, İktisat, Maliye, Muhasebe 5 Çözümlü Deneme Sınavı</t>
+          <t>İdari Yargı Hakimlik Çözümlü 6 Deneme Seti</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057714817</t>
+          <t>9786057714091</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Tamamı Çözümlü Vergi Hukuku, Vergi Usul Hukuku, Türk Vergi Sistemi Hakimlik Soru Bankası</t>
+          <t>Tamamı Çözümlü İdare Hukuku Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057714879</t>
+          <t>9786057714084</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Tamamı Çözümlü Medeni Usul Hukuku Hakimlik Soru Bankası</t>
+          <t>Tamamı Çözümlü İcra İflas Hukuku Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057714893</t>
+          <t>9786257577144</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Tamamı Çözümlü İş Hukuku Hakimlik Soru Bankası</t>
+          <t>Hakimlik Ders Notları Ticaret Hukuku</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057714626</t>
+          <t>9786057714039</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Tamamı Çözümlü Anayasa Hukuku Hakimlik Soru Bankası</t>
+          <t>Hakimlik Ders Notları Ceza Hukuku Genel Hükümler</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>100</v>
+        <v>165</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257577038</t>
+          <t>9786057714138</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Şematik Ceza Hukuku Özel Hükümler</t>
+          <t>Tamamı Çözümlü İdari Yargılama Hukuku Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>165</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786058109285</t>
+          <t>9786056770784</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Süper Hızlı Tekrar Ticaret Hukuku / KPSS + Hakimlik + Tüm Sınavlar / 3'lü Etki Sistemi</t>
+          <t>KPSS A Grubu Hukuk, İktisat, Maliye, Muhasebe 5 Çözümlü Deneme Sınavı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786058109209</t>
+          <t>9786057714817</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Süper Hızlı Tekrar Borçlar Hukuku / KPSS + Hakimlik + Tüm Sınavlar / 3'lü Etki Sistemi</t>
+          <t>Tamamı Çözümlü Vergi Hukuku, Vergi Usul Hukuku, Türk Vergi Sistemi Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786058109278</t>
+          <t>9786057714879</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Süper Hızlı Tekrar Anayasa</t>
+          <t>Tamamı Çözümlü Medeni Usul Hukuku Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057714985</t>
+          <t>9786057714893</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Hakimlik Ders Notları İş Hukuku</t>
+          <t>Tamamı Çözümlü İş Hukuku Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257577175</t>
+          <t>9786057714626</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Hakimlik Ders Notları İcra İflas Hukuku</t>
+          <t>Tamamı Çözümlü Anayasa Hukuku Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
+          <t>9786257577038</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Şematik Ceza Hukuku Özel Hükümler</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786058109285</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Süper Hızlı Tekrar Ticaret Hukuku / KPSS + Hakimlik + Tüm Sınavlar / 3'lü Etki Sistemi</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786058109209</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Süper Hızlı Tekrar Borçlar Hukuku / KPSS + Hakimlik + Tüm Sınavlar / 3'lü Etki Sistemi</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786058109278</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Süper Hızlı Tekrar Anayasa</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786057714985</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Hakimlik Ders Notları İş Hukuku</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786257577175</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Hakimlik Ders Notları İcra İflas Hukuku</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
           <t>9786057714657</t>
         </is>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Hakimlik Ders Notları Ceza Muhakemesi Hukuku ve Ceza Hukuku Özel Hükümler</t>
         </is>
       </c>
-      <c r="C29" s="1">
+      <c r="C35" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>