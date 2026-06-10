--- v1 (2026-04-04)
+++ v2 (2026-06-10)
@@ -334,51 +334,51 @@
         <is>
           <t>9786057714619</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Adli Yargı Hakimlik 6 Deneme Seti Çözümlü</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786057714695</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>İdari Yargı Hakimlik Çözümlü 6 Deneme Seti</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786057714091</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Tamamı Çözümlü İdare Hukuku Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786057714084</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>