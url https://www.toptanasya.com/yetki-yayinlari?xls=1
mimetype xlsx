--- v2 (2026-06-10)
+++ v3 (2026-09-12)
@@ -394,51 +394,51 @@
         <is>
           <t>9786257577144</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Hakimlik Ders Notları Ticaret Hukuku</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786057714039</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Hakimlik Ders Notları Ceza Hukuku Genel Hükümler</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>165</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786057714138</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Tamamı Çözümlü İdari Yargılama Hukuku Hakimlik Soru Bankası</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786056770784</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
@@ -559,51 +559,51 @@
         <is>
           <t>9786058109278</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Süper Hızlı Tekrar Anayasa</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786057714985</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Hakimlik Ders Notları İş Hukuku</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786257577175</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Hakimlik Ders Notları İcra İflas Hukuku</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786057714657</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>