--- v0 (2025-11-02)
+++ v1 (2026-04-04)
@@ -85,685 +85,1030 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789757569695</t>
+          <t>9789757569763</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Tanrı</t>
+          <t>Kolay Mandala</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>435</v>
+        <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789757569732</t>
+          <t>9789757569725</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Oyun Defteri</t>
+          <t>Mandala</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>215</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789757569794</t>
+          <t>9789757569749</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sesim Seninle Her Yerde</t>
+          <t>Labirent Kitabı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>975</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789757569855</t>
+          <t>9789757569626</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sıradışı Terapi</t>
+          <t>Yöneticinin Aydınlanma Kılavuzu</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>975</v>
+        <v>75</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789757569930</t>
+          <t>9789757569046</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Düşündüren Mantık Bulmacaları</t>
+          <t>Zen ve Savaş Sanatları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>315</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789757569923</t>
+          <t>9789757569404</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Büyücünün Yolu</t>
+          <t>Zen ve Ney-Zen Ney’le Meditasyon</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>850</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789757569909</t>
+          <t>9789757569329</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Altın Çiçeğin Sırrı</t>
+          <t>Yoga Hareketleri ve Beslenme Rejimi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>685</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789757569916</t>
+          <t>3990000012935</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Pratik Su Kürü</t>
+          <t>Yazın ve Yaşam</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>260</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789757569053</t>
+          <t>9789757569282</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bir Şizofren Kızın Güncesi</t>
+          <t>Tanrı Oğlu</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>685</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789757569893</t>
+          <t>9789757569077</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Günlük Yaşamın Travmaları</t>
+          <t>Psikanaliz ve Zen Budizm</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>685</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789757569848</t>
+          <t>9789757569633</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Öğretme</t>
+          <t>Neden Hala Bekarsınız?</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>530</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789757569091</t>
+          <t>9789757569114</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sevişen Çiftlere Taocu Sevişme</t>
+          <t>Meditasyon ve Zazen</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>585</v>
+        <v>280</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789757569862</t>
+          <t>3990000014120</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Küçük Tao Yolda</t>
+          <t>İkebana Zen ve Çiçek Yolu</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>185</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789757569800</t>
+          <t>9789757569398</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Zen'in Eti Zen'in Kemiği</t>
+          <t>Işık Dağı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>440</v>
+        <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789757569831</t>
+          <t>9789757569534</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Neobeat'in Yol Kitabı</t>
+          <t>Görünmez Hedef Uzak Doğu’dan 50 Savaş Hikayesi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>470</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789757569770</t>
+          <t>9789759229818</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Küçük Fu</t>
+          <t>Gizemler Kitabı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789757569299</t>
+          <t>9789757569054</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Tao Te Ching</t>
+          <t>Bir Şizofren Kızın Güncesi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>515</v>
+        <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789757569886</t>
+          <t>9789757569039</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Buda ve Öğretisi</t>
+          <t>Başka Bir Gözle, Bir Başka Açıdan Seks Yogası ve Başka Yazılar</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>685</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3990000016182</t>
+          <t>9789759316068</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Krişnamurti - Bir Ağaçta İki Kuş</t>
+          <t>Deniz Gezmiş'in Günlüğü</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>515</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9799757569519</t>
+          <t>9789757569619</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Qigong Taocu Sağlık Egzersizleri</t>
+          <t>Karşılaşma Işığın İçindeki Karanlık</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>440</v>
+        <v>345</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789757569718</t>
+          <t>3990000048022</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Evreka</t>
+          <t>Karate’de Zen</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>560</v>
+        <v>39</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789757569787</t>
+          <t>3990000006478</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kendimizi Nasıl Kandırırız?</t>
+          <t>Soğuk Doruktaki Adam</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>410</v>
+        <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789757569565</t>
+          <t>9789757569589</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>T'ai Chi Ch'uan Gölge Boksuyla Hareketli Meditasyon</t>
+          <t>Sineantropos Marjinal Antropoloji Yazıları</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>560</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789757569275</t>
+          <t>9789757569695</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Şiatsu</t>
+          <t>Tanrı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>515</v>
+        <v>435</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789757569577</t>
+          <t>9789757569732</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Spinoza’nın Tao’su</t>
+          <t>Oyun Defteri</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>975</v>
+        <v>215</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789757569824</t>
+          <t>9789757569794</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Taocu Sevişme ve Seks</t>
+          <t>Sesim Seninle Her Yerde</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>680</v>
+        <v>975</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789757569701</t>
+          <t>9789757569855</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yüz Basamak</t>
+          <t>Sıradışı Terapi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>397</v>
+        <v>975</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789757569671</t>
+          <t>9789757569930</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kapital</t>
+          <t>Düşündüren Mantık Bulmacaları</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>1125</v>
+        <v>315</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789757569640</t>
+          <t>9789757569923</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Seks ve Mutluluk</t>
+          <t>Büyücünün Yolu</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>440</v>
+        <v>850</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789757569664</t>
+          <t>9789757569909</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Buda'nın Uyku Kitabı</t>
+          <t>Altın Çiçeğin Sırrı</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>685</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789757569879</t>
+          <t>9789757569916</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Zen ve Okçuluk</t>
+          <t>Uygulamalı Pratik Su Kürü</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>515</v>
+        <v>260</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789757569305</t>
+          <t>9789757569053</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Zen Budizm D.T. Suzuki’den Seçme Yazılar</t>
+          <t>Bir Şizofren Kızın Güncesi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>485</v>
+        <v>685</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789757569657</t>
+          <t>9789757569893</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Zen Budizm Bir Yaşama Sanatı</t>
+          <t>Günlük Yaşamın Travmaları</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789757569374</t>
+          <t>9789757569848</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yumuşak Sevişme</t>
+          <t>Yaratıcı Öğretme</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>440</v>
+        <v>530</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789757569312</t>
+          <t>9789757569091</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Taoculuk Zen ve Batı Kültürü Denemeler</t>
+          <t>Sevişen Çiftlere Taocu Sevişme</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>590</v>
+        <v>585</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789757569343</t>
+          <t>9789757569862</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Taoculuk Üzerine Meseller-Diyaloglar</t>
+          <t>Küçük Tao Yolda</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>530</v>
+        <v>185</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789757569756</t>
+          <t>9789757569800</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Marco Polo’nun Geziler Kitabı</t>
+          <t>Zen'in Eti Zen'in Kemiği</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>685</v>
+        <v>440</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789757569602</t>
+          <t>9789757569831</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kısa Budizm Tarihi</t>
+          <t>Neobeat'in Yol Kitabı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>410</v>
+        <v>470</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789757569411</t>
+          <t>9789757569770</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kama Sutra Eski Hintlilerin Sevişme Sanatı</t>
+          <t>Küçük Fu</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>825</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789757569268</t>
+          <t>9789757569299</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İlkçağ Felsefesi</t>
+          <t>Tao Te Ching</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>975</v>
+        <v>515</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789757569237</t>
+          <t>9789757569886</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İç Özgürlük</t>
+          <t>Buda ve Öğretisi</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>685</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789757569596</t>
+          <t>3990000016182</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Ejderi Uyandırmak</t>
+          <t>Krişnamurti - Bir Ağaçta İki Kuş</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>975</v>
+        <v>515</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
+          <t>9799757569519</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Qigong Taocu Sağlık Egzersizleri</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9789757569718</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Evreka</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9789757569787</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Kendimizi Nasıl Kandırırız?</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9789757569565</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>T'ai Chi Ch'uan Gölge Boksuyla Hareketli Meditasyon</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9789757569275</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Şiatsu</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9789757569577</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Spinoza’nın Tao’su</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9789757569824</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Taocu Sevişme ve Seks</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9789757569701</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Yüz Basamak</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9789757569671</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Kapital</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9789757569640</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Seks ve Mutluluk</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9789757569664</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Buda'nın Uyku Kitabı</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9789757569879</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Zen ve Okçuluk</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9789757569305</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Zen Budizm D.T. Suzuki’den Seçme Yazılar</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9789757569657</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Zen Budizm Bir Yaşama Sanatı</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9789757569374</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Yumuşak Sevişme</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9789757569312</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Taoculuk Zen ve Batı Kültürü Denemeler</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9789757569343</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Taoculuk Üzerine Meseller-Diyaloglar</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9789757569756</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Marco Polo’nun Geziler Kitabı</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9789757569602</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Kısa Budizm Tarihi</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9789757569411</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Kama Sutra Eski Hintlilerin Sevişme Sanatı</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9789757569268</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>İlkçağ Felsefesi</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9789757569237</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>İç Özgürlük</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9789757569596</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Ejderi Uyandırmak</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
           <t>9789757569817</t>
         </is>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Bhagavad Gita</t>
         </is>
       </c>
-      <c r="C44" s="1">
+      <c r="C67" s="1">
         <v>980</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>