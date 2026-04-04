--- v0 (2025-11-02)
+++ v1 (2026-04-04)
@@ -85,550 +85,895 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789757959236</t>
+          <t>9789755452654</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Zaman Sızıyor Aynaya</t>
+          <t>Zaroj’dan Munzur’a</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>11.11</v>
+        <v>160</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3990000004641</t>
+          <t>9789757959328</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sovyet Şairleri Antolojisi</t>
+          <t>Yirmibeş Kuruşa Amerika</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>18.52</v>
+        <v>80</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3990000013772</t>
+          <t>9789757959205</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Seçme Şiirler (Antonio Machado)</t>
+          <t>Şapkasını Yiyen Bakan</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>12.96</v>
+        <v>180</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3990000013497</t>
+          <t>3990000014466</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Seçme Şiirler (Yorgo Seferis)</t>
+          <t>Seçme Şiirler (Max Jacob)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>12.96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3990000013351</t>
+          <t>3990000011631</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Seçme Şiirler (Yannis Ritsos)</t>
+          <t>Seçme Şiirler (Nikola Vaptsarov)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>12.96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3990000012020</t>
+          <t>3990000011605</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Seçme Şiirler (Paul Verlaine)</t>
+          <t>Seçme Şiirler (Nicolas Guillen)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>12.96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3990000012012</t>
+          <t>3990000007143</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Seçme Şiirler (Paul Eluard)</t>
+          <t>Seçme Şiirler (Jacques Prevert)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>12.96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3990000006034</t>
+          <t>9789757959458</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Seçme Şiirler (Federico Garcia Lorca)</t>
+          <t>Sabahçı Su Kıyıları</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>12.96</v>
+        <v>80</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3990000005943</t>
+          <t>9789757959304</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Seçme Şiirler (Eugene Guillevic)</t>
+          <t>Piraziz Nere Berlin Nere</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>12.96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789757959120</t>
+          <t>9789757959472</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Seçme Şiirler</t>
+          <t>Öyle Kal</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>12.96</v>
+        <v>80</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789757659273</t>
+          <t>9789757959489</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Seçme Şiirler</t>
+          <t>Kırlangıcım Paranoya</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>5.56</v>
+        <v>80</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789757959212</t>
+          <t>9789757959342</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sapfo’nun Bütün Şiirleri</t>
+          <t>İnsan Dizeleri</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>24</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789755452548</t>
+          <t>9789757959465</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Politik İktisat Ve Adam Smith</t>
+          <t>İkizim Sevgilimdi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>25</v>
+        <v>80</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789757959335</t>
+          <t>9789755452517</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Park</t>
+          <t>Hayig</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>16</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789755452524</t>
+          <t>9789757959427</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’da Karşı Düşünce ve İdam Edilenler</t>
+          <t>Hafıza</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>18.52</v>
+        <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789757959144</t>
+          <t>9789757959168</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Muaviye’den Erbakan’a Din ve Siyaset</t>
+          <t>Gölgeler ve Çığlıklar</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>20</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789757959090</t>
+          <t>3990000003115</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Medya ve Hedonizm</t>
+          <t>Düşünce Bürünmüş Sevi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>6.48</v>
+        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789757959267</t>
+          <t>9789757959397</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Mani Hayy</t>
+          <t>Çılgınca Şeyler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>4.63</v>
+        <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789757959496</t>
+          <t>9789757959311</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Karanlığa Işık Tutmak</t>
+          <t>Aşka Kitakse</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>12.96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3990000005297</t>
+          <t>9789757959403</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Hakkaten</t>
+          <t>Aşk Dediğin</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>9.26</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789757959366</t>
+          <t>9789757959434</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Gençlik Çağı</t>
+          <t>Alfa ve Omega</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789757959199</t>
+          <t>9789757959410</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Düşün Sanat Dostlarım (Anı Portreler)</t>
+          <t>Kanun Hükmünde Şiir</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>4.63</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789757950226</t>
+          <t>9789757959441</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Dünya Şairlerinden Seçme Aşk Şiirleri Antolojisi Cilt: 1</t>
+          <t>İstanbul Yolcusu Kalmasın</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>21.3</v>
+        <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789757959281</t>
+          <t>9789757959236</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Dostlarının Kaleminden Cemal Süreya’nın Portresi</t>
+          <t>Zaman Sızıyor Aynaya</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>6.48</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789757959819</t>
+          <t>3990000004641</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Divan’dan Günümüze Türk Kadın Şairler Antolojisi</t>
+          <t>Sovyet Şairleri Antolojisi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>8.33</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789757959801</t>
+          <t>3990000013772</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Devlet ve Demokrasi</t>
+          <t>Seçme Şiirler (Antonio Machado)</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>12.96</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789757959250</t>
+          <t>3990000013497</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Seçme Şiirler - Dünyanın Derisi</t>
+          <t>Seçme Şiirler (Yorgo Seferis)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>11.11</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789757959294</t>
+          <t>3990000013351</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Derin</t>
+          <t>Seçme Şiirler (Yannis Ritsos)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>16</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789757959380</t>
+          <t>3990000012020</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Denize Atılan Çiçek</t>
+          <t>Seçme Şiirler (Paul Verlaine)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>11.11</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789757959229</t>
+          <t>3990000012012</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Deli</t>
+          <t>Seçme Şiirler (Paul Eluard)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>3.7</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789757959373</t>
+          <t>3990000006034</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Akşam</t>
+          <t>Seçme Şiirler (Federico Garcia Lorca)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>11.11</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789757950233</t>
+          <t>3990000005943</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Sevda Şiirleri Antolojisi Cilt: 1</t>
+          <t>Seçme Şiirler (Eugene Guillevic)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>30</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789757959151</t>
+          <t>9789757959120</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Çin Şiiri Antolojisi</t>
+          <t>Seçme Şiirler</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>20</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
+          <t>9789757659273</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Seçme Şiirler</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9789757959212</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Sapfo’nun Bütün Şiirleri</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9789755452548</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Politik İktisat Ve Adam Smith</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9789757959335</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Park</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9789755452524</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı’da Karşı Düşünce ve İdam Edilenler</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9789757959144</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Muaviye’den Erbakan’a Din ve Siyaset</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9789757959090</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Medya ve Hedonizm</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9789757959267</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Mani Hayy</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9789757959496</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Karanlığa Işık Tutmak</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>3990000005297</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Hakkaten</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9789757959366</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Gençlik Çağı</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9789757959199</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Düşün Sanat Dostlarım (Anı Portreler)</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9789757950226</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Dünya Şairlerinden Seçme Aşk Şiirleri Antolojisi Cilt: 1</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>21.3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9789757959281</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Dostlarının Kaleminden Cemal Süreya’nın Portresi</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9789757959819</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Divan’dan Günümüze Türk Kadın Şairler Antolojisi</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9789757959801</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Devlet ve Demokrasi</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9789757959250</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Seçme Şiirler - Dünyanın Derisi</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9789757959294</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Derin</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9789757959380</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Denize Atılan Çiçek</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9789757959229</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Deli</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9789757959373</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk ve Akşam</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9789757950233</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Aşk ve Sevda Şiirleri Antolojisi Cilt: 1</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9789757959151</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Çağdaş Çin Şiiri Antolojisi</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
           <t>9789755459911</t>
         </is>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Asım Bezirci’ye Saygı "Ağlatmayın Beni Derdim Büyüktür"</t>
         </is>
       </c>
-      <c r="C35" s="1">
+      <c r="C58" s="1">
         <v>18.52</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>