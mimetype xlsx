--- v0 (2026-02-14)
+++ v1 (2026-04-04)
@@ -85,2470 +85,2500 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786051727783</t>
+          <t>9786054836741</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Apartman</t>
+          <t>Haydari Kampı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>450</v>
+        <v>310</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786051727646</t>
+          <t>9786051727868</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yolculuk</t>
+          <t>Geçmişim ve Düşüncelerim, Cilt:3</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>190</v>
+        <v>480</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786051727653</t>
+          <t>9786051727783</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Haziranda Beş Gün</t>
+          <t>Apartman</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>504</v>
+        <v>450</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786051727455</t>
+          <t>9786051727646</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Tılsımlı Deri</t>
+          <t>Yolculuk</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>260</v>
+        <v>190</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786051725437</t>
+          <t>9786051727653</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ve Çeliğe Su Verildi</t>
+          <t>Haziranda Beş Gün</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>552</v>
+        <v>504</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786051727103</t>
+          <t>9786051727455</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Geçmişim ve Düşüncelerim 2. Cilt</t>
+          <t>Tılsımlı Deri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>490</v>
+        <v>260</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786051727059</t>
+          <t>9786051725437</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yalıyar Cilt 2</t>
+          <t>Ve Çeliğe Su Verildi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>492</v>
+        <v>552</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786051727042</t>
+          <t>9786051727103</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yalıyar Cilt 1</t>
+          <t>Geçmişim ve Düşüncelerim 2. Cilt</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>456</v>
+        <v>490</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786051726724</t>
+          <t>9786051727059</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Nana</t>
+          <t>Yalıyar Cilt 2</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>450</v>
+        <v>492</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786051726656</t>
+          <t>9786051727042</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Mavi Defter</t>
+          <t>Yalıyar Cilt 1</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>190</v>
+        <v>456</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786051726564</t>
+          <t>9786051726724</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Altın Adam</t>
+          <t>Nana</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>648</v>
+        <v>450</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786051726519</t>
+          <t>9786051726656</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Geçmişim ve Düşüncelerim Cilt 1</t>
+          <t>Mavi Defter</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>500</v>
+        <v>190</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786051726458</t>
+          <t>9786051726564</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Aygır</t>
+          <t>Altın Adam</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>552</v>
+        <v>648</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786051726403</t>
+          <t>9786051726519</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Bacak</t>
+          <t>Geçmişim ve Düşüncelerim Cilt 1</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>210</v>
+        <v>500</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786051725970</t>
+          <t>9786051726458</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Meyhane</t>
+          <t>Gümüş Aygır</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>480</v>
+        <v>552</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786051725475</t>
+          <t>9786051726403</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Silas Marner</t>
+          <t>Kaybolan Bacak</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>210</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786051725932</t>
+          <t>9786051725970</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kibar Semtler</t>
+          <t>Meyhane</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>672</v>
+        <v>480</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786051725451</t>
+          <t>9786051725475</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İtalya Hikayeleri</t>
+          <t>Silas Marner</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786051725406</t>
+          <t>9786051725932</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Şvayk Karakolda</t>
+          <t>Kibar Semtler</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>270</v>
+        <v>672</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786051725444</t>
+          <t>9786051725451</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kömür Kralı</t>
+          <t>İtalya Hikayeleri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>552</v>
+        <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786051725307</t>
+          <t>9786051725406</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kıtlık</t>
+          <t>Şvayk Karakolda</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>552</v>
+        <v>270</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786051725413</t>
+          <t>9786051725444</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Parma Manastırı</t>
+          <t>Kömür Kralı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>516</v>
+        <v>552</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786051725321</t>
+          <t>9786051725307</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Rahip Mouret'nin Günahı</t>
+          <t>Kıtlık</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>430</v>
+        <v>552</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786051725239</t>
+          <t>9786051725413</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ejderhanın Dişleri</t>
+          <t>Parma Manastırı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>852</v>
+        <v>516</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786051724607</t>
+          <t>9786051725321</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Demir Ökçe</t>
+          <t>Rahip Mouret'nin Günahı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>348</v>
+        <v>430</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>5104652030998</t>
+          <t>9786051725239</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Karamazov Kardeşler</t>
+          <t>Ejderhanın Dişleri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>500</v>
+        <v>852</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>6905955956300</t>
+          <t>9786051724607</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yvan Pommaux Resimli Gençlik Kitapları Seti - 3 Kitap Takım</t>
+          <t>Demir Ökçe</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>3048</v>
+        <v>348</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786051725147</t>
+          <t>5104652030998</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Köylüler</t>
+          <t>Karamazov Kardeşler</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>420</v>
+        <v>500</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786051725130</t>
+          <t>6905955956300</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Cesar Birotteau</t>
+          <t>Yvan Pommaux Resimli Gençlik Kitapları Seti - 3 Kitap Takım</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>348</v>
+        <v>3048</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786051725031</t>
+          <t>9786051725147</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sanayi Kralı</t>
+          <t>Köylüler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>310</v>
+        <v>420</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786051725116</t>
+          <t>9786051725130</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Eulalia’nın Evi</t>
+          <t>Cesar Birotteau</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>230</v>
+        <v>348</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786051725024</t>
+          <t>9786051725031</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Yarın Bizimdir Yoldaşlar</t>
+          <t>Sanayi Kralı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>552</v>
+        <v>310</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786051724980</t>
+          <t>9786051725116</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Therese Raquin</t>
+          <t>Eulalia’nın Evi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786051723396</t>
+          <t>9786051725024</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Vadim O Kadar Yeşildi Ki</t>
+          <t>Yarın Bizimdir Yoldaşlar</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>708</v>
+        <v>552</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786051723457</t>
+          <t>9786051724980</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Jurbinler</t>
+          <t>Therese Raquin</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>528</v>
+        <v>280</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786051722405</t>
+          <t>9786051723396</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Oblomov</t>
+          <t>Vadim O Kadar Yeşildi Ki</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>390</v>
+        <v>708</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786051723136</t>
+          <t>9786051723457</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yeni Paris’in Son Günleri</t>
+          <t>Jurbinler</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>310</v>
+        <v>528</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786051723129</t>
+          <t>9786051722405</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Hayvan</t>
+          <t>Oblomov</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>420</v>
+        <v>390</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786051723099</t>
+          <t>9786051723136</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yıkılış</t>
+          <t>Yeni Paris’in Son Günleri</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>560</v>
+        <v>310</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786051722986</t>
+          <t>9786051723129</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Basel’in Çanları</t>
+          <t>İçimizdeki Hayvan</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>516</v>
+        <v>420</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786051722450</t>
+          <t>9786051723099</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Durgun Don (4 Cilt Takım)</t>
+          <t>Yıkılış</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>2172</v>
+        <v>560</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786051722498</t>
+          <t>9786051722986</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Durgun Don - 4. Cilt</t>
+          <t>Basel’in Çanları</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>636</v>
+        <v>516</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786051722481</t>
+          <t>9786051722450</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Durgun Don - 3. Cilt</t>
+          <t>Durgun Don (4 Cilt Takım)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>516</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786051722474</t>
+          <t>9786051722498</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Durgun Don - 2. Cilt</t>
+          <t>Durgun Don - 4. Cilt</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>492</v>
+        <v>636</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786051722467</t>
+          <t>9786051722481</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Durgun Don - 1. Cilt</t>
+          <t>Durgun Don - 3. Cilt</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>528</v>
+        <v>516</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786051723211</t>
+          <t>9786051722474</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Huckleberry Finn’in Maceraları</t>
+          <t>Durgun Don - 2. Cilt</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>408</v>
+        <v>492</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786051722092</t>
+          <t>9786051722467</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Seçme Öyküler 2 - Taşra Hikayeleri</t>
+          <t>Durgun Don - 1. Cilt</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>480</v>
+        <v>528</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786051722085</t>
+          <t>9786051723211</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Seçme Öyküler 1 - Kent Hikayeleri</t>
+          <t>Huckleberry Finn’in Maceraları</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>480</v>
+        <v>408</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786051722511</t>
+          <t>9786051722092</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Ekmeğimi Kazanırken</t>
+          <t>Seçme Öyküler 2 - Taşra Hikayeleri</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>420</v>
+        <v>480</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786051722597</t>
+          <t>9786051722085</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Demirdenizi</t>
+          <t>Seçme Öyküler 1 - Kent Hikayeleri</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>456</v>
+        <v>480</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786051722528</t>
+          <t>9786051722511</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Benim Üniversitelerim</t>
+          <t>Ekmeğimi Kazanırken</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>220</v>
+        <v>420</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786051722443</t>
+          <t>9786051722597</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Çocukluğum</t>
+          <t>Demirdenizi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>312</v>
+        <v>456</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054836628</t>
+          <t>9786051722528</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Germinal</t>
+          <t>Benim Üniversitelerim</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>420</v>
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>2879788610606</t>
+          <t>9786051722443</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Çehov Seçme Öyküler Seti - (2 Kitap Takım)</t>
+          <t>Çocukluğum</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>103</v>
+        <v>312</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786051722627</t>
+          <t>9786054836628</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Moskova Önlerinde</t>
+          <t>Germinal</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>708</v>
+        <v>420</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786051722979</t>
+          <t>2879788610606</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Seçme Oyunlar - Üç Kızkardeş / Vişne Bahçesi</t>
+          <t>Çehov Seçme Öyküler Seti - (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>280</v>
+        <v>103</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786051722573</t>
+          <t>9786051722627</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Mayıs Gecesi - Portre</t>
+          <t>Moskova Önlerinde</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>66</v>
+        <v>708</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786051722153</t>
+          <t>9786051722979</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Delikanlı</t>
+          <t>Seçme Oyunlar - Üç Kızkardeş / Vişne Bahçesi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>480</v>
+        <v>280</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786051722139</t>
+          <t>9786051722573</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Tünel</t>
+          <t>Mayıs Gecesi - Portre</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>456</v>
+        <v>66</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786051721804</t>
+          <t>9786051722153</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Barış 4. Cilt</t>
+          <t>Delikanlı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>270</v>
+        <v>480</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786051721798</t>
+          <t>9786051722139</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Barış 3. Cilt</t>
+          <t>Tünel</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>270</v>
+        <v>456</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786051721767</t>
+          <t>9786051721804</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Barış 2. Cilt</t>
+          <t>Savaş ve Barış 4. Cilt</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786051721750</t>
+          <t>9786051721798</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Barış 1. Cilt</t>
+          <t>Savaş ve Barış 3. Cilt</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786051721590</t>
+          <t>9786051721767</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Fırtına Çocukları</t>
+          <t>Savaş ve Barış 2. Cilt</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>340</v>
+        <v>270</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786051721569</t>
+          <t>9786051721750</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>1902 Doğumlular</t>
+          <t>Savaş ve Barış 1. Cilt</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>396</v>
+        <v>270</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786051721491</t>
+          <t>9786051721590</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Elçilik Kenti</t>
+          <t>Fırtına Çocukları</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>552</v>
+        <v>340</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>3990000096359</t>
+          <t>9786051721569</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Dostoyevski Seti (5 Kitap Takım)</t>
+          <t>1902 Doğumlular</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>970</v>
+        <v>396</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786051722610</t>
+          <t>9786051721491</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Babalar ve Çocuklar</t>
+          <t>Elçilik Kenti</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>276</v>
+        <v>552</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786051722641</t>
+          <t>3990000096359</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Wedding Barikatları</t>
+          <t>Dostoyevski Seti (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>280</v>
+        <v>970</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786051722665</t>
+          <t>9786051722610</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Uyandırılmış Toprak (2 Cilt Takım)</t>
+          <t>Babalar ve Çocuklar</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>1164</v>
+        <v>276</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786051722689</t>
+          <t>9786051722641</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Uyandırılmış Toprak Cilt: 2</t>
+          <t>Wedding Barikatları</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>588</v>
+        <v>280</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786051722672</t>
+          <t>9786051722665</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Uyandırılmış Toprak Cilt: 1</t>
+          <t>Uyandırılmış Toprak (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>576</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786051722115</t>
+          <t>9786051722689</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Atsineği</t>
+          <t>Uyandırılmış Toprak Cilt: 2</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>432</v>
+        <v>588</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786051722146</t>
+          <t>9786051722672</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Çimento</t>
+          <t>Uyandırılmış Toprak Cilt: 1</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>480</v>
+        <v>576</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786051722122</t>
+          <t>9786051722115</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Duman</t>
+          <t>Atsineği</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>280</v>
+        <v>432</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786051721743</t>
+          <t>9786051722146</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Barış (4 Cilt Takım)</t>
+          <t>Çimento</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>1080</v>
+        <v>480</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786051721552</t>
+          <t>9786051722122</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Guatemala’da Hafta Tatili</t>
+          <t>Duman</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>396</v>
+        <v>280</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786051721583</t>
+          <t>9786051721743</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Guatemala Efsaneleri</t>
+          <t>Savaş ve Barış (4 Cilt Takım)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>230</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786051721514</t>
+          <t>9786051721552</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Suç ve Ceza</t>
+          <t>Guatemala’da Hafta Tatili</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>380</v>
+        <v>396</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786051723013</t>
+          <t>9786051721583</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Yeraltından Notlar</t>
+          <t>Guatemala Efsaneleri</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>170</v>
+        <v>230</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786051722016</t>
+          <t>9786051721514</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Anna Karenina (2 Cilt Takım Kutulu)</t>
+          <t>Suç ve Ceza</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>520</v>
+        <v>380</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786051722368</t>
+          <t>9786051723013</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Karamazov Kardeşler Cilt 2</t>
+          <t>Yeraltından Notlar</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786051722030</t>
+          <t>9786051722016</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Anna Karenina 2. Cilt</t>
+          <t>Anna Karenina (2 Cilt Takım Kutulu)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>260</v>
+        <v>520</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786051722023</t>
+          <t>9786051722368</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Anna Karenina 1. Cilt</t>
+          <t>Karamazov Kardeşler Cilt 2</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786051721651</t>
+          <t>9786051722030</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Fesat</t>
+          <t>Anna Karenina 2. Cilt</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>320</v>
+        <v>260</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786051721460</t>
+          <t>9786051722023</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Suçlu Kim?</t>
+          <t>Anna Karenina 1. Cilt</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>320</v>
+        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786051721484</t>
+          <t>9786051721651</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Ana</t>
+          <t>Fesat</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>360</v>
+        <v>320</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786051721477</t>
+          <t>9786051721460</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Sayın Başkan</t>
+          <t>Suçlu Kim?</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>442</v>
+        <v>320</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786055541200</t>
+          <t>9786051721484</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Salka Valka</t>
+          <t>Ana</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>552</v>
+        <v>360</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789944122887</t>
+          <t>9786051721477</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kral Fare</t>
+          <t>Sayın Başkan</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>425</v>
+        <v>442</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789944122467</t>
+          <t>9786055541200</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Köle</t>
+          <t>Salka Valka</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>270</v>
+        <v>552</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789944122658</t>
+          <t>9789944122887</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Yıldız</t>
+          <t>Kral Fare</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>230</v>
+        <v>425</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786051721576</t>
+          <t>9789944122467</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Gözleri Açık Gidenler</t>
+          <t>Köle</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>780</v>
+        <v>270</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786051721521</t>
+          <t>9789944122658</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Papa</t>
+          <t>Kızıl Yıldız</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>552</v>
+        <v>230</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786051721545</t>
+          <t>9786051721576</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Kasırga</t>
+          <t>Gözleri Açık Gidenler</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>320</v>
+        <v>780</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789944122771</t>
+          <t>9786051721521</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Spartaküs</t>
+          <t>Yeşil Papa</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>396</v>
+        <v>552</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786055541637</t>
+          <t>9786051721545</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Şehir ve Şehir</t>
+          <t>Kasırga</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>444</v>
+        <v>320</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786055541231</t>
+          <t>9789944122771</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Perdido Sokağı İstasyonu</t>
+          <t>Spartaküs</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>840</v>
+        <v>396</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786055541668</t>
+          <t>9786055541637</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Mühendis Menni - Kızıl Yıldız 2</t>
+          <t>Şehir ve Şehir</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>230</v>
+        <v>444</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789944122030</t>
+          <t>9786055541231</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Edebi Portreler</t>
+          <t>Perdido Sokağı İstasyonu</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>456</v>
+        <v>840</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789944122054</t>
+          <t>9786055541668</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Aydınlık</t>
+          <t>Mühendis Menni - Kızıl Yıldız 2</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>396</v>
+        <v>230</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786051724096</t>
+          <t>9789944122030</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Sahaf Mendel</t>
+          <t>Edebi Portreler</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>120</v>
+        <v>456</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786051724089</t>
+          <t>9789944122054</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Yirmi Dört Saati</t>
+          <t>Aydınlık</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>120</v>
+        <v>396</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786051724072</t>
+          <t>9786051724096</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Duka ile Karısı</t>
+          <t>Sahaf Mendel</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786051724065</t>
+          <t>9786051724089</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Peter Schlemihl’in Tuhaf Hikayesi</t>
+          <t>Bir Kadının Yirmi Dört Saati</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786051724058</t>
+          <t>9786051724072</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Katmerli Sahtekar</t>
+          <t>Duka ile Karısı</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786051724034</t>
+          <t>9786051724065</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Son Yaprak</t>
+          <t>Peter Schlemihl’in Tuhaf Hikayesi</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786051724010</t>
+          <t>9786051724058</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Baragan’ın Devedikenleri</t>
+          <t>Katmerli Sahtekar</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>144</v>
+        <v>120</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>1646770224766</t>
+          <t>9786051724034</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Bir Solukta Klasikler Seti (20 Kitap Takım)</t>
+          <t>Son Yaprak</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>2525</v>
+        <v>120</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786051724003</t>
+          <t>9786051724010</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Maça Kızı - Mısır Geceleri</t>
+          <t>Baragan’ın Devedikenleri</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>100</v>
+        <v>144</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786051723945</t>
+          <t>1646770224766</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Mavi Bir Yaşam</t>
+          <t>Bir Solukta Klasikler Seti (20 Kitap Takım)</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>120</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786051723952</t>
+          <t>9786051724003</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Karşılıksız Bir Aşk</t>
+          <t>Maça Kızı - Mısır Geceleri</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786051723907</t>
+          <t>9786051723945</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Altıncı Koğuş</t>
+          <t>Mavi Bir Yaşam</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786051724027</t>
+          <t>9786051723952</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Aşk Üzerine</t>
+          <t>Karşılıksız Bir Aşk</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786051723921</t>
+          <t>9786051723907</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Step</t>
+          <t>Altıncı Koğuş</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>156</v>
+        <v>120</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786051723914</t>
+          <t>9786051724027</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Üç Yıl</t>
+          <t>Aşk Üzerine</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>156</v>
+        <v>100</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786051723891</t>
+          <t>9786051723921</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Düello</t>
+          <t>Step</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>156</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786051723938</t>
+          <t>9786051723914</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Hayatım</t>
+          <t>Üç Yıl</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>156</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786051723969</t>
+          <t>9786051723891</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Mayıs Gecesi</t>
+          <t>Düello</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>100</v>
+        <v>156</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786051723976</t>
+          <t>9786051723938</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Portre</t>
+          <t>Hayatım</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>120</v>
+        <v>156</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786051723884</t>
+          <t>9786051723969</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Palto</t>
+          <t>Mayıs Gecesi</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>115</v>
+        <v>100</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786051723983</t>
+          <t>9786051723976</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Biyelkin Hikayeleri</t>
+          <t>Portre</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>135</v>
+        <v>120</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786051723990</t>
+          <t>9786051723884</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Dubrovski</t>
+          <t>Palto</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>135</v>
+        <v>115</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786051724201</t>
+          <t>9786051723983</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Biz, Bizim Hikayemiz (Ciltli)</t>
+          <t>Biyelkin Hikayeleri</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>1104</v>
+        <v>135</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786051724614</t>
+          <t>9786051723990</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Gök Cephesi</t>
+          <t>Dubrovski</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>190</v>
+        <v>135</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786051723860</t>
+          <t>9786051724201</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Tazı Payı</t>
+          <t>Biz, Bizim Hikayemiz (Ciltli)</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>380</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786051723877</t>
+          <t>9786051724614</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Bir Aşk Sayfası</t>
+          <t>Gök Cephesi</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>400</v>
+        <v>190</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786051724362</t>
+          <t>9786051723860</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Kurtlar Arasında Çıplak</t>
+          <t>Tazı Payı</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>528</v>
+        <v>380</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786051724317</t>
+          <t>9786051723877</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Plassans Papazı</t>
+          <t>Bir Aşk Sayfası</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>430</v>
+        <v>400</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786051724331</t>
+          <t>9786051724362</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Eylemciler</t>
+          <t>Kurtlar Arasında Çıplak</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>425</v>
+        <v>528</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786051724324</t>
+          <t>9786051724317</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Haçlılar</t>
+          <t>Plassans Papazı</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>960</v>
+        <v>430</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786051724126</t>
+          <t>9786051724331</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Payıma Düşen</t>
+          <t>Eylemciler</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>612</v>
+        <v>425</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786055541651</t>
+          <t>9786051724324</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Ölüler Genç Kalır</t>
+          <t>Haçlılar</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>708</v>
+        <v>960</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786051723624</t>
+          <t>9786051724126</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Lenz Belgeleri</t>
+          <t>Payıma Düşen</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>876</v>
+        <v>612</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786051724225</t>
+          <t>9786055541651</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Binbir Oyunlu Odysseus (Ciltli)</t>
+          <t>Ölüler Genç Kalır</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>972</v>
+        <v>708</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786051724218</t>
+          <t>9786051723624</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Savaş Troya (Ciltli)</t>
+          <t>Lenz Belgeleri</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>972</v>
+        <v>876</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786051723556</t>
+          <t>9786051724225</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Zamanımızın Kahramanı</t>
+          <t>Binbir Oyunlu Odysseus (Ciltli)</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>240</v>
+        <v>972</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786051723105</t>
+          <t>9786051724218</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Döl Bereketi</t>
+          <t>Bitmeyen Savaş Troya (Ciltli)</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>660</v>
+        <v>972</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786051723693</t>
+          <t>9786051723556</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Rougon’ların Yükselişi</t>
+          <t>Zamanımızın Kahramanı</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786051723723</t>
+          <t>9786051723105</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Ölü Canlar</t>
+          <t>Döl Bereketi</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>384</v>
+        <v>660</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786051723464</t>
+          <t>9786051723693</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Gorki Seçme Öyküler (4 Cilt Takım)</t>
+          <t>Rougon’ların Yükselişi</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>1680</v>
+        <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786051723518</t>
+          <t>9786051723723</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Münzevi - Seçme Öyküler 4</t>
+          <t>Ölü Canlar</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>420</v>
+        <v>384</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786051723525</t>
+          <t>9786051723464</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Buzların Çözülüşü - Seçme Öyküler 3</t>
+          <t>Gorki Seçme Öyküler (4 Cilt Takım)</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>420</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786051723495</t>
+          <t>9786051723518</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Şahin Türküsü - Seçme Öyküler 2</t>
+          <t>Münzevi - Seçme Öyküler 4</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786051723501</t>
+          <t>9786051723525</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Makar Çudra - Seçme Öyküler 1</t>
+          <t>Buzların Çözülüşü - Seçme Öyküler 3</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786051722078</t>
+          <t>9786051723495</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Anton Çehov - Seçme Öyküler (4 Kitap Takım)</t>
+          <t>Şahin Türküsü - Seçme Öyküler 2</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>1920</v>
+        <v>420</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786051723327</t>
+          <t>9786051723501</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Jack London Seti (10 Kitap Takım)</t>
+          <t>Makar Çudra - Seçme Öyküler 1</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>2520</v>
+        <v>420</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786051723273</t>
+          <t>9786051722078</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>John Barleycorn</t>
+          <t>Anton Çehov - Seçme Öyküler (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>260</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786051723228</t>
+          <t>9786051723327</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Yanan Gün</t>
+          <t>Jack London Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>348</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786051723259</t>
+          <t>9786051723273</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Martin Eden</t>
+          <t>John Barleycorn</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>372</v>
+        <v>260</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786051723303</t>
+          <t>9786051723228</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Haytalarla Çolpalar</t>
+          <t>Yanan Gün</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>220</v>
+        <v>348</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786051723297</t>
+          <t>9786051723259</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Martin Eden</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>300</v>
+        <v>372</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786051723242</t>
+          <t>9786051723303</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Oyun</t>
+          <t>Haytalarla Çolpalar</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>130</v>
+        <v>220</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786051723235</t>
+          <t>9786051723297</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Vahşetin Çağrısı</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786051723310</t>
+          <t>9786051723242</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>İstiridye Korsanları</t>
+          <t>Oyun</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>190</v>
+        <v>130</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786051723280</t>
+          <t>9786051723235</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Atalarının Tanrısı</t>
+          <t>Vahşetin Çağrısı</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>270</v>
+        <v>190</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786051723266</t>
+          <t>9786051723310</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Kurt Dölü</t>
+          <t>İstiridye Korsanları</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>240</v>
+        <v>190</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>5785748991616</t>
+          <t>9786051723280</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Gorki Otobiyografik Üçleme (3 Kitap Takım)</t>
+          <t>Atalarının Tanrısı</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>952</v>
+        <v>270</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>2880000116615</t>
+          <t>9786051723266</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Sözü</t>
+          <t>Kurt Dölü</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>5</v>
+        <v>240</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786051723389</t>
+          <t>5785748991616</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Seçme Öyküler 4 - Uzun Hikayeler</t>
+          <t>Gorki Otobiyografik Üçleme (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>480</v>
+        <v>952</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786051723372</t>
+          <t>2880000116615</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Seçme Öyküler 3 - Kısa Hikayeler</t>
+          <t>Zamanın Sözü</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>480</v>
+        <v>5</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
+          <t>9786051723389</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Seçme Öyküler 4 - Uzun Hikayeler</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>9786051723372</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Seçme Öyküler 3 - Kısa Hikayeler</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
           <t>9786051722351</t>
         </is>
       </c>
-      <c r="B163" s="1" t="inlineStr">
+      <c r="B165" s="1" t="inlineStr">
         <is>
           <t>Karamazov Kardeşler Cilt 1</t>
         </is>
       </c>
-      <c r="C163" s="1">
+      <c r="C165" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>