--- v1 (2026-04-04)
+++ v2 (2026-06-10)
@@ -85,2500 +85,2545 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786054836741</t>
+          <t>9786051727912</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Haydari Kampı</t>
+          <t>Alacakaranlık Öyküsü</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>310</v>
+        <v>100</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786051727868</t>
+          <t>9786051727936</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Geçmişim ve Düşüncelerim, Cilt:3</t>
+          <t>Usta İşi - Görünmez Koleksiyon</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>480</v>
+        <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786051727783</t>
+          <t>9786051727929</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Apartman</t>
+          <t>Bilinmeyen Bir Kadının Mektubu</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>450</v>
+        <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786051727646</t>
+          <t>9786054836741</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yolculuk</t>
+          <t>Haydari Kampı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>190</v>
+        <v>310</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786051727653</t>
+          <t>9786051727868</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Haziranda Beş Gün</t>
+          <t>Geçmişim ve Düşüncelerim, Cilt:3</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>504</v>
+        <v>480</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786051727455</t>
+          <t>9786051727783</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Tılsımlı Deri</t>
+          <t>Apartman</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>260</v>
+        <v>450</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786051725437</t>
+          <t>9786051727646</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ve Çeliğe Su Verildi</t>
+          <t>Yolculuk</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>552</v>
+        <v>190</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786051727103</t>
+          <t>9786051727653</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Geçmişim ve Düşüncelerim 2. Cilt</t>
+          <t>Haziranda Beş Gün</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>490</v>
+        <v>504</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786051727059</t>
+          <t>9786051727455</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yalıyar Cilt 2</t>
+          <t>Tılsımlı Deri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>492</v>
+        <v>260</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786051727042</t>
+          <t>9786051725437</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yalıyar Cilt 1</t>
+          <t>Ve Çeliğe Su Verildi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>456</v>
+        <v>552</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786051726724</t>
+          <t>9786051727103</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Nana</t>
+          <t>Geçmişim ve Düşüncelerim 2. Cilt</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>450</v>
+        <v>490</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786051726656</t>
+          <t>9786051727059</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Mavi Defter</t>
+          <t>Yalıyar Cilt 2</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>190</v>
+        <v>492</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786051726564</t>
+          <t>9786051727042</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Altın Adam</t>
+          <t>Yalıyar Cilt 1</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>648</v>
+        <v>456</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786051726519</t>
+          <t>9786051726724</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Geçmişim ve Düşüncelerim Cilt 1</t>
+          <t>Nana</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786051726458</t>
+          <t>9786051726656</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Aygır</t>
+          <t>Mavi Defter</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>552</v>
+        <v>190</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786051726403</t>
+          <t>9786051726564</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Bacak</t>
+          <t>Altın Adam</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>210</v>
+        <v>648</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786051725970</t>
+          <t>9786051726519</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Meyhane</t>
+          <t>Geçmişim ve Düşüncelerim Cilt 1</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>480</v>
+        <v>500</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786051725475</t>
+          <t>9786051726458</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Silas Marner</t>
+          <t>Gümüş Aygır</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>552</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786051725932</t>
+          <t>9786051726403</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kibar Semtler</t>
+          <t>Kaybolan Bacak</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>672</v>
+        <v>210</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786051725451</t>
+          <t>9786051725970</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İtalya Hikayeleri</t>
+          <t>Meyhane</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>480</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786051725406</t>
+          <t>9786051725475</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Şvayk Karakolda</t>
+          <t>Silas Marner</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786051725444</t>
+          <t>9786051725932</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kömür Kralı</t>
+          <t>Kibar Semtler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>552</v>
+        <v>672</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786051725307</t>
+          <t>9786051725451</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kıtlık</t>
+          <t>İtalya Hikayeleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>552</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786051725413</t>
+          <t>9786051725406</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Parma Manastırı</t>
+          <t>Şvayk Karakolda</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>516</v>
+        <v>270</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786051725321</t>
+          <t>9786051725444</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Rahip Mouret'nin Günahı</t>
+          <t>Kömür Kralı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>430</v>
+        <v>552</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786051725239</t>
+          <t>9786051725307</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Ejderhanın Dişleri</t>
+          <t>Kıtlık</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>852</v>
+        <v>552</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786051724607</t>
+          <t>9786051725413</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Demir Ökçe</t>
+          <t>Parma Manastırı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>348</v>
+        <v>516</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>5104652030998</t>
+          <t>9786051725321</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Karamazov Kardeşler</t>
+          <t>Rahip Mouret'nin Günahı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>500</v>
+        <v>430</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>6905955956300</t>
+          <t>9786051725239</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yvan Pommaux Resimli Gençlik Kitapları Seti - 3 Kitap Takım</t>
+          <t>Ejderhanın Dişleri</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>3048</v>
+        <v>852</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786051725147</t>
+          <t>9786051724607</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Köylüler</t>
+          <t>Demir Ökçe</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>420</v>
+        <v>348</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786051725130</t>
+          <t>5104652030998</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Cesar Birotteau</t>
+          <t>Karamazov Kardeşler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>348</v>
+        <v>500</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786051725031</t>
+          <t>6905955956300</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sanayi Kralı</t>
+          <t>Yvan Pommaux Resimli Gençlik Kitapları Seti - 3 Kitap Takım</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>310</v>
+        <v>3048</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786051725116</t>
+          <t>9786051725147</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Eulalia’nın Evi</t>
+          <t>Köylüler</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>230</v>
+        <v>420</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786051725024</t>
+          <t>9786051725130</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yarın Bizimdir Yoldaşlar</t>
+          <t>Cesar Birotteau</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>552</v>
+        <v>348</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786051724980</t>
+          <t>9786051725031</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Therese Raquin</t>
+          <t>Sanayi Kralı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>280</v>
+        <v>310</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786051723396</t>
+          <t>9786051725116</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Vadim O Kadar Yeşildi Ki</t>
+          <t>Eulalia’nın Evi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>708</v>
+        <v>230</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786051723457</t>
+          <t>9786051725024</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Jurbinler</t>
+          <t>Yarın Bizimdir Yoldaşlar</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>528</v>
+        <v>552</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786051722405</t>
+          <t>9786051724980</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Oblomov</t>
+          <t>Therese Raquin</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>390</v>
+        <v>280</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786051723136</t>
+          <t>9786051723396</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yeni Paris’in Son Günleri</t>
+          <t>Vadim O Kadar Yeşildi Ki</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>310</v>
+        <v>708</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786051723129</t>
+          <t>9786051723457</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Hayvan</t>
+          <t>Jurbinler</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>420</v>
+        <v>528</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786051723099</t>
+          <t>9786051722405</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Yıkılış</t>
+          <t>Oblomov</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>560</v>
+        <v>390</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786051722986</t>
+          <t>9786051723136</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Basel’in Çanları</t>
+          <t>Yeni Paris’in Son Günleri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>516</v>
+        <v>310</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786051722450</t>
+          <t>9786051723129</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Durgun Don (4 Cilt Takım)</t>
+          <t>İçimizdeki Hayvan</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>2172</v>
+        <v>420</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786051722498</t>
+          <t>9786051723099</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Durgun Don - 4. Cilt</t>
+          <t>Yıkılış</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>636</v>
+        <v>560</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786051722481</t>
+          <t>9786051722986</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Durgun Don - 3. Cilt</t>
+          <t>Basel’in Çanları</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>516</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786051722474</t>
+          <t>9786051722450</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Durgun Don - 2. Cilt</t>
+          <t>Durgun Don (4 Cilt Takım)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>492</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786051722467</t>
+          <t>9786051722498</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Durgun Don - 1. Cilt</t>
+          <t>Durgun Don - 4. Cilt</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>528</v>
+        <v>636</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786051723211</t>
+          <t>9786051722481</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Huckleberry Finn’in Maceraları</t>
+          <t>Durgun Don - 3. Cilt</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>408</v>
+        <v>516</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786051722092</t>
+          <t>9786051722474</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Seçme Öyküler 2 - Taşra Hikayeleri</t>
+          <t>Durgun Don - 2. Cilt</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>480</v>
+        <v>492</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786051722085</t>
+          <t>9786051722467</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Seçme Öyküler 1 - Kent Hikayeleri</t>
+          <t>Durgun Don - 1. Cilt</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>480</v>
+        <v>528</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786051722511</t>
+          <t>9786051723211</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Ekmeğimi Kazanırken</t>
+          <t>Huckleberry Finn’in Maceraları</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>420</v>
+        <v>408</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786051722597</t>
+          <t>9786051722092</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Demirdenizi</t>
+          <t>Seçme Öyküler 2 - Taşra Hikayeleri</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>456</v>
+        <v>480</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786051722528</t>
+          <t>9786051722085</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Benim Üniversitelerim</t>
+          <t>Seçme Öyküler 1 - Kent Hikayeleri</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>220</v>
+        <v>480</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786051722443</t>
+          <t>9786051722511</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Çocukluğum</t>
+          <t>Ekmeğimi Kazanırken</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>312</v>
+        <v>420</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054836628</t>
+          <t>9786051722597</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Germinal</t>
+          <t>Demirdenizi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>420</v>
+        <v>456</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>2879788610606</t>
+          <t>9786051722528</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Çehov Seçme Öyküler Seti - (2 Kitap Takım)</t>
+          <t>Benim Üniversitelerim</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>103</v>
+        <v>220</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786051722627</t>
+          <t>9786051722443</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Moskova Önlerinde</t>
+          <t>Çocukluğum</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>708</v>
+        <v>312</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786051722979</t>
+          <t>9786054836628</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Seçme Oyunlar - Üç Kızkardeş / Vişne Bahçesi</t>
+          <t>Germinal</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>280</v>
+        <v>420</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786051722573</t>
+          <t>2879788610606</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Mayıs Gecesi - Portre</t>
+          <t>Çehov Seçme Öyküler Seti - (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>66</v>
+        <v>103</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786051722153</t>
+          <t>9786051722627</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Delikanlı</t>
+          <t>Moskova Önlerinde</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>480</v>
+        <v>708</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786051722139</t>
+          <t>9786051722979</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Tünel</t>
+          <t>Seçme Oyunlar - Üç Kızkardeş / Vişne Bahçesi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>456</v>
+        <v>280</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786051721804</t>
+          <t>9786051722573</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Barış 4. Cilt</t>
+          <t>Mayıs Gecesi - Portre</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>270</v>
+        <v>66</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786051721798</t>
+          <t>9786051722153</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Barış 3. Cilt</t>
+          <t>Delikanlı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>270</v>
+        <v>480</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786051721767</t>
+          <t>9786051722139</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Barış 2. Cilt</t>
+          <t>Tünel</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>270</v>
+        <v>456</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786051721750</t>
+          <t>9786051721804</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Barış 1. Cilt</t>
+          <t>Savaş ve Barış 4. Cilt</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786051721590</t>
+          <t>9786051721798</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Fırtına Çocukları</t>
+          <t>Savaş ve Barış 3. Cilt</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>340</v>
+        <v>270</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786051721569</t>
+          <t>9786051721767</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>1902 Doğumlular</t>
+          <t>Savaş ve Barış 2. Cilt</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>396</v>
+        <v>270</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786051721491</t>
+          <t>9786051721750</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Elçilik Kenti</t>
+          <t>Savaş ve Barış 1. Cilt</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>552</v>
+        <v>270</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>3990000096359</t>
+          <t>9786051721590</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Dostoyevski Seti (5 Kitap Takım)</t>
+          <t>Fırtına Çocukları</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>970</v>
+        <v>340</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786051722610</t>
+          <t>9786051721569</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Babalar ve Çocuklar</t>
+          <t>1902 Doğumlular</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>276</v>
+        <v>396</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786051722641</t>
+          <t>9786051721491</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Wedding Barikatları</t>
+          <t>Elçilik Kenti</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>280</v>
+        <v>552</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786051722665</t>
+          <t>3990000096359</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Uyandırılmış Toprak (2 Cilt Takım)</t>
+          <t>Dostoyevski Seti (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>1164</v>
+        <v>970</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786051722689</t>
+          <t>9786051722610</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Uyandırılmış Toprak Cilt: 2</t>
+          <t>Babalar ve Çocuklar</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>588</v>
+        <v>276</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786051722672</t>
+          <t>9786051722641</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Uyandırılmış Toprak Cilt: 1</t>
+          <t>Wedding Barikatları</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>576</v>
+        <v>280</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786051722115</t>
+          <t>9786051722665</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Atsineği</t>
+          <t>Uyandırılmış Toprak (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>432</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786051722146</t>
+          <t>9786051722689</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Çimento</t>
+          <t>Uyandırılmış Toprak Cilt: 2</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>480</v>
+        <v>588</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786051722122</t>
+          <t>9786051722672</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Duman</t>
+          <t>Uyandırılmış Toprak Cilt: 1</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>280</v>
+        <v>576</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786051721743</t>
+          <t>9786051722115</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Barış (4 Cilt Takım)</t>
+          <t>Atsineği</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>1080</v>
+        <v>432</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786051721552</t>
+          <t>9786051722146</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Guatemala’da Hafta Tatili</t>
+          <t>Çimento</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>396</v>
+        <v>480</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786051721583</t>
+          <t>9786051722122</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Guatemala Efsaneleri</t>
+          <t>Duman</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786051721514</t>
+          <t>9786051721743</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Suç ve Ceza</t>
+          <t>Savaş ve Barış (4 Cilt Takım)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>380</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786051723013</t>
+          <t>9786051721552</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Yeraltından Notlar</t>
+          <t>Guatemala’da Hafta Tatili</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>170</v>
+        <v>396</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786051722016</t>
+          <t>9786051721583</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Anna Karenina (2 Cilt Takım Kutulu)</t>
+          <t>Guatemala Efsaneleri</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>520</v>
+        <v>230</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786051722368</t>
+          <t>9786051721514</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Karamazov Kardeşler Cilt 2</t>
+          <t>Suç ve Ceza</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>250</v>
+        <v>380</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786051722030</t>
+          <t>9786051723013</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Anna Karenina 2. Cilt</t>
+          <t>Yeraltından Notlar</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>260</v>
+        <v>170</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786051722023</t>
+          <t>9786051722016</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Anna Karenina 1. Cilt</t>
+          <t>Anna Karenina (2 Cilt Takım Kutulu)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>260</v>
+        <v>520</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786051721651</t>
+          <t>9786051722368</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Fesat</t>
+          <t>Karamazov Kardeşler Cilt 2</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786051721460</t>
+          <t>9786051722030</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Suçlu Kim?</t>
+          <t>Anna Karenina 2. Cilt</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>320</v>
+        <v>260</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786051721484</t>
+          <t>9786051722023</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Ana</t>
+          <t>Anna Karenina 1. Cilt</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>360</v>
+        <v>260</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786051721477</t>
+          <t>9786051721651</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Sayın Başkan</t>
+          <t>Fesat</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>442</v>
+        <v>320</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786055541200</t>
+          <t>9786051721460</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Salka Valka</t>
+          <t>Suçlu Kim?</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>552</v>
+        <v>320</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789944122887</t>
+          <t>9786051721484</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kral Fare</t>
+          <t>Ana</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>425</v>
+        <v>360</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789944122467</t>
+          <t>9786051721477</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Köle</t>
+          <t>Sayın Başkan</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>270</v>
+        <v>442</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789944122658</t>
+          <t>9786055541200</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Yıldız</t>
+          <t>Salka Valka</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>230</v>
+        <v>552</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786051721576</t>
+          <t>9789944122887</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Gözleri Açık Gidenler</t>
+          <t>Kral Fare</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>780</v>
+        <v>425</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786051721521</t>
+          <t>9789944122467</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Papa</t>
+          <t>Köle</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>552</v>
+        <v>270</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786051721545</t>
+          <t>9789944122658</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Kasırga</t>
+          <t>Kızıl Yıldız</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>320</v>
+        <v>230</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789944122771</t>
+          <t>9786051721576</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Spartaküs</t>
+          <t>Gözleri Açık Gidenler</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>396</v>
+        <v>780</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786055541637</t>
+          <t>9786051721521</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Şehir ve Şehir</t>
+          <t>Yeşil Papa</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>444</v>
+        <v>552</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786055541231</t>
+          <t>9786051721545</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Perdido Sokağı İstasyonu</t>
+          <t>Kasırga</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>840</v>
+        <v>320</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786055541668</t>
+          <t>9789944122771</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Mühendis Menni - Kızıl Yıldız 2</t>
+          <t>Spartaküs</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>230</v>
+        <v>396</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789944122030</t>
+          <t>9786055541637</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Edebi Portreler</t>
+          <t>Şehir ve Şehir</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>456</v>
+        <v>444</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789944122054</t>
+          <t>9786055541231</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Aydınlık</t>
+          <t>Perdido Sokağı İstasyonu</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>396</v>
+        <v>840</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786051724096</t>
+          <t>9786055541668</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Sahaf Mendel</t>
+          <t>Mühendis Menni - Kızıl Yıldız 2</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>120</v>
+        <v>230</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786051724089</t>
+          <t>9789944122030</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Yirmi Dört Saati</t>
+          <t>Edebi Portreler</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>120</v>
+        <v>456</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786051724072</t>
+          <t>9789944122054</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Duka ile Karısı</t>
+          <t>Aydınlık</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>120</v>
+        <v>396</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786051724065</t>
+          <t>9786051724096</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Peter Schlemihl’in Tuhaf Hikayesi</t>
+          <t>Sahaf Mendel</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786051724058</t>
+          <t>9786051724089</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Katmerli Sahtekar</t>
+          <t>Bir Kadının Yirmi Dört Saati</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786051724034</t>
+          <t>9786051724072</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Son Yaprak</t>
+          <t>Duka ile Karısı</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786051724010</t>
+          <t>9786051724065</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Baragan’ın Devedikenleri</t>
+          <t>Peter Schlemihl’in Tuhaf Hikayesi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>144</v>
+        <v>120</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>1646770224766</t>
+          <t>9786051724058</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Bir Solukta Klasikler Seti (20 Kitap Takım)</t>
+          <t>Katmerli Sahtekar</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>2525</v>
+        <v>120</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786051724003</t>
+          <t>9786051724034</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Maça Kızı - Mısır Geceleri</t>
+          <t>Son Yaprak</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786051723945</t>
+          <t>9786051724010</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Mavi Bir Yaşam</t>
+          <t>Baragan’ın Devedikenleri</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>120</v>
+        <v>144</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786051723952</t>
+          <t>1646770224766</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Karşılıksız Bir Aşk</t>
+          <t>Bir Solukta Klasikler Seti (20 Kitap Takım)</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>120</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786051723907</t>
+          <t>9786051724003</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Altıncı Koğuş</t>
+          <t>Maça Kızı - Mısır Geceleri</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786051724027</t>
+          <t>9786051723945</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Aşk Üzerine</t>
+          <t>Mavi Bir Yaşam</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786051723921</t>
+          <t>9786051723952</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Step</t>
+          <t>Karşılıksız Bir Aşk</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>156</v>
+        <v>120</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786051723914</t>
+          <t>9786051723907</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Üç Yıl</t>
+          <t>Altıncı Koğuş</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>156</v>
+        <v>120</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786051723891</t>
+          <t>9786051724027</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Düello</t>
+          <t>Aşk Üzerine</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>156</v>
+        <v>100</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786051723938</t>
+          <t>9786051723921</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Hayatım</t>
+          <t>Step</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>156</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786051723969</t>
+          <t>9786051723914</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Mayıs Gecesi</t>
+          <t>Üç Yıl</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>100</v>
+        <v>156</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786051723976</t>
+          <t>9786051723891</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Portre</t>
+          <t>Düello</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>120</v>
+        <v>156</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786051723884</t>
+          <t>9786051723938</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Palto</t>
+          <t>Hayatım</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>115</v>
+        <v>156</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786051723983</t>
+          <t>9786051723969</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Biyelkin Hikayeleri</t>
+          <t>Mayıs Gecesi</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>135</v>
+        <v>100</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786051723990</t>
+          <t>9786051723976</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Dubrovski</t>
+          <t>Portre</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>135</v>
+        <v>120</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786051724201</t>
+          <t>9786051723884</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Biz, Bizim Hikayemiz (Ciltli)</t>
+          <t>Palto</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>1104</v>
+        <v>115</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786051724614</t>
+          <t>9786051723983</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Gök Cephesi</t>
+          <t>Biyelkin Hikayeleri</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>190</v>
+        <v>135</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786051723860</t>
+          <t>9786051723990</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Tazı Payı</t>
+          <t>Dubrovski</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>380</v>
+        <v>135</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786051723877</t>
+          <t>9786051724201</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Bir Aşk Sayfası</t>
+          <t>Biz, Bizim Hikayemiz (Ciltli)</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>400</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786051724362</t>
+          <t>9786051724614</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Kurtlar Arasında Çıplak</t>
+          <t>Gök Cephesi</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>528</v>
+        <v>190</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786051724317</t>
+          <t>9786051723860</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Plassans Papazı</t>
+          <t>Tazı Payı</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>430</v>
+        <v>380</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786051724331</t>
+          <t>9786051723877</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Eylemciler</t>
+          <t>Bir Aşk Sayfası</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>425</v>
+        <v>400</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786051724324</t>
+          <t>9786051724362</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Haçlılar</t>
+          <t>Kurtlar Arasında Çıplak</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>960</v>
+        <v>528</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786051724126</t>
+          <t>9786051724317</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Payıma Düşen</t>
+          <t>Plassans Papazı</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>612</v>
+        <v>430</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786055541651</t>
+          <t>9786051724331</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Ölüler Genç Kalır</t>
+          <t>Eylemciler</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>708</v>
+        <v>425</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786051723624</t>
+          <t>9786051724324</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Lenz Belgeleri</t>
+          <t>Haçlılar</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>876</v>
+        <v>960</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786051724225</t>
+          <t>9786051724126</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Binbir Oyunlu Odysseus (Ciltli)</t>
+          <t>Payıma Düşen</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>972</v>
+        <v>612</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786051724218</t>
+          <t>9786055541651</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Savaş Troya (Ciltli)</t>
+          <t>Ölüler Genç Kalır</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>972</v>
+        <v>708</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786051723556</t>
+          <t>9786051723624</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Zamanımızın Kahramanı</t>
+          <t>Lenz Belgeleri</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>240</v>
+        <v>876</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786051723105</t>
+          <t>9786051724225</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Döl Bereketi</t>
+          <t>Binbir Oyunlu Odysseus (Ciltli)</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>660</v>
+        <v>972</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786051723693</t>
+          <t>9786051724218</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Rougon’ların Yükselişi</t>
+          <t>Bitmeyen Savaş Troya (Ciltli)</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>400</v>
+        <v>972</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786051723723</t>
+          <t>9786051723556</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Ölü Canlar</t>
+          <t>Zamanımızın Kahramanı</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>384</v>
+        <v>240</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786051723464</t>
+          <t>9786051723105</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Gorki Seçme Öyküler (4 Cilt Takım)</t>
+          <t>Döl Bereketi</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>1680</v>
+        <v>660</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786051723518</t>
+          <t>9786051723693</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Münzevi - Seçme Öyküler 4</t>
+          <t>Rougon’ların Yükselişi</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>420</v>
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786051723525</t>
+          <t>9786051723723</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Buzların Çözülüşü - Seçme Öyküler 3</t>
+          <t>Ölü Canlar</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>420</v>
+        <v>384</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786051723495</t>
+          <t>9786051723464</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Şahin Türküsü - Seçme Öyküler 2</t>
+          <t>Gorki Seçme Öyküler (4 Cilt Takım)</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>420</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786051723501</t>
+          <t>9786051723518</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Makar Çudra - Seçme Öyküler 1</t>
+          <t>Münzevi - Seçme Öyküler 4</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786051722078</t>
+          <t>9786051723525</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Anton Çehov - Seçme Öyküler (4 Kitap Takım)</t>
+          <t>Buzların Çözülüşü - Seçme Öyküler 3</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>1920</v>
+        <v>420</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786051723327</t>
+          <t>9786051723495</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Jack London Seti (10 Kitap Takım)</t>
+          <t>Şahin Türküsü - Seçme Öyküler 2</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>2520</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786051723273</t>
+          <t>9786051723501</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>John Barleycorn</t>
+          <t>Makar Çudra - Seçme Öyküler 1</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>260</v>
+        <v>420</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786051723228</t>
+          <t>9786051722078</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Yanan Gün</t>
+          <t>Anton Çehov - Seçme Öyküler (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>348</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786051723259</t>
+          <t>9786051723327</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Martin Eden</t>
+          <t>Jack London Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>372</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786051723303</t>
+          <t>9786051723273</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Haytalarla Çolpalar</t>
+          <t>John Barleycorn</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786051723297</t>
+          <t>9786051723228</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Yanan Gün</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>300</v>
+        <v>348</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786051723242</t>
+          <t>9786051723259</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Oyun</t>
+          <t>Martin Eden</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>130</v>
+        <v>372</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786051723235</t>
+          <t>9786051723303</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Vahşetin Çağrısı</t>
+          <t>Haytalarla Çolpalar</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786051723310</t>
+          <t>9786051723297</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>İstiridye Korsanları</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786051723280</t>
+          <t>9786051723242</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Atalarının Tanrısı</t>
+          <t>Oyun</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>270</v>
+        <v>130</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786051723266</t>
+          <t>9786051723235</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Kurt Dölü</t>
+          <t>Vahşetin Çağrısı</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>240</v>
+        <v>190</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>5785748991616</t>
+          <t>9786051723310</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Gorki Otobiyografik Üçleme (3 Kitap Takım)</t>
+          <t>İstiridye Korsanları</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>952</v>
+        <v>190</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>2880000116615</t>
+          <t>9786051723280</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Sözü</t>
+          <t>Atalarının Tanrısı</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>5</v>
+        <v>270</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786051723389</t>
+          <t>9786051723266</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Seçme Öyküler 4 - Uzun Hikayeler</t>
+          <t>Kurt Dölü</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>480</v>
+        <v>240</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786051723372</t>
+          <t>5785748991616</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Seçme Öyküler 3 - Kısa Hikayeler</t>
+          <t>Gorki Otobiyografik Üçleme (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>480</v>
+        <v>952</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
+          <t>2880000116615</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Zamanın Sözü</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>9786051723389</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Seçme Öyküler 4 - Uzun Hikayeler</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9786051723372</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Seçme Öyküler 3 - Kısa Hikayeler</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
           <t>9786051722351</t>
         </is>
       </c>
-      <c r="B165" s="1" t="inlineStr">
+      <c r="B168" s="1" t="inlineStr">
         <is>
           <t>Karamazov Kardeşler Cilt 1</t>
         </is>
       </c>
-      <c r="C165" s="1">
+      <c r="C168" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>