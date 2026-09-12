--- v2 (2026-06-10)
+++ v3 (2026-09-12)
@@ -85,2545 +85,2620 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786051727912</t>
+          <t>9786051728643</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Alacakaranlık Öyküsü</t>
+          <t>Muhbir</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>100</v>
+        <v>310</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786051727936</t>
+          <t>9786051728667</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Usta İşi - Görünmez Koleksiyon</t>
+          <t>Faşizmin Pençesinde</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786051727929</t>
+          <t>9786051728575</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Bir Kadının Mektubu</t>
+          <t>Mezarda Hayat</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>100</v>
+        <v>420</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786054836741</t>
+          <t>9786051728179</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Haydari Kampı</t>
+          <t>Fırtınadan Doğanlar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>310</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786051727868</t>
+          <t>9786051728049</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Geçmişim ve Düşüncelerim, Cilt:3</t>
+          <t>Hürriyet Yolu</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>480</v>
+        <v>440</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786051727783</t>
+          <t>9786051727912</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Apartman</t>
+          <t>Alacakaranlık Öyküsü</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>450</v>
+        <v>100</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786051727646</t>
+          <t>9786051727936</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yolculuk</t>
+          <t>Usta İşi - Görünmez Koleksiyon</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>190</v>
+        <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786051727653</t>
+          <t>9786051727929</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Haziranda Beş Gün</t>
+          <t>Bilinmeyen Bir Kadının Mektubu</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>504</v>
+        <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786051727455</t>
+          <t>9786054836741</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Tılsımlı Deri</t>
+          <t>Haydari Kampı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>260</v>
+        <v>310</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786051725437</t>
+          <t>9786051727868</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ve Çeliğe Su Verildi</t>
+          <t>Geçmişim ve Düşüncelerim, Cilt:3</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>552</v>
+        <v>480</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786051727103</t>
+          <t>9786051727783</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Geçmişim ve Düşüncelerim 2. Cilt</t>
+          <t>Apartman</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>490</v>
+        <v>450</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786051727059</t>
+          <t>9786051727646</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Yalıyar Cilt 2</t>
+          <t>Yolculuk</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>492</v>
+        <v>190</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786051727042</t>
+          <t>9786051727653</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Yalıyar Cilt 1</t>
+          <t>Haziranda Beş Gün</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>456</v>
+        <v>504</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786051726724</t>
+          <t>9786051727455</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Nana</t>
+          <t>Tılsımlı Deri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>450</v>
+        <v>260</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786051726656</t>
+          <t>9786051725437</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Mavi Defter</t>
+          <t>Ve Çeliğe Su Verildi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>190</v>
+        <v>552</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786051726564</t>
+          <t>9786051727103</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Altın Adam</t>
+          <t>Geçmişim ve Düşüncelerim 2. Cilt</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>648</v>
+        <v>490</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786051726519</t>
+          <t>9786051727059</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Geçmişim ve Düşüncelerim Cilt 1</t>
+          <t>Yalıyar Cilt 2</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>500</v>
+        <v>492</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786051726458</t>
+          <t>9786051727042</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Aygır</t>
+          <t>Yalıyar Cilt 1</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>552</v>
+        <v>456</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786051726403</t>
+          <t>9786051726724</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Bacak</t>
+          <t>Nana</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>210</v>
+        <v>450</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786051725970</t>
+          <t>9786051726656</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Meyhane</t>
+          <t>Mavi Defter</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>480</v>
+        <v>190</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786051725475</t>
+          <t>9786051726564</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Silas Marner</t>
+          <t>Altın Adam</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>648</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786051725932</t>
+          <t>9786051726519</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kibar Semtler</t>
+          <t>Geçmişim ve Düşüncelerim Cilt 1</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>672</v>
+        <v>500</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786051725451</t>
+          <t>9786051726458</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İtalya Hikayeleri</t>
+          <t>Gümüş Aygır</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>300</v>
+        <v>552</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786051725406</t>
+          <t>9786051726403</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Şvayk Karakolda</t>
+          <t>Kaybolan Bacak</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>270</v>
+        <v>210</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786051725444</t>
+          <t>9786051725970</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kömür Kralı</t>
+          <t>Meyhane</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>552</v>
+        <v>480</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786051725307</t>
+          <t>9786051725475</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kıtlık</t>
+          <t>Silas Marner</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>552</v>
+        <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786051725413</t>
+          <t>9786051725932</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Parma Manastırı</t>
+          <t>Kibar Semtler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>516</v>
+        <v>672</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786051725321</t>
+          <t>9786051725451</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Rahip Mouret'nin Günahı</t>
+          <t>İtalya Hikayeleri</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>430</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786051725239</t>
+          <t>9786051725406</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Ejderhanın Dişleri</t>
+          <t>Şvayk Karakolda</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>852</v>
+        <v>270</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786051724607</t>
+          <t>9786051725444</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Demir Ökçe</t>
+          <t>Kömür Kralı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>348</v>
+        <v>552</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>5104652030998</t>
+          <t>9786051725307</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Karamazov Kardeşler</t>
+          <t>Kıtlık</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>500</v>
+        <v>552</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>6905955956300</t>
+          <t>9786051725413</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Yvan Pommaux Resimli Gençlik Kitapları Seti - 3 Kitap Takım</t>
+          <t>Parma Manastırı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>3048</v>
+        <v>516</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786051725147</t>
+          <t>9786051725321</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Köylüler</t>
+          <t>Rahip Mouret'nin Günahı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>420</v>
+        <v>430</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786051725130</t>
+          <t>9786051725239</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Cesar Birotteau</t>
+          <t>Ejderhanın Dişleri</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>348</v>
+        <v>852</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786051725031</t>
+          <t>9786051724607</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sanayi Kralı</t>
+          <t>Demir Ökçe</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>310</v>
+        <v>348</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786051725116</t>
+          <t>5104652030998</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Eulalia’nın Evi</t>
+          <t>Karamazov Kardeşler</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>230</v>
+        <v>500</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786051725024</t>
+          <t>6905955956300</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yarın Bizimdir Yoldaşlar</t>
+          <t>Yvan Pommaux Resimli Gençlik Kitapları Seti - 3 Kitap Takım</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>552</v>
+        <v>3048</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786051724980</t>
+          <t>9786051725147</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Therese Raquin</t>
+          <t>Köylüler</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>280</v>
+        <v>420</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786051723396</t>
+          <t>9786051725130</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Vadim O Kadar Yeşildi Ki</t>
+          <t>Cesar Birotteau</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>708</v>
+        <v>348</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786051723457</t>
+          <t>9786051725031</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Jurbinler</t>
+          <t>Sanayi Kralı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>528</v>
+        <v>310</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786051722405</t>
+          <t>9786051725116</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Oblomov</t>
+          <t>Eulalia’nın Evi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>390</v>
+        <v>230</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786051723136</t>
+          <t>9786051725024</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Yeni Paris’in Son Günleri</t>
+          <t>Yarın Bizimdir Yoldaşlar</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>310</v>
+        <v>552</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786051723129</t>
+          <t>9786051724980</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Hayvan</t>
+          <t>Therese Raquin</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>420</v>
+        <v>280</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786051723099</t>
+          <t>9786051723396</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Yıkılış</t>
+          <t>Vadim O Kadar Yeşildi Ki</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>560</v>
+        <v>708</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786051722986</t>
+          <t>9786051723457</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Basel’in Çanları</t>
+          <t>Jurbinler</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>516</v>
+        <v>528</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786051722450</t>
+          <t>9786051722405</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Durgun Don (4 Cilt Takım)</t>
+          <t>Oblomov</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>2172</v>
+        <v>390</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786051722498</t>
+          <t>9786051723136</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Durgun Don - 4. Cilt</t>
+          <t>Yeni Paris’in Son Günleri</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>636</v>
+        <v>310</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786051722481</t>
+          <t>9786051723129</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Durgun Don - 3. Cilt</t>
+          <t>İçimizdeki Hayvan</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>516</v>
+        <v>420</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786051722474</t>
+          <t>9786051723099</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Durgun Don - 2. Cilt</t>
+          <t>Yıkılış</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>492</v>
+        <v>560</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786051722467</t>
+          <t>9786051722986</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Durgun Don - 1. Cilt</t>
+          <t>Basel’in Çanları</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>528</v>
+        <v>516</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786051723211</t>
+          <t>9786051722450</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Huckleberry Finn’in Maceraları</t>
+          <t>Durgun Don (4 Cilt Takım)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>408</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786051722092</t>
+          <t>9786051722498</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Seçme Öyküler 2 - Taşra Hikayeleri</t>
+          <t>Durgun Don - 4. Cilt</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>480</v>
+        <v>636</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786051722085</t>
+          <t>9786051722481</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Seçme Öyküler 1 - Kent Hikayeleri</t>
+          <t>Durgun Don - 3. Cilt</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>480</v>
+        <v>516</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786051722511</t>
+          <t>9786051722474</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Ekmeğimi Kazanırken</t>
+          <t>Durgun Don - 2. Cilt</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>420</v>
+        <v>492</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786051722597</t>
+          <t>9786051722467</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Demirdenizi</t>
+          <t>Durgun Don - 1. Cilt</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>456</v>
+        <v>528</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786051722528</t>
+          <t>9786051723211</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Benim Üniversitelerim</t>
+          <t>Huckleberry Finn’in Maceraları</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>220</v>
+        <v>408</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786051722443</t>
+          <t>9786051722092</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Çocukluğum</t>
+          <t>Seçme Öyküler 2 - Taşra Hikayeleri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>312</v>
+        <v>480</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786054836628</t>
+          <t>9786051722085</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Germinal</t>
+          <t>Seçme Öyküler 1 - Kent Hikayeleri</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>420</v>
+        <v>480</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>2879788610606</t>
+          <t>9786051722511</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Çehov Seçme Öyküler Seti - (2 Kitap Takım)</t>
+          <t>Ekmeğimi Kazanırken</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>103</v>
+        <v>420</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786051722627</t>
+          <t>9786051722597</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Moskova Önlerinde</t>
+          <t>Demirdenizi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>708</v>
+        <v>456</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786051722979</t>
+          <t>9786051722528</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Seçme Oyunlar - Üç Kızkardeş / Vişne Bahçesi</t>
+          <t>Benim Üniversitelerim</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786051722573</t>
+          <t>9786051722443</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Mayıs Gecesi - Portre</t>
+          <t>Çocukluğum</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>66</v>
+        <v>312</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786051722153</t>
+          <t>9786054836628</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Delikanlı</t>
+          <t>Germinal</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>480</v>
+        <v>420</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786051722139</t>
+          <t>2879788610606</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Tünel</t>
+          <t>Çehov Seçme Öyküler Seti - (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>456</v>
+        <v>103</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786051721804</t>
+          <t>9786051722627</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Barış 4. Cilt</t>
+          <t>Moskova Önlerinde</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>270</v>
+        <v>708</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786051721798</t>
+          <t>9786051722979</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Barış 3. Cilt</t>
+          <t>Seçme Oyunlar - Üç Kızkardeş / Vişne Bahçesi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>270</v>
+        <v>280</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786051721767</t>
+          <t>9786051722573</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Barış 2. Cilt</t>
+          <t>Mayıs Gecesi - Portre</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>270</v>
+        <v>66</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786051721750</t>
+          <t>9786051722153</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Barış 1. Cilt</t>
+          <t>Delikanlı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>270</v>
+        <v>480</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786051721590</t>
+          <t>9786051722139</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Fırtına Çocukları</t>
+          <t>Tünel</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>340</v>
+        <v>456</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786051721569</t>
+          <t>9786051721804</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>1902 Doğumlular</t>
+          <t>Savaş ve Barış 4. Cilt</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>396</v>
+        <v>270</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786051721491</t>
+          <t>9786051721798</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Elçilik Kenti</t>
+          <t>Savaş ve Barış 3. Cilt</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>552</v>
+        <v>270</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>3990000096359</t>
+          <t>9786051721767</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Dostoyevski Seti (5 Kitap Takım)</t>
+          <t>Savaş ve Barış 2. Cilt</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>970</v>
+        <v>270</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786051722610</t>
+          <t>9786051721750</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Babalar ve Çocuklar</t>
+          <t>Savaş ve Barış 1. Cilt</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>276</v>
+        <v>270</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786051722641</t>
+          <t>9786051721590</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Wedding Barikatları</t>
+          <t>Fırtına Çocukları</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>280</v>
+        <v>340</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786051722665</t>
+          <t>9786051721569</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Uyandırılmış Toprak (2 Cilt Takım)</t>
+          <t>1902 Doğumlular</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>1164</v>
+        <v>396</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786051722689</t>
+          <t>9786051721491</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Uyandırılmış Toprak Cilt: 2</t>
+          <t>Elçilik Kenti</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>588</v>
+        <v>552</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786051722672</t>
+          <t>3990000096359</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Uyandırılmış Toprak Cilt: 1</t>
+          <t>Dostoyevski Seti (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>576</v>
+        <v>970</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786051722115</t>
+          <t>9786051722610</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Atsineği</t>
+          <t>Babalar ve Çocuklar</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>432</v>
+        <v>276</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786051722146</t>
+          <t>9786051722641</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Çimento</t>
+          <t>Wedding Barikatları</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>480</v>
+        <v>280</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786051722122</t>
+          <t>9786051722665</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Duman</t>
+          <t>Uyandırılmış Toprak (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>280</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786051721743</t>
+          <t>9786051722689</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Barış (4 Cilt Takım)</t>
+          <t>Uyandırılmış Toprak Cilt: 2</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>1080</v>
+        <v>588</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786051721552</t>
+          <t>9786051722672</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Guatemala’da Hafta Tatili</t>
+          <t>Uyandırılmış Toprak Cilt: 1</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>396</v>
+        <v>576</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786051721583</t>
+          <t>9786051722115</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Guatemala Efsaneleri</t>
+          <t>Atsineği</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>230</v>
+        <v>432</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786051721514</t>
+          <t>9786051722146</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Suç ve Ceza</t>
+          <t>Çimento</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>380</v>
+        <v>480</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786051723013</t>
+          <t>9786051722122</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Yeraltından Notlar</t>
+          <t>Duman</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>170</v>
+        <v>280</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786051722016</t>
+          <t>9786051721743</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Anna Karenina (2 Cilt Takım Kutulu)</t>
+          <t>Savaş ve Barış (4 Cilt Takım)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>520</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786051722368</t>
+          <t>9786051721552</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Karamazov Kardeşler Cilt 2</t>
+          <t>Guatemala’da Hafta Tatili</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>250</v>
+        <v>396</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786051722030</t>
+          <t>9786051721583</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Anna Karenina 2. Cilt</t>
+          <t>Guatemala Efsaneleri</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786051722023</t>
+          <t>9786051721514</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Anna Karenina 1. Cilt</t>
+          <t>Suç ve Ceza</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>260</v>
+        <v>380</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786051721651</t>
+          <t>9786051723013</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Fesat</t>
+          <t>Yeraltından Notlar</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>320</v>
+        <v>170</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786051721460</t>
+          <t>9786051722016</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Suçlu Kim?</t>
+          <t>Anna Karenina (2 Cilt Takım Kutulu)</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>320</v>
+        <v>520</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786051721484</t>
+          <t>9786051722368</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Ana</t>
+          <t>Karamazov Kardeşler Cilt 2</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>360</v>
+        <v>250</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786051721477</t>
+          <t>9786051722030</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Sayın Başkan</t>
+          <t>Anna Karenina 2. Cilt</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>442</v>
+        <v>260</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786055541200</t>
+          <t>9786051722023</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Salka Valka</t>
+          <t>Anna Karenina 1. Cilt</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>552</v>
+        <v>260</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789944122887</t>
+          <t>9786051721651</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Kral Fare</t>
+          <t>Fesat</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>425</v>
+        <v>320</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789944122467</t>
+          <t>9786051721460</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Köle</t>
+          <t>Suçlu Kim?</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>270</v>
+        <v>320</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789944122658</t>
+          <t>9786051721484</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Yıldız</t>
+          <t>Ana</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>230</v>
+        <v>360</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786051721576</t>
+          <t>9786051721477</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Gözleri Açık Gidenler</t>
+          <t>Sayın Başkan</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>780</v>
+        <v>442</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786051721521</t>
+          <t>9786055541200</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Papa</t>
+          <t>Salka Valka</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>552</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786051721545</t>
+          <t>9789944122887</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Kasırga</t>
+          <t>Kral Fare</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>320</v>
+        <v>425</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789944122771</t>
+          <t>9789944122467</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Spartaküs</t>
+          <t>Köle</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>396</v>
+        <v>270</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786055541637</t>
+          <t>9789944122658</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Şehir ve Şehir</t>
+          <t>Kızıl Yıldız</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>444</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786055541231</t>
+          <t>9786051721576</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Perdido Sokağı İstasyonu</t>
+          <t>Gözleri Açık Gidenler</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>840</v>
+        <v>780</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786055541668</t>
+          <t>9786051721521</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Mühendis Menni - Kızıl Yıldız 2</t>
+          <t>Yeşil Papa</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>230</v>
+        <v>552</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789944122030</t>
+          <t>9786051721545</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Edebi Portreler</t>
+          <t>Kasırga</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>456</v>
+        <v>320</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789944122054</t>
+          <t>9789944122771</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Aydınlık</t>
+          <t>Spartaküs</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>396</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786051724096</t>
+          <t>9786055541637</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Sahaf Mendel</t>
+          <t>Şehir ve Şehir</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>120</v>
+        <v>444</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786051724089</t>
+          <t>9786055541231</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Yirmi Dört Saati</t>
+          <t>Perdido Sokağı İstasyonu</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>120</v>
+        <v>840</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786051724072</t>
+          <t>9786055541668</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Duka ile Karısı</t>
+          <t>Mühendis Menni - Kızıl Yıldız 2</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>120</v>
+        <v>230</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786051724065</t>
+          <t>9789944122030</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Peter Schlemihl’in Tuhaf Hikayesi</t>
+          <t>Edebi Portreler</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>120</v>
+        <v>456</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786051724058</t>
+          <t>9789944122054</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Katmerli Sahtekar</t>
+          <t>Aydınlık</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>120</v>
+        <v>396</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786051724034</t>
+          <t>9786051724096</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Son Yaprak</t>
+          <t>Sahaf Mendel</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786051724010</t>
+          <t>9786051724089</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Baragan’ın Devedikenleri</t>
+          <t>Bir Kadının Yirmi Dört Saati</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>144</v>
+        <v>120</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>1646770224766</t>
+          <t>9786051724072</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Bir Solukta Klasikler Seti (20 Kitap Takım)</t>
+          <t>Duka ile Karısı</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>2525</v>
+        <v>120</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786051724003</t>
+          <t>9786051724065</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Maça Kızı - Mısır Geceleri</t>
+          <t>Peter Schlemihl’in Tuhaf Hikayesi</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786051723945</t>
+          <t>9786051724058</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Mavi Bir Yaşam</t>
+          <t>Katmerli Sahtekar</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786051723952</t>
+          <t>9786051724034</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Karşılıksız Bir Aşk</t>
+          <t>Son Yaprak</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786051723907</t>
+          <t>9786051724010</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Altıncı Koğuş</t>
+          <t>Baragan’ın Devedikenleri</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>120</v>
+        <v>144</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786051724027</t>
+          <t>1646770224766</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Aşk Üzerine</t>
+          <t>Bir Solukta Klasikler Seti (20 Kitap Takım)</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>100</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786051723921</t>
+          <t>9786051724003</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Step</t>
+          <t>Maça Kızı - Mısır Geceleri</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>156</v>
+        <v>100</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786051723914</t>
+          <t>9786051723945</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Üç Yıl</t>
+          <t>Mavi Bir Yaşam</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>156</v>
+        <v>120</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786051723891</t>
+          <t>9786051723952</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Düello</t>
+          <t>Karşılıksız Bir Aşk</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>156</v>
+        <v>120</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786051723938</t>
+          <t>9786051723907</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Hayatım</t>
+          <t>Altıncı Koğuş</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>156</v>
+        <v>120</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786051723969</t>
+          <t>9786051724027</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Mayıs Gecesi</t>
+          <t>Aşk Üzerine</t>
         </is>
       </c>
       <c r="C125" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786051723976</t>
+          <t>9786051723921</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Portre</t>
+          <t>Step</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>120</v>
+        <v>156</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786051723884</t>
+          <t>9786051723914</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Palto</t>
+          <t>Üç Yıl</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>115</v>
+        <v>156</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786051723983</t>
+          <t>9786051723891</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Biyelkin Hikayeleri</t>
+          <t>Düello</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>135</v>
+        <v>156</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786051723990</t>
+          <t>9786051723938</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Dubrovski</t>
+          <t>Hayatım</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>135</v>
+        <v>156</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786051724201</t>
+          <t>9786051723969</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Biz, Bizim Hikayemiz (Ciltli)</t>
+          <t>Mayıs Gecesi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>1104</v>
+        <v>100</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786051724614</t>
+          <t>9786051723976</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Gök Cephesi</t>
+          <t>Portre</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786051723860</t>
+          <t>9786051723884</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Tazı Payı</t>
+          <t>Palto</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>380</v>
+        <v>115</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786051723877</t>
+          <t>9786051723983</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Bir Aşk Sayfası</t>
+          <t>Biyelkin Hikayeleri</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>400</v>
+        <v>135</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786051724362</t>
+          <t>9786051723990</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Kurtlar Arasında Çıplak</t>
+          <t>Dubrovski</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>528</v>
+        <v>135</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786051724317</t>
+          <t>9786051724201</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Plassans Papazı</t>
+          <t>Biz, Bizim Hikayemiz (Ciltli)</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>430</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786051724331</t>
+          <t>9786051724614</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Eylemciler</t>
+          <t>Gök Cephesi</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>425</v>
+        <v>190</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786051724324</t>
+          <t>9786051723860</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Haçlılar</t>
+          <t>Tazı Payı</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>960</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786051724126</t>
+          <t>9786051723877</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Payıma Düşen</t>
+          <t>Bir Aşk Sayfası</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>612</v>
+        <v>400</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786055541651</t>
+          <t>9786051724362</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Ölüler Genç Kalır</t>
+          <t>Kurtlar Arasında Çıplak</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>708</v>
+        <v>528</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786051723624</t>
+          <t>9786051724317</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Lenz Belgeleri</t>
+          <t>Plassans Papazı</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>876</v>
+        <v>430</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786051724225</t>
+          <t>9786051724331</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Binbir Oyunlu Odysseus (Ciltli)</t>
+          <t>Eylemciler</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>972</v>
+        <v>425</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786051724218</t>
+          <t>9786051724324</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Savaş Troya (Ciltli)</t>
+          <t>Haçlılar</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>972</v>
+        <v>960</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786051723556</t>
+          <t>9786051724126</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Zamanımızın Kahramanı</t>
+          <t>Payıma Düşen</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>240</v>
+        <v>612</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786051723105</t>
+          <t>9786055541651</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Döl Bereketi</t>
+          <t>Ölüler Genç Kalır</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>660</v>
+        <v>708</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786051723693</t>
+          <t>9786051723624</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Rougon’ların Yükselişi</t>
+          <t>Lenz Belgeleri</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>400</v>
+        <v>876</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786051723723</t>
+          <t>9786051724225</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Ölü Canlar</t>
+          <t>Binbir Oyunlu Odysseus (Ciltli)</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>384</v>
+        <v>972</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786051723464</t>
+          <t>9786051724218</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Gorki Seçme Öyküler (4 Cilt Takım)</t>
+          <t>Bitmeyen Savaş Troya (Ciltli)</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>1680</v>
+        <v>972</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786051723518</t>
+          <t>9786051723556</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Münzevi - Seçme Öyküler 4</t>
+          <t>Zamanımızın Kahramanı</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>420</v>
+        <v>240</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786051723525</t>
+          <t>9786051723105</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Buzların Çözülüşü - Seçme Öyküler 3</t>
+          <t>Döl Bereketi</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>420</v>
+        <v>660</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786051723495</t>
+          <t>9786051723693</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Şahin Türküsü - Seçme Öyküler 2</t>
+          <t>Rougon’ların Yükselişi</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>420</v>
+        <v>400</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786051723501</t>
+          <t>9786051723723</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Makar Çudra - Seçme Öyküler 1</t>
+          <t>Ölü Canlar</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>420</v>
+        <v>384</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786051722078</t>
+          <t>9786051723464</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Anton Çehov - Seçme Öyküler (4 Kitap Takım)</t>
+          <t>Gorki Seçme Öyküler (4 Cilt Takım)</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>1920</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786051723327</t>
+          <t>9786051723518</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Jack London Seti (10 Kitap Takım)</t>
+          <t>Münzevi - Seçme Öyküler 4</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>2520</v>
+        <v>420</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786051723273</t>
+          <t>9786051723525</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>John Barleycorn</t>
+          <t>Buzların Çözülüşü - Seçme Öyküler 3</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>260</v>
+        <v>420</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786051723228</t>
+          <t>9786051723495</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Yanan Gün</t>
+          <t>Şahin Türküsü - Seçme Öyküler 2</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>348</v>
+        <v>420</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786051723259</t>
+          <t>9786051723501</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Martin Eden</t>
+          <t>Makar Çudra - Seçme Öyküler 1</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>372</v>
+        <v>420</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786051723303</t>
+          <t>9786051722078</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Haytalarla Çolpalar</t>
+          <t>Anton Çehov - Seçme Öyküler (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>220</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786051723297</t>
+          <t>9786051723327</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Jack London Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>300</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786051723242</t>
+          <t>9786051723273</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Oyun</t>
+          <t>John Barleycorn</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>130</v>
+        <v>260</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786051723235</t>
+          <t>9786051723228</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Vahşetin Çağrısı</t>
+          <t>Yanan Gün</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>190</v>
+        <v>348</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786051723310</t>
+          <t>9786051723259</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>İstiridye Korsanları</t>
+          <t>Martin Eden</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>190</v>
+        <v>372</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786051723280</t>
+          <t>9786051723303</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Atalarının Tanrısı</t>
+          <t>Haytalarla Çolpalar</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>270</v>
+        <v>220</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786051723266</t>
+          <t>9786051723297</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Kurt Dölü</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>5785748991616</t>
+          <t>9786051723242</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Gorki Otobiyografik Üçleme (3 Kitap Takım)</t>
+          <t>Oyun</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>952</v>
+        <v>130</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>2880000116615</t>
+          <t>9786051723235</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Sözü</t>
+          <t>Vahşetin Çağrısı</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>5</v>
+        <v>190</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786051723389</t>
+          <t>9786051723310</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Seçme Öyküler 4 - Uzun Hikayeler</t>
+          <t>İstiridye Korsanları</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>480</v>
+        <v>190</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786051723372</t>
+          <t>9786051723280</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Seçme Öyküler 3 - Kısa Hikayeler</t>
+          <t>Atalarının Tanrısı</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>480</v>
+        <v>270</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
+          <t>9786051723266</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Kurt Dölü</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>5785748991616</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Gorki Otobiyografik Üçleme (3 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>2880000116615</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Zamanın Sözü</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>9786051723389</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Seçme Öyküler 4 - Uzun Hikayeler</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>9786051723372</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Seçme Öyküler 3 - Kısa Hikayeler</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
           <t>9786051722351</t>
         </is>
       </c>
-      <c r="B168" s="1" t="inlineStr">
+      <c r="B173" s="1" t="inlineStr">
         <is>
           <t>Karamazov Kardeşler Cilt 1</t>
         </is>
       </c>
-      <c r="C168" s="1">
+      <c r="C173" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>