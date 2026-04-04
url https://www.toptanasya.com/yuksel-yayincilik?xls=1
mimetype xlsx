--- v0 (2026-02-14)
+++ v1 (2026-04-04)
@@ -85,1060 +85,1165 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258231465</t>
+          <t>9786258231489</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Beytül Fitne</t>
+          <t>Salih El-Aruri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258231373</t>
+          <t>9786258231526</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sultan Alparslan ve Savaşları</t>
+          <t>Şeyh Ahmet Yasin</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258231335</t>
+          <t>9786258231472</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tarihi</t>
+          <t>Yahya Sinvar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258231366</t>
+          <t>9786258231274</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Napolyon ve Savaşları</t>
+          <t>Direniş Seti (6 Kitap)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>170</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258231298</t>
+          <t>9786258231496</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Fatih Sultan Mehmed ve İstanbul'un Fethi</t>
+          <t>Ebu Ubeyde</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258231281</t>
+          <t>9786258231519</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Büyük İskender ve Savaşları</t>
+          <t>İsmail Haniye</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258231304</t>
+          <t>9786258231502</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Haçlı Seferleri</t>
+          <t>İzzetin El - Kassam</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258231342</t>
+          <t>9786258231465</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Unutulmaz Suikastlar</t>
+          <t>Beytül Fitne</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258231328</t>
+          <t>9786258231373</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Jul Sezar ve Savaşları</t>
+          <t>Sultan Alparslan ve Savaşları</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258231311</t>
+          <t>9786258231335</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed ve Savaşları</t>
+          <t>Osmanlı Tarihi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>180</v>
+        <v>210</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258231359</t>
+          <t>9786258231366</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Savaş</t>
+          <t>Napolyon ve Savaşları</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>180</v>
+        <v>170</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258231267</t>
+          <t>9786258231298</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzü Yıldızları Seti (10 Kitap)</t>
+          <t>Fatih Sultan Mehmed ve İstanbul'un Fethi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>1300</v>
+        <v>170</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258231250</t>
+          <t>9786258231281</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Şehadet Seti (10 Kitap)</t>
+          <t>Büyük İskender ve Savaşları</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>1300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258231243</t>
+          <t>9786258231304</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Hayatüs Sahabe Termo Deri (4 cilt) (Ciltli)</t>
+          <t>Haçlı Seferleri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>2800</v>
+        <v>170</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258231380</t>
+          <t>9786258231342</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Mukaddime (2 Cilt)</t>
+          <t>Tarihte Unutulmaz Suikastlar</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>1400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258231168</t>
+          <t>9786258231328</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ermiş’in Bahçesi</t>
+          <t>Jul Sezar ve Savaşları</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>70</v>
+        <v>180</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258231175</t>
+          <t>9786258231311</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kum ve Köpük</t>
+          <t>Hz. Muhammed ve Savaşları</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>85</v>
+        <v>180</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258231182</t>
+          <t>9786258231359</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Asi Ruhlar</t>
+          <t>Soğuk Savaş</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>85</v>
+        <v>180</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258231199</t>
+          <t>9786258231267</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Deli</t>
+          <t>Yeryüzü Yıldızları Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>70</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258231212</t>
+          <t>9786258231250</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Gezgin</t>
+          <t>Şehadet Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>70</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258231229</t>
+          <t>9786258231243</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kırık Kanatlar</t>
+          <t>Hayatüs Sahabe Termo Deri (4 cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>85</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258231236</t>
+          <t>9786258231380</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar</t>
+          <t>Mukaddime (2 Cilt)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>85</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>4440000004360</t>
+          <t>9786258231168</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Halil Cibran Kitaplığı 8 Kitap</t>
+          <t>Ermiş’in Bahçesi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>840</v>
+        <v>70</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258231151</t>
+          <t>9786258231175</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sorularla Emperyalizm</t>
+          <t>Kum ve Köpük</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>100</v>
+        <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258231205</t>
+          <t>9786258231182</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ermiş</t>
+          <t>Asi Ruhlar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>95</v>
+        <v>85</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258231021</t>
+          <t>9786258231199</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Ben Fatıma Babasının Annesi</t>
+          <t>Deli</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258231014</t>
+          <t>9786258231212</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Ben Aişe Ümmül Müminin</t>
+          <t>Gezgin</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>4440000004207</t>
+          <t>9786258231229</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzü Yıldızları Serisi (10 Kitap)</t>
+          <t>Kırık Kanatlar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>600</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258231090</t>
+          <t>9786258231236</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Ben Süheyb Bir Garip Yolcu</t>
+          <t>Aforizmalar</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>65</v>
+        <v>85</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258231106</t>
+          <t>4440000004360</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Ben Selman Hidayet Yolcusu</t>
+          <t>Halil Cibran Kitaplığı 8 Kitap</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>65</v>
+        <v>840</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258231069</t>
+          <t>9786258231151</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Ben Nuayman İslam’ın Güldüren Yüzü</t>
+          <t>Sorularla Emperyalizm</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>65</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258231076</t>
+          <t>9786258231205</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Ben Musab Yusuf Yüzlü Öğretmen</t>
+          <t>Ermiş</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>65</v>
+        <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258231052</t>
+          <t>9786258231021</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Ben Sa’d İbn Muaz Ensarın Efendisi</t>
+          <t>Ben Fatıma Babasının Annesi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>130</v>
+        <v>65</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258231083</t>
+          <t>9786258231014</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Ben Hatice Mekke’nin Tahiresi</t>
+          <t>Ben Aişe Ümmül Müminin</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258231045</t>
+          <t>4440000004207</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Ben Halid Allah’ın Çekilmiş Kılıcı</t>
+          <t>Yeryüzü Yıldızları Serisi (10 Kitap)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>65</v>
+        <v>600</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258231038</t>
+          <t>9786258231090</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Ben Habbab İman Abidesi</t>
+          <t>Ben Süheyb Bir Garip Yolcu</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258231113</t>
+          <t>9786258231106</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Riyazü’s Salihin</t>
+          <t>Ben Selman Hidayet Yolcusu</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>1200</v>
+        <v>65</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057168535</t>
+          <t>9786258231069</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Tarih ve Coğrafyanın Yıldızı Katip Çelebi</t>
+          <t>Ben Nuayman İslam’ın Güldüren Yüzü</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>90</v>
+        <v>65</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057168542</t>
+          <t>9786258231076</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojinin Yıldızı İbn Haldun</t>
+          <t>Ben Musab Yusuf Yüzlü Öğretmen</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>90</v>
+        <v>65</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057168559</t>
+          <t>9786258231052</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Matematiğin Yıldızı Ömer Hayyam</t>
+          <t>Ben Sa’d İbn Muaz Ensarın Efendisi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057168597</t>
+          <t>9786258231083</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Büyük Bilim İnsanı Kindi</t>
+          <t>Ben Hatice Mekke’nin Tahiresi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>90</v>
+        <v>65</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057168528</t>
+          <t>9786258231045</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Bir Evrensel Dahi Biruni</t>
+          <t>Ben Halid Allah’ın Çekilmiş Kılıcı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>90</v>
+        <v>65</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057168511</t>
+          <t>9786258231038</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Batıdan Doğan Yıldız İbn Rüşd</t>
+          <t>Ben Habbab İman Abidesi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>90</v>
+        <v>65</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057168504</t>
+          <t>9786258231113</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Astronominin Yıldızı Ali Kuşçu</t>
+          <t>Riyazü’s Salihin</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>90</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057168566</t>
+          <t>9786057168535</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Hekimlerin Yıldızı İbn Sina</t>
+          <t>Tarih ve Coğrafyanın Yıldızı Katip Çelebi</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057168573</t>
+          <t>9786057168542</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Fizik Ve Optik Otoritesi İbn Heysem</t>
+          <t>Sosyolojinin Yıldızı İbn Haldun</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057168580</t>
+          <t>9786057168559</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Yıldızı Farabi</t>
+          <t>Matematiğin Yıldızı Ömer Hayyam</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057376053</t>
+          <t>9786057168597</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Hayatus Sahabe (Küçük Boy 4 Cilt Takım) - İslam'ın Altın Çağı</t>
+          <t>Büyük Bilim İnsanı Kindi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>1600</v>
+        <v>90</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786258231007</t>
+          <t>9786057168528</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İslam Bilim Öncüleri (10 Kitap)</t>
+          <t>Bir Evrensel Dahi Biruni</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>1200</v>
+        <v>90</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057047403</t>
+          <t>9786057168511</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Cahiliye Bilinci - Seyyid Kutub Bilinç Serisi 16</t>
+          <t>Batıdan Doğan Yıldız İbn Rüşd</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>20</v>
+        <v>90</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057024992</t>
+          <t>9786057168504</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Mücadele Bilinci</t>
+          <t>Astronominin Yıldızı Ali Kuşçu</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>55</v>
+        <v>90</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057452542</t>
+          <t>9786057168566</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Seyyid Kutub - Hicab Bilinci</t>
+          <t>Hekimlerin Yıldızı İbn Sina</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>20</v>
+        <v>90</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057452597</t>
+          <t>9786057168573</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Cihad Bilinci</t>
+          <t>Fizik Ve Optik Otoritesi İbn Heysem</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>20</v>
+        <v>90</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057452566</t>
+          <t>9786057168580</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Fıtrat Bilinci</t>
+          <t>Felsefenin Yıldızı Farabi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>20</v>
+        <v>90</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057047496</t>
+          <t>9786057376053</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Filistin’in Sembolü Şeyh Ahmet Yasin</t>
+          <t>Hayatus Sahabe (Küçük Boy 4 Cilt Takım) - İslam'ın Altın Çağı</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>100</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057047465</t>
+          <t>9786258231007</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Davetçinin Öncüsü Hasan El-Benna</t>
+          <t>İslam Bilim Öncüleri (10 Kitap)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>100</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057047472</t>
+          <t>9786057047403</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Çöl Aslanı Ömer Muhtar</t>
+          <t>Cahiliye Bilinci - Seyyid Kutub Bilinç Serisi 16</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>130</v>
+        <v>20</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057376046</t>
+          <t>9786057024992</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Bosna Fatihi Aliya</t>
+          <t>Mücadele Bilinci</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>130</v>
+        <v>55</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057047458</t>
+          <t>9786057452542</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kafkas Kartalı Şeyh Şamil</t>
+          <t>Seyyid Kutub - Hicab Bilinci</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>90</v>
+        <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057376022</t>
+          <t>9786057452597</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Ölüme Meydan Okuyan Lider Şamil Basayev</t>
+          <t>Cihad Bilinci</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>65</v>
+        <v>20</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057376039</t>
+          <t>9786057452566</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Rusların Korkulu Rüyası Cevher Dudayev</t>
+          <t>Fıtrat Bilinci</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>65</v>
+        <v>20</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057376015</t>
+          <t>9786057047496</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Siyahilerin Gür Sesi Malcolm x</t>
+          <t>Filistin’in Sembolü Şeyh Ahmet Yasin</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057376008</t>
+          <t>9786057047465</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Sürgünde Geçen Bir Ömür Said Nursi</t>
+          <t>Davetçinin Öncüsü Hasan El-Benna</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>65</v>
+        <v>100</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789876062961</t>
+          <t>9786057047472</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Şehadet Serisi (10 Kitap)</t>
+          <t>Çöl Aslanı Ömer Muhtar</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>600</v>
+        <v>130</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057047489</t>
+          <t>9786057376046</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Zindanların Yıldıramadığı Şehit Seyyid Kutub</t>
+          <t>Bosna Fatihi Aliya</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>65</v>
+        <v>130</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057047427</t>
+          <t>9786057047458</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Hasan-ı Basri Tefsiri (2 Kitap Takım) (Ciltli)</t>
+          <t>Kafkas Kartalı Şeyh Şamil</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>1000</v>
+        <v>90</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057047410</t>
+          <t>9786057376022</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Seyyid Kutub Bilinç Serisi (20 Kitap Takım)</t>
+          <t>Ölüme Meydan Okuyan Lider Şamil Basayev</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>1500</v>
+        <v>65</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
+          <t>9786057376039</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Rusların Korkulu Rüyası Cevher Dudayev</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786057376015</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Siyahilerin Gür Sesi Malcolm x</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786057376008</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Sürgünde Geçen Bir Ömür Said Nursi</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9789876062961</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Şehadet Serisi (10 Kitap)</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786057047489</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Zindanların Yıldıramadığı Şehit Seyyid Kutub</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786057047427</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Hasan-ı Basri Tefsiri (2 Kitap Takım) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786057047410</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Seyyid Kutub Bilinç Serisi (20 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
           <t>9786057024909</t>
         </is>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Hayatü's Sahabe (4 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
-      <c r="C69" s="1">
+      <c r="C76" s="1">
         <v>2000</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>