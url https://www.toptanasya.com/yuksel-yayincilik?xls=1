--- v1 (2026-04-04)
+++ v2 (2026-06-10)
@@ -424,546 +424,546 @@
         <is>
           <t>9786258231380</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Mukaddime (2 Cilt)</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>1400</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786258231168</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Ermiş’in Bahçesi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786258231175</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Kum ve Köpük</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>85</v>
+        <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786258231182</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Asi Ruhlar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>85</v>
+        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786258231199</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Deli</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786258231212</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Gezgin</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786258231229</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Kırık Kanatlar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>85</v>
+        <v>110</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786258231236</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Aforizmalar</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>85</v>
+        <v>110</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>4440000004360</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Halil Cibran Kitaplığı 8 Kitap</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>840</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786258231151</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Sorularla Emperyalizm</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786258231205</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Ermiş</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>95</v>
+        <v>120</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786258231021</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Ben Fatıma Babasının Annesi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>65</v>
+        <v>130</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786258231014</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Ben Aişe Ümmül Müminin</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>65</v>
+        <v>130</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>4440000004207</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Yeryüzü Yıldızları Serisi (10 Kitap)</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786258231090</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Ben Süheyb Bir Garip Yolcu</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>65</v>
+        <v>130</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786258231106</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Ben Selman Hidayet Yolcusu</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>65</v>
+        <v>130</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786258231069</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Ben Nuayman İslam’ın Güldüren Yüzü</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>65</v>
+        <v>130</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786258231076</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Ben Musab Yusuf Yüzlü Öğretmen</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>65</v>
+        <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786258231052</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Ben Sa’d İbn Muaz Ensarın Efendisi</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786258231083</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Ben Hatice Mekke’nin Tahiresi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>65</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786258231045</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Ben Halid Allah’ın Çekilmiş Kılıcı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>65</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786258231038</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Ben Habbab İman Abidesi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>65</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786258231113</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Riyazü’s Salihin</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786057168535</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Tarih ve Coğrafyanın Yıldızı Katip Çelebi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>90</v>
+        <v>130</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786057168542</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Sosyolojinin Yıldızı İbn Haldun</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>90</v>
+        <v>130</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786057168559</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Matematiğin Yıldızı Ömer Hayyam</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786057168597</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Büyük Bilim İnsanı Kindi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>90</v>
+        <v>130</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786057168528</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Bir Evrensel Dahi Biruni</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786057168511</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Batıdan Doğan Yıldız İbn Rüşd</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>90</v>
+        <v>130</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786057168504</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Astronominin Yıldızı Ali Kuşçu</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>90</v>
+        <v>130</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786057168566</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Hekimlerin Yıldızı İbn Sina</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786057168573</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Fizik Ve Optik Otoritesi İbn Heysem</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>90</v>
+        <v>130</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786057168580</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Felsefenin Yıldızı Farabi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>90</v>
+        <v>130</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786057376053</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Hayatus Sahabe (Küçük Boy 4 Cilt Takım) - İslam'ın Altın Çağı</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>1600</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786258231007</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>İslam Bilim Öncüleri (10 Kitap)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>1200</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786057047403</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Cahiliye Bilinci - Seyyid Kutub Bilinç Serisi 16</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786057024992</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
@@ -1009,51 +1009,51 @@
         <is>
           <t>9786057452566</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Fıtrat Bilinci</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786057047496</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Filistin’in Sembolü Şeyh Ahmet Yasin</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786057047465</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Davetçinin Öncüsü Hasan El-Benna</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786057047472</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
@@ -1069,51 +1069,51 @@
         <is>
           <t>9786057376046</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Bosna Fatihi Aliya</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786057047458</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Kafkas Kartalı Şeyh Şamil</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>90</v>
+        <v>130</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786057376022</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Ölüme Meydan Okuyan Lider Şamil Basayev</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786057376039</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>