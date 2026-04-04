--- v0 (2026-02-14)
+++ v1 (2026-04-04)
@@ -85,1405 +85,1420 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257632027</t>
+          <t>9786259365404</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İlk Etkinlik Kitabım Seti (Sayılar-Renkler) (12-36 Ay) (Ciltli)</t>
+          <t>Panobig Bebek - Dünyanın En Büyük Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>329</v>
+        <v>399</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257632881</t>
+          <t>9786257632027</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Aynalı Kitap 2'li Set (Duygular - Meslekler)</t>
+          <t>İlk Etkinlik Kitabım Seti (Sayılar-Renkler) (12-36 Ay) (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>391</v>
+        <v>329</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257632973</t>
+          <t>9786257632881</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Oyuncak Kitap - Okul Otobüsü (Gerçek Tekerlekli)</t>
+          <t>Aynalı Kitap 2'li Set (Duygular - Meslekler)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>461</v>
+        <v>391</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257632966</t>
+          <t>9786257632973</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Oyuncak Kitap - Polis (Gerçek Tekerlekli)</t>
+          <t>Oyuncak Kitap - Okul Otobüsü (Gerçek Tekerlekli)</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>461</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257632850</t>
+          <t>9786257632966</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Oyuncak Kitap - İtfaiye (Gerçek Tekerlekli)</t>
+          <t>Oyuncak Kitap - Polis (Gerçek Tekerlekli)</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>461</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257632867</t>
+          <t>9786257632850</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Oyuncak Kitap - Ambulans (Gerçek Tekerlekli)</t>
+          <t>Oyuncak Kitap - İtfaiye (Gerçek Tekerlekli)</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>461</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257632737</t>
+          <t>9786257632867</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İlk Cırt Cırtlı - Keçeli Etkinlik Kitabım (12-20 Ay)</t>
+          <t>Oyuncak Kitap - Ambulans (Gerçek Tekerlekli)</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>461</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257632782</t>
+          <t>9786257632737</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İlk Cırt Cırtlı Keçeli Etkinlik Kitabım - İlk Oyun Kitabım (6-16 Ay)</t>
+          <t>İlk Cırt Cırtlı - Keçeli Etkinlik Kitabım (12-20 Ay)</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>461</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257632775</t>
+          <t>9786257632782</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İlk Cırt Cırtlı Keçeli Etkinlik Kitabım - Yemek Sevdiren Kitap (6-16 Ay)</t>
+          <t>İlk Cırt Cırtlı Keçeli Etkinlik Kitabım - İlk Oyun Kitabım (6-16 Ay)</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>461</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257632100</t>
+          <t>9786257632775</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Dokun Hisset - Aynalı Kitap 2'li Set</t>
+          <t>İlk Cırt Cırtlı Keçeli Etkinlik Kitabım - Yemek Sevdiren Kitap (6-16 Ay)</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>461</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257632751</t>
+          <t>9786257632100</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>12-36 Ay Bebeğim Konuşuyor</t>
+          <t>Dokun Hisset - Aynalı Kitap 2'li Set</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>461</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257632904</t>
+          <t>9786257632751</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Panobig - Dünyanın En Büyük Etkinlik Kitabı</t>
+          <t>12-36 Ay Bebeğim Konuşuyor</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>559</v>
+        <v>461</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257632768</t>
+          <t>9786257632904</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Zeki Bebek Kütüphanesi 8'li Set (6-24 Ay)</t>
+          <t>Panobig - Dünyanın En Büyük Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>559</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257632799</t>
+          <t>9786257632768</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Çarklı Kitap - Muhteşem Kelimeler (12-36 Ay)</t>
+          <t>Zeki Bebek Kütüphanesi 8'li Set (6-24 Ay)</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>559</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059874489</t>
+          <t>9786257632799</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>3-6 Yaş Evde Etkinlik Seti YAZ-SİL Kitaplar</t>
+          <t>Çarklı Kitap - Muhteşem Kelimeler (12-36 Ay)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>174</v>
+        <v>559</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057033192</t>
+          <t>9786059874489</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kes Yapıştır - Makaslı Kitap Seti (Makas Hediyeli)</t>
+          <t>3-6 Yaş Evde Etkinlik Seti YAZ-SİL Kitaplar</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>293</v>
+        <v>174</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257632706</t>
+          <t>9786057033192</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>12-36 Ay İlk Etkinlik Kitabım Seti (Sayılar - Renkler)</t>
+          <t>Kes Yapıştır - Makaslı Kitap Seti (Makas Hediyeli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>461</v>
+        <v>293</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257632652</t>
+          <t>9786257632706</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Cırt Cırtlı Mahremiyet Eğitimi Kitabım</t>
+          <t>12-36 Ay İlk Etkinlik Kitabım Seti (Sayılar - Renkler)</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>461</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257632669</t>
+          <t>9786257632652</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>9-18 Ay İlk Cırt Cırtlı - Keçeli Etkinlik Kitabım</t>
+          <t>Cırt Cırtlı Mahremiyet Eğitimi Kitabım</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>461</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257632690</t>
+          <t>9786257632669</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Tükenmeyen Sticker Kitabım - Eğlenceli Yüzler (100+ Tekrar Tekrar Kullanılabilen Sticker)</t>
+          <t>9-18 Ay İlk Cırt Cırtlı - Keçeli Etkinlik Kitabım</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>461</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257632638</t>
+          <t>9786257632690</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>3+ Yaş Sticker Hidden Objects 2'li Set</t>
+          <t>Tükenmeyen Sticker Kitabım - Eğlenceli Yüzler (100+ Tekrar Tekrar Kullanılabilen Sticker)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>132</v>
+        <v>461</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257632553</t>
+          <t>9786257632638</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Fenerli Kitap Gizli Nesneler Uzun Süreli Dikkat, Problem Çözme, Görsel Hafıza</t>
+          <t>3+ Yaş Sticker Hidden Objects 2'li Set</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>391</v>
+        <v>132</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257632683</t>
+          <t>9786257632553</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>12-36 Ay İlk Fenerli Kitap</t>
+          <t>Fenerli Kitap Gizli Nesneler Uzun Süreli Dikkat, Problem Çözme, Görsel Hafıza</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>391</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257632539</t>
+          <t>9786257632683</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>2 - 4 Yaş Zeka ve Dikkat Geliştirme</t>
+          <t>12-36 Ay İlk Fenerli Kitap</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>559</v>
+        <v>391</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059874137</t>
+          <t>9786257632539</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Fun and Fast English</t>
+          <t>2 - 4 Yaş Zeka ve Dikkat Geliştirme</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>85</v>
+        <v>559</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257632331</t>
+          <t>9786059874137</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>İlk Sticker Kitabım 2-4 Yaş / Yapıştır-Çiz-Boya (Taşıtlar-Hayvanlar-Yiyecekler)</t>
+          <t>Fun and Fast English</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>461</v>
+        <v>85</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257632003</t>
+          <t>9786257632331</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>3-6 Yaş Kes Yapıştır / Bant-Makas / El Becerileri Seti (Makas ve Bant Hediyeli)</t>
+          <t>İlk Sticker Kitabım 2-4 Yaş / Yapıştır-Çiz-Boya (Taşıtlar-Hayvanlar-Yiyecekler)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>293</v>
+        <v>461</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9780000000101</t>
+          <t>9786257632003</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yırtılmayan Kitap Seti (Çiğnenebilir, Yıkanabilir, Yırtılmaz, Gıda Boyalı) - Zeka Kartları Serisi 3 Kitap</t>
+          <t>3-6 Yaş Kes Yapıştır / Bant-Makas / El Becerileri Seti (Makas ve Bant Hediyeli)</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>293</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257632454</t>
+          <t>9780000000101</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Fenerli Kitap Bul Bakalım (Görsel Dikkat, İşitsel Dikkat, Akıl Yürütme)</t>
+          <t>Yırtılmayan Kitap Seti (Çiğnenebilir, Yıkanabilir, Yırtılmaz, Gıda Boyalı) - Zeka Kartları Serisi 3 Kitap</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>391</v>
+        <v>293</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257632508</t>
+          <t>9786257632454</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Eğlenceli Çocuk Atlası (Dev Boy, Karton Kapak, Renkli, Eğlenceli, Eğitici)</t>
+          <t>Fenerli Kitap Bul Bakalım (Görsel Dikkat, İşitsel Dikkat, Akıl Yürütme)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>461</v>
+        <v>391</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057632249</t>
+          <t>9786257632508</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>30 Günde Dikkatini Geliştir (6-12 Yaş)</t>
+          <t>Eğlenceli Çocuk Atlası (Dev Boy, Karton Kapak, Renkli, Eğlenceli, Eğitici)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>251</v>
+        <v>461</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257632546</t>
+          <t>9786057632249</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Boya Kitabım (12’li Boya Kalemi ve Kalemtıraş Hediyeli)</t>
+          <t>30 Günde Dikkatini Geliştir (6-12 Yaş)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>97</v>
+        <v>251</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786050001235</t>
+          <t>9786257632546</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Yırtılmayan Kitap Serisi - Ceviz (Çiğnenebilir, Yıkanabilir, Yırtılmaz, Gıda Boyalı)</t>
+          <t>Adım Adım Boya Kitabım (12’li Boya Kalemi ve Kalemtıraş Hediyeli)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>559</v>
+        <v>97</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257632447</t>
+          <t>9786050001235</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Tükenmeyen Sticker Kitabım (100+ Tekrar Tekrar Kullanılabilen Sticker)</t>
+          <t>Yırtılmayan Kitap Serisi - Ceviz (Çiğnenebilir, Yıkanabilir, Yırtılmaz, Gıda Boyalı)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>461</v>
+        <v>559</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257632485</t>
+          <t>9786257632447</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>4 Yaş Etkinlik Kitabım Seti (Z10 Sistemi)</t>
+          <t>Tükenmeyen Sticker Kitabım (100+ Tekrar Tekrar Kullanılabilen Sticker)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>251</v>
+        <v>461</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257632478</t>
+          <t>9786257632485</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>3 Yaş Etkinlik Kitabım Seti (Z10 Sistemi)</t>
+          <t>4 Yaş Etkinlik Kitabım Seti (Z10 Sistemi)</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>251</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257632461</t>
+          <t>9786257632478</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>2 Yaş Etkinlik Kitabım Seti (Z10 Sistemi)</t>
+          <t>3 Yaş Etkinlik Kitabım Seti (Z10 Sistemi)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>111</v>
+        <v>251</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257632171</t>
+          <t>9786257632461</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Oyna Eğlen Öğren - Cırt Cırtlı Matematik Kitabım: 3-6 yaş (Sayılar, Şekiller, Saatler, Örüntüler, Toplama, Çıkarma, Sudoku)</t>
+          <t>2 Yaş Etkinlik Kitabım Seti (Z10 Sistemi)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>461</v>
+        <v>111</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257632249</t>
+          <t>9786257632171</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Neşeli Orman Cırt Cırtlı Hikaye Kitabı (Konuşmayı ve Dikkati Geliştiren)</t>
+          <t>Oyna Eğlen Öğren - Cırt Cırtlı Matematik Kitabım: 3-6 yaş (Sayılar, Şekiller, Saatler, Örüntüler, Toplama, Çıkarma, Sudoku)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>251</v>
+        <v>461</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059874502</t>
+          <t>9786257632249</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>3-6 Yaş Evde Etkinlik Seti (Çizgi Çalışmaları, Sayılar, Geometrik Şekiller, Mantık Soruları, Dikkat Geliştirme)</t>
+          <t>Neşeli Orman Cırt Cırtlı Hikaye Kitabı (Konuşmayı ve Dikkati Geliştiren)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>249</v>
+        <v>251</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257632119</t>
+          <t>9786059874502</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>3-6 Yaş İnce Motor Becerilerini Geliştiren Parmak Boyama Kitabım Serisi (Parmak Boya Hediyeli)</t>
+          <t>3-6 Yaş Evde Etkinlik Seti (Çizgi Çalışmaları, Sayılar, Geometrik Şekiller, Mantık Soruları, Dikkat Geliştirme)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>461</v>
+        <v>249</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257632089</t>
+          <t>9786257632119</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Konuşmaya Başlıyorum Serisi YAZ-SİL Kitaplar (Türkçede En Çok Kullanılan 1000 Kelime)</t>
+          <t>3-6 Yaş İnce Motor Becerilerini Geliştiren Parmak Boyama Kitabım Serisi (Parmak Boya Hediyeli)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>391</v>
+        <v>461</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257632072</t>
+          <t>9786257632089</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Konuşturan Kitap Serisi YAZ-SİL Kitaplar (Türkçede En Çok Kullanılan 1000 Kelime)</t>
+          <t>Konuşmaya Başlıyorum Serisi YAZ-SİL Kitaplar (Türkçede En Çok Kullanılan 1000 Kelime)</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>391</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257632362</t>
+          <t>9786257632072</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hızlı Okuma - Sınavlarda Sıfır Hata Sistemi (7-14 Yaş)</t>
+          <t>Konuşturan Kitap Serisi YAZ-SİL Kitaplar (Türkçede En Çok Kullanılan 1000 Kelime)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>461</v>
+        <v>391</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257632300</t>
+          <t>9786257632362</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Cırt Cırtlı Kitap Okuma-Yazmayı Öğreniyorum (4-7 Yaş)</t>
+          <t>Hızlı Okuma - Sınavlarda Sıfır Hata Sistemi (7-14 Yaş)</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>461</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257632324</t>
+          <t>9786257632300</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İlk Sticker Kitabım (Taşıtlar - Yiyecekler - Hayvanlar) 2-4 yaş</t>
+          <t>Cırt Cırtlı Kitap Okuma-Yazmayı Öğreniyorum (4-7 Yaş)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>461</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057030023</t>
+          <t>9786257632324</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>PİKTO - İlk Öğrenme Arkadaşım (3-6 Yaş)</t>
+          <t>İlk Sticker Kitabım (Taşıtlar - Yiyecekler - Hayvanlar) 2-4 yaş</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257632355</t>
+          <t>9786057030023</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Konuşturan Oyuncak (16-24 Ay)</t>
+          <t>PİKTO - İlk Öğrenme Arkadaşım (3-6 Yaş)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>461</v>
+        <v>180</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257632270</t>
+          <t>9786257632355</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Toplama Çıkarma Öğreten Oyuncak (5-10 Yaş)</t>
+          <t>Konuşturan Oyuncak (16-24 Ay)</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>461</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257632102</t>
+          <t>9786257632270</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>3-6 Yaş Dikkat Geliştiren Kodlama Kitabım Serisi YAZ-SİL (İnce Motor Becerileri, Dikkat Geliştirme, Matematiksel Beceriler)</t>
+          <t>Toplama Çıkarma Öğreten Oyuncak (5-10 Yaş)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>391</v>
+        <v>461</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257632348</t>
+          <t>9786257632102</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Zeka Kutusu - Konuşmayı Geliştiren Oyun (16-24 Ay)</t>
+          <t>3-6 Yaş Dikkat Geliştiren Kodlama Kitabım Serisi YAZ-SİL (İnce Motor Becerileri, Dikkat Geliştirme, Matematiksel Beceriler)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>461</v>
+        <v>391</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057033154</t>
+          <t>9786257632348</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kes Yapıştır - Makaslı Kitap Seti (Bant Hediyeli)</t>
+          <t>Zeka Kutusu - Konuşmayı Geliştiren Oyun (16-24 Ay)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>461</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257632409</t>
+          <t>9786057033154</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Cırt Cırtlı Kitap - Tuvalet Eğitimi</t>
+          <t>Kes Yapıştır - Makaslı Kitap Seti (Bant Hediyeli)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>461</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9780000000200</t>
+          <t>9786257632409</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Konuşmayı Geliştiren Şarkılı Masallar Serisi (Müzik Destekli)</t>
+          <t>Cırt Cırtlı Kitap - Tuvalet Eğitimi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>391</v>
+        <v>461</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257632195</t>
+          <t>9780000000200</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Dikkati ve Düşünme Becerilerini Geliştiren Cırt Cırtlı Etkinlik Kitabım (4-6 Yaş)</t>
+          <t>Konuşmayı Geliştiren Şarkılı Masallar Serisi (Müzik Destekli)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>461</v>
+        <v>391</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057033185</t>
+          <t>9786257632195</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Konuşma ve Dikkati Geliştiren Cırt Cırtlı Etkinlik Kitabım (3-5 Yaş)</t>
+          <t>Dikkati ve Düşünme Becerilerini Geliştiren Cırt Cırtlı Etkinlik Kitabım (4-6 Yaş)</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>461</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057033178</t>
+          <t>9786057033185</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Konuşma ve Dikkati Geliştiren Cırt Cırtlı Etkinlik Kitabım (2-4 Yaş)</t>
+          <t>Konuşma ve Dikkati Geliştiren Cırt Cırtlı Etkinlik Kitabım (3-5 Yaş)</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>461</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057033161</t>
+          <t>9786057033178</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Konuşma ve Dikkati Geliştiren Cırt Cırtlı Etkinlik Kitabım (16-24 Ay)</t>
+          <t>Konuşma ve Dikkati Geliştiren Cırt Cırtlı Etkinlik Kitabım (2-4 Yaş)</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>461</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257632232</t>
+          <t>9786057033161</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>4. Sınıf Tüm Dersler Soru Bankası (Soru Canavarı)</t>
+          <t>Konuşma ve Dikkati Geliştiren Cırt Cırtlı Etkinlik Kitabım (16-24 Ay)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>125</v>
+        <v>461</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257632225</t>
+          <t>9786257632232</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>3. Sınıf Tüm Dersler Soru Bankası (Soru Canavarı)</t>
+          <t>4. Sınıf Tüm Dersler Soru Bankası (Soru Canavarı)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257632218</t>
+          <t>9786257632225</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>2. Sınıf Tüm Dersler Soru Bankası (Soru Canavarı)</t>
+          <t>3. Sınıf Tüm Dersler Soru Bankası (Soru Canavarı)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>115</v>
+        <v>120</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057483362</t>
+          <t>9786257632218</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>3-6 Yaş Mucit Karınca Tangram Dikkat Geliştirme Seti</t>
+          <t>2. Sınıf Tüm Dersler Soru Bankası (Soru Canavarı)</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>169</v>
+        <v>115</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059874540</t>
+          <t>9786057483362</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Mini Dersmatik - Okumayı Öğreten Oyuncak (1 KİTAP)</t>
+          <t>3-6 Yaş Mucit Karınca Tangram Dikkat Geliştirme Seti</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>293</v>
+        <v>169</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786059874267</t>
+          <t>9786059874540</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>5-8 Yaş Zeka ve Dikkat Geliştirme Seti (Zeka Testleri, Okul ve Sınav Başarısı, Düşünme Becerileri, Problem Çözme)</t>
+          <t>Mini Dersmatik - Okumayı Öğreten Oyuncak (1 KİTAP)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>559</v>
+        <v>293</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057472434</t>
+          <t>9786059874267</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>5-8 Yaş Stickerlı Sudoku Seti (Dikkat ve Zeka Geliştiren Bulmacalar Serisi, 440 Adet Çıkartma)</t>
+          <t>5-8 Yaş Zeka ve Dikkat Geliştirme Seti (Zeka Testleri, Okul ve Sınav Başarısı, Düşünme Becerileri, Problem Çözme)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>251</v>
+        <v>559</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057472472</t>
+          <t>9786057472434</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Mucit Karınca Sticker Puzzle Etkinlik Kitabım (4-10 Yaş)</t>
+          <t>5-8 Yaş Stickerlı Sudoku Seti (Dikkat ve Zeka Geliştiren Bulmacalar Serisi, 440 Adet Çıkartma)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>296</v>
+        <v>251</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057483355</t>
+          <t>9786057472472</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>3-6 Yaş YAZ-SİL Komik Alfabe Kitabım (Harfleri Öğrenme ve Yazma, Okumaya Hazırlık, Dikkat Geliştiren Etkinlikler, Sesli Kitaplar)</t>
+          <t>Mucit Karınca Sticker Puzzle Etkinlik Kitabım (4-10 Yaş)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>391</v>
+        <v>296</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057483331</t>
+          <t>9786057483355</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>3-6 Yaş Stickerlı Sudoku Seti (Dikkat ve Zeka Geliştiren Bulmacalar Serisi, 260 Adet Çıkartma)</t>
+          <t>3-6 Yaş YAZ-SİL Komik Alfabe Kitabım (Harfleri Öğrenme ve Yazma, Okumaya Hazırlık, Dikkat Geliştiren Etkinlikler, Sesli Kitaplar)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>251</v>
+        <v>391</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059874205</t>
+          <t>9786057483331</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>3-6 Yaş Kodlama ve Dikkat Geliştirme Seti (Zeka Testleri, Dil Gelişimi, Kalem Tutma Becerisi, Mantıksal Düşünme, Bilişsel Beceriler)</t>
+          <t>3-6 Yaş Stickerlı Sudoku Seti (Dikkat ve Zeka Geliştiren Bulmacalar Serisi, 260 Adet Çıkartma)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>559</v>
+        <v>251</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786059874236</t>
+          <t>9786059874205</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>7-10 Yaş Zeka ve Dikkat Geliştirme Seti (Zeka Testleri, Okul ve Sınav Başarısı, Düşünme Becerileri, Problem Çözme)</t>
+          <t>3-6 Yaş Kodlama ve Dikkat Geliştirme Seti (Zeka Testleri, Dil Gelişimi, Kalem Tutma Becerisi, Mantıksal Düşünme, Bilişsel Beceriler)</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>559</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786059874120</t>
+          <t>9786059874236</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>16-48 Ay Bebek Kavram Kartları - Konuşmayı Geliştiren Kartlar</t>
+          <t>7-10 Yaş Zeka ve Dikkat Geliştirme Seti (Zeka Testleri, Okul ve Sınav Başarısı, Düşünme Becerileri, Problem Çözme)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>377</v>
+        <v>559</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059874397</t>
+          <t>9786059874120</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Maxi Dersmatik İlk Okuma Yazma Seti (7 Kitap)</t>
+          <t>16-48 Ay Bebek Kavram Kartları - Konuşmayı Geliştiren Kartlar</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>601</v>
+        <v>377</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057483300</t>
+          <t>9786059874397</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Çocuklara Okumayı Sevdiren Kahramanlar Seti (6-12 Yaş)</t>
+          <t>Maxi Dersmatik İlk Okuma Yazma Seti (7 Kitap)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>349</v>
+        <v>601</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257632034</t>
+          <t>9786057483300</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Mucit Karınca Çarpım Tablosu Öğreten Kitap Serisi (YAZ-SİL)</t>
+          <t>Çocuklara Okumayı Sevdiren Kahramanlar Seti (6-12 Yaş)</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>391</v>
+        <v>349</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059874434</t>
+          <t>9786257632034</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Bilsem Hazırlık Seti (Genel Tarama ve Mülakat Sınavına Hazırlık-Kazandıran Sorular, Testler, Denemeler)</t>
+          <t>Mucit Karınca Çarpım Tablosu Öğreten Kitap Serisi (YAZ-SİL)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>599</v>
+        <v>391</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059874113</t>
+          <t>9786059874434</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Bebek Zeka Kartları (12-36 Ay)</t>
+          <t>Bilsem Hazırlık Seti (Genel Tarama ve Mülakat Sınavına Hazırlık-Kazandıran Sorular, Testler, Denemeler)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>377</v>
+        <v>599</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059874106</t>
+          <t>9786059874113</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Bebek Zeka Kartları (0-12 Ay)</t>
+          <t>Bebek Zeka Kartları (12-36 Ay)</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>230</v>
+        <v>377</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059874403</t>
+          <t>9786059874106</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>9-14 Yaş Zeka ve Dikkat Geliştirme Seti (Zeka Testleri, Okul ve Sınav Başarısı, Düşünme Becerileri, Problem Çözme)</t>
+          <t>Bebek Zeka Kartları (0-12 Ay)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>559</v>
+        <v>230</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057033147</t>
+          <t>9786059874403</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Konuşmayı Geliştiren Şarkılı Masallar Serisi (Müzik Destekli)</t>
+          <t>9-14 Yaş Zeka ve Dikkat Geliştirme Seti (Zeka Testleri, Okul ve Sınav Başarısı, Düşünme Becerileri, Problem Çözme)</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>150</v>
+        <v>559</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257632010</t>
+          <t>9786057033147</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Mucit Karınca Bak Bul Dikkat Geliştiren Kitap Serisi (4-8 Yaş) YAZ-SİL</t>
+          <t>Konuşmayı Geliştiren Şarkılı Masallar Serisi (Müzik Destekli)</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>349</v>
+        <v>150</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059874557</t>
+          <t>9786257632010</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Öğreniyorum – Ses Destekli (Zeka Testleri, Düşünme Becerileri, Oyun Tabanlı Öğretim)</t>
+          <t>Mucit Karınca Bak Bul Dikkat Geliştiren Kitap Serisi (4-8 Yaş) YAZ-SİL</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>377</v>
+        <v>349</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059874571</t>
+          <t>9786059874557</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>3-6 Yaş İlkokula Hazırlık Seti (Toplama Çıkarma İşlem Becerisi, Geometrik Şekiller, Ritmik Sayma, Problem Çözme, Düşünme Becerileri)</t>
+          <t>İngilizce Öğreniyorum – Ses Destekli (Zeka Testleri, Düşünme Becerileri, Oyun Tabanlı Öğretim)</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>559</v>
+        <v>377</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059874182</t>
+          <t>9786059874571</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Sınavlarda Sıfır Hata 10-14 Yaş</t>
+          <t>3-6 Yaş İlkokula Hazırlık Seti (Toplama Çıkarma İşlem Becerisi, Geometrik Şekiller, Ritmik Sayma, Problem Çözme, Düşünme Becerileri)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>69</v>
+        <v>559</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057033109</t>
+          <t>9786059874182</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>3-6 Yaş Beyin Geliştirme Etkinlikleri YAZ-SİL Kitaplar (Zeka Testleri, Dikkat Geliştirme, Kalem Tutma Becerisi, Mantıksal Düşünme, Bilişsel Beceriler)</t>
+          <t>Sınavlarda Sıfır Hata 10-14 Yaş</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>391</v>
+        <v>69</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257632317</t>
+          <t>9786057033109</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>30 Günde Dikkatini Geliştir (6-12 Yaş)</t>
+          <t>3-6 Yaş Beyin Geliştirme Etkinlikleri YAZ-SİL Kitaplar (Zeka Testleri, Dikkat Geliştirme, Kalem Tutma Becerisi, Mantıksal Düşünme, Bilişsel Beceriler)</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>119</v>
+        <v>391</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059874588</t>
+          <t>9786257632317</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>3. Sınıf Matematik Soru Bankası (Matematiği Sevdiren Kitap)</t>
+          <t>30 Günde Dikkatini Geliştir (6-12 Yaş)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>110</v>
+        <v>119</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786059874328</t>
+          <t>9786059874588</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>2-4 Yaş Zeka ve Dikkat Geliştirme Seti (Zeka Testleri, Dil Gelişimi, İnce Motor, Mantıksal Düşünme, Bilişsel Beceriler)</t>
+          <t>3. Sınıf Matematik Soru Bankası (Matematiği Sevdiren Kitap)</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>559</v>
+        <v>110</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786057483317</t>
+          <t>9786059874328</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>2-4 Yaş Mucit Karınca YAZ - SİL Kitaplar (İlk Kalem, Dikkat, Matematik, Düşünme Becerileri Kitabım)</t>
+          <t>2-4 Yaş Zeka ve Dikkat Geliştirme Seti (Zeka Testleri, Dil Gelişimi, İnce Motor, Mantıksal Düşünme, Bilişsel Beceriler)</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>391</v>
+        <v>559</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057483324</t>
+          <t>9786057483317</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>2-4 Yaş Mucit Karınca YAZ - SİL Kitaplar (İlk Kalem, Çizim, Eğlenceli Labirentler, Görsel Dikkat Geliştirme Kitabım)</t>
+          <t>2-4 Yaş Mucit Karınca YAZ - SİL Kitaplar (İlk Kalem, Dikkat, Matematik, Düşünme Becerileri Kitabım)</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>391</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786057002211</t>
+          <t>9786057483324</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>2. Sınıf Matematik Soru Bankası (Matematiği Sevdiren Kitap)</t>
+          <t>2-4 Yaş Mucit Karınca YAZ - SİL Kitaplar (İlk Kalem, Çizim, Eğlenceli Labirentler, Görsel Dikkat Geliştirme Kitabım)</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>110</v>
+        <v>391</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
+          <t>9786057002211</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>2. Sınıf Matematik Soru Bankası (Matematiği Sevdiren Kitap)</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
           <t>3990000099778</t>
         </is>
       </c>
-      <c r="B92" s="1" t="inlineStr">
+      <c r="B93" s="1" t="inlineStr">
         <is>
           <t>4. Sınıf Matematik Soru Bankası (Matematiği Sevdiren Kitap)</t>
         </is>
       </c>
-      <c r="C92" s="1">
+      <c r="C93" s="1">
         <v>110</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>