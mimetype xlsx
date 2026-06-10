--- v1 (2026-04-04)
+++ v2 (2026-06-10)
@@ -154,51 +154,51 @@
         <is>
           <t>9786257632973</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Oyuncak Kitap - Okul Otobüsü (Gerçek Tekerlekli)</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>461</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786257632966</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Oyuncak Kitap - Polis (Gerçek Tekerlekli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>461</v>
+        <v>517</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786257632850</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Oyuncak Kitap - İtfaiye (Gerçek Tekerlekli)</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>461</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786257632867</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>