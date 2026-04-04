--- v0 (2026-02-04)
+++ v1 (2026-04-04)
@@ -85,1000 +85,1015 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259259208</t>
+          <t>9786259259215</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Zehra Hüma ile Babaannesinden Masallar</t>
+          <t>Bir Sen Duymadın</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>80</v>
+        <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259731391</t>
+          <t>9786259259208</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Zirvedekiler</t>
+          <t>Zehra Hüma ile Babaannesinden Masallar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>1100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259731384</t>
+          <t>9786259731391</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İçsel Düşünceler</t>
+          <t>Zirvedekiler</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>260</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259731360</t>
+          <t>9786259731384</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kan ve Kemik</t>
+          <t>İçsel Düşünceler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>680</v>
+        <v>260</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259731353</t>
+          <t>9786259731360</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Cinsiyetsizleştirme</t>
+          <t>Kan ve Kemik</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>260</v>
+        <v>680</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259731339</t>
+          <t>9786259731353</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Küçük Adımlar Büyük Değişimler 1</t>
+          <t>Cinsiyetsizleştirme</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259731346</t>
+          <t>9786259731339</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Küçük Adımlar Büyük Değişimler 2</t>
+          <t>Küçük Adımlar Büyük Değişimler 1</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259731322</t>
+          <t>9786259731346</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Gazi - Bir Kıbrıs Gazisinin Hayat Hikâyesi</t>
+          <t>Küçük Adımlar Büyük Değişimler 2</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259731308</t>
+          <t>9786259731322</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Cemresi</t>
+          <t>Gazi - Bir Kıbrıs Gazisinin Hayat Hikâyesi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259731315</t>
+          <t>9786259731308</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Zamanda Yolculuk</t>
+          <t>Hüzün Cemresi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259823096</t>
+          <t>9786259731315</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Aşk Olsun</t>
+          <t>Zamanda Yolculuk</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259823089</t>
+          <t>9786259823096</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Dostlarının Dilinden D. Mehmet Doğan</t>
+          <t>Aşk Olsun</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>270</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259823041</t>
+          <t>9786259823089</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Aksak Dünyam</t>
+          <t>Dostlarının Dilinden D. Mehmet Doğan</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>270</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259823058</t>
+          <t>9786259823041</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bekleyenim Ol</t>
+          <t>Aksak Dünyam</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259823072</t>
+          <t>9786259823058</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Elif’in Okuma Günlüğü</t>
+          <t>Bekleyenim Ol</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259823065</t>
+          <t>9786259823072</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ayvaz İle Haylaz Doğrunun Peşinde</t>
+          <t>Elif’in Okuma Günlüğü</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259823034</t>
+          <t>9786259823065</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Prizrenli Sarı Ferit</t>
+          <t>Ayvaz İle Haylaz Doğrunun Peşinde</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>260</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259823010</t>
+          <t>9786259823034</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Gözyaşım</t>
+          <t>Prizrenli Sarı Ferit</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259823003</t>
+          <t>9786259823010</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Altı Ok Destanı</t>
+          <t>Gözyaşım</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>160</v>
+        <v>260</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259991795</t>
+          <t>9786259823003</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Türkülerce Susardın</t>
+          <t>Altı Ok Destanı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259991788</t>
+          <t>9786259991795</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Düşleri</t>
+          <t>Türkülerce Susardın</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259991771</t>
+          <t>9786259991788</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ve Yolun Sonu Çanakkale</t>
+          <t>Yıldız Düşleri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>260</v>
+        <v>220</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259991764</t>
+          <t>9786259991771</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Yol Olur</t>
+          <t>Ve Yolun Sonu Çanakkale</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057062154</t>
+          <t>9786259991764</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Şiirin Kıyısında</t>
+          <t>Yol Olur</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057158192</t>
+          <t>9786057062154</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Siyasetinden Yansımalar</t>
+          <t>Şiirin Kıyısında</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057158178</t>
+          <t>9786057158192</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Düş Masalı</t>
+          <t>Türkiye Siyasetinden Yansımalar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057158185</t>
+          <t>9786057158178</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Peyami Safa - Doğu Batı Sentezinde Kadın</t>
+          <t>Düş Masalı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057158154</t>
+          <t>9786057158185</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Nihai Sen ile Mai Hisler</t>
+          <t>Peyami Safa - Doğu Batı Sentezinde Kadın</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057158161</t>
+          <t>9786057158154</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kahvenin İnsanları</t>
+          <t>Nihai Sen ile Mai Hisler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057062178</t>
+          <t>9786057158161</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Bil Ki Ey Gözyaşım</t>
+          <t>Kahvenin İnsanları</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057062161</t>
+          <t>9786057062178</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Babama Mektuplar</t>
+          <t>Bil Ki Ey Gözyaşım</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057062130</t>
+          <t>9786057062161</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Yelken Açalım Aşka</t>
+          <t>Babama Mektuplar</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057062123</t>
+          <t>9786057062130</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Anne Babalar Çocuğunuzla Yetişin</t>
+          <t>Yelken Açalım Aşka</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>280</v>
+        <v>160</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786056721984</t>
+          <t>9786057062123</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Ruhunda İzi Kalır</t>
+          <t>Anne Babalar Çocuğunuzla Yetişin</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786056721991</t>
+          <t>9786056721984</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Topal Topal - Bir Engellinin Anıları</t>
+          <t>Ruhunda İzi Kalır</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786056721977</t>
+          <t>9786056721991</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kanayan Kalbimin Sesi</t>
+          <t>Topal Topal - Bir Engellinin Anıları</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786056721953</t>
+          <t>9786056721977</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Uzayıp Giden Gölgeler</t>
+          <t>Kanayan Kalbimin Sesi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786056721960</t>
+          <t>9786056721953</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Şiirlerin Gizemi</t>
+          <t>Uzayıp Giden Gölgeler</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786056721922</t>
+          <t>9786056721960</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Pervari'den Süzülen Öyküler</t>
+          <t>Şiirlerin Gizemi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786056721946</t>
+          <t>9786056721922</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Buz ve Lodos</t>
+          <t>Pervari'den Süzülen Öyküler</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786058896772</t>
+          <t>9786056721946</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sessiz ve Sensiz</t>
+          <t>Buz ve Lodos</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786058896765</t>
+          <t>9786058896772</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Sana</t>
+          <t>Sessiz ve Sensiz</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>40</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786058896741</t>
+          <t>9786058896765</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Öğrenmenin İlkeleri 3 - Öğrenci Çalışma Stratejileri</t>
+          <t>Sana</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>270</v>
+        <v>40</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786058896734</t>
+          <t>9786058896741</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Öğrenmenin İlkeleri 2 - Öğrenci Çalışma Rehberi</t>
+          <t>Öğrenmenin İlkeleri 3 - Öğrenci Çalışma Stratejileri</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786058896727</t>
+          <t>9786058896734</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Öğrenmenin İlkeleri 1 - Öğrenci Yol Haritası</t>
+          <t>Öğrenmenin İlkeleri 2 - Öğrenci Çalışma Rehberi</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786058896710</t>
+          <t>9786058896727</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Yaşamla Dans</t>
+          <t>Öğrenmenin İlkeleri 1 - Öğrenci Yol Haritası</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>9.26</v>
+        <v>270</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786058896789</t>
+          <t>9786058896710</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hoşça Bak Kendine</t>
+          <t>Yaşamla Dans</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>270</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786058896758</t>
+          <t>9786058896789</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Müdür Müdür Müdür?</t>
+          <t>Hoşça Bak Kendine</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786056882296</t>
+          <t>9786058896758</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Bir Sen Bilirsin</t>
+          <t>Müdür Müdür Müdür?</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786056882289</t>
+          <t>9786056882296</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Yazma Sanatı Söz Uçar Yazı Kalır</t>
+          <t>Bir Sen Bilirsin</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057062116</t>
+          <t>9786056882289</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kapalı Gişe Yalnızlıklar</t>
+          <t>Yazma Sanatı Söz Uçar Yazı Kalır</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057062109</t>
+          <t>9786057062116</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Risaleler</t>
+          <t>Kapalı Gişe Yalnızlıklar</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786056197857</t>
+          <t>9786057062109</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Hızlı Ve Etkin Okuma Teknikleri</t>
+          <t>Risaleler</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786056882272</t>
+          <t>9786056197857</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Protokol Görgü ve Nezaket Kuralları</t>
+          <t>Uygulamalı Hızlı Ve Etkin Okuma Teknikleri</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>480</v>
+        <v>280</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786056882265</t>
+          <t>9786056882272</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Stres Mi! O Da Ne?</t>
+          <t>Protokol Görgü ve Nezaket Kuralları</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>240</v>
+        <v>480</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786056882203</t>
+          <t>9786056882265</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Hoşça Bak Aşkına</t>
+          <t>Stres Mi! O Da Ne?</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>270</v>
+        <v>240</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786056721939</t>
+          <t>9786056882203</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Zamana Vurulan Prangalar</t>
+          <t>Hoşça Bak Aşkına</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>180</v>
+        <v>270</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786056882258</t>
+          <t>9786056721939</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Lojman</t>
+          <t>Zamana Vurulan Prangalar</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786056721908</t>
+          <t>9786056882258</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Gönülden Yansımalar</t>
+          <t>Lojman</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>40</v>
+        <v>280</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786058896796</t>
+          <t>9786056721908</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Eylül Kefaretleri</t>
+          <t>Gönülden Yansımalar</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>180</v>
+        <v>40</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786056882234</t>
+          <t>9786058896796</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğudan Yükselen Çığlık</t>
+          <t>Eylül Kefaretleri</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786056882210</t>
+          <t>9786056882234</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Bedel</t>
+          <t>Ortadoğudan Yükselen Çığlık</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786056882241</t>
+          <t>9786056882210</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Değer</t>
+          <t>Bedel</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
+          <t>9786056882241</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>İnsan ve Değer</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
           <t>9786057062147</t>
         </is>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Aşka Sözüm Var</t>
         </is>
       </c>
-      <c r="C65" s="1">
+      <c r="C66" s="1">
         <v>180</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>