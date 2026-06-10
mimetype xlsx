--- v1 (2026-04-04)
+++ v2 (2026-06-10)
@@ -85,1015 +85,1030 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259259215</t>
+          <t>9786259259222</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bir Sen Duymadın</t>
+          <t>Düşünce Atlası</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259259208</t>
+          <t>9786259259215</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Zehra Hüma ile Babaannesinden Masallar</t>
+          <t>Bir Sen Duymadın</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>80</v>
+        <v>240</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259731391</t>
+          <t>9786259259208</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Zirvedekiler</t>
+          <t>Zehra Hüma ile Babaannesinden Masallar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>1100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259731384</t>
+          <t>9786259731391</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>İçsel Düşünceler</t>
+          <t>Zirvedekiler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>260</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259731360</t>
+          <t>9786259731384</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kan ve Kemik</t>
+          <t>İçsel Düşünceler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>680</v>
+        <v>260</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259731353</t>
+          <t>9786259731360</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Cinsiyetsizleştirme</t>
+          <t>Kan ve Kemik</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>260</v>
+        <v>680</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259731339</t>
+          <t>9786259731353</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Küçük Adımlar Büyük Değişimler 1</t>
+          <t>Cinsiyetsizleştirme</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259731346</t>
+          <t>9786259731339</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Küçük Adımlar Büyük Değişimler 2</t>
+          <t>Küçük Adımlar Büyük Değişimler 1</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259731322</t>
+          <t>9786259731346</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Gazi - Bir Kıbrıs Gazisinin Hayat Hikâyesi</t>
+          <t>Küçük Adımlar Büyük Değişimler 2</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259731308</t>
+          <t>9786259731322</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Cemresi</t>
+          <t>Gazi - Bir Kıbrıs Gazisinin Hayat Hikâyesi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259731315</t>
+          <t>9786259731308</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Zamanda Yolculuk</t>
+          <t>Hüzün Cemresi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259823096</t>
+          <t>9786259731315</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Aşk Olsun</t>
+          <t>Zamanda Yolculuk</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259823089</t>
+          <t>9786259823096</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Dostlarının Dilinden D. Mehmet Doğan</t>
+          <t>Aşk Olsun</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>270</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259823041</t>
+          <t>9786259823089</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Aksak Dünyam</t>
+          <t>Dostlarının Dilinden D. Mehmet Doğan</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>270</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259823058</t>
+          <t>9786259823041</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bekleyenim Ol</t>
+          <t>Aksak Dünyam</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259823072</t>
+          <t>9786259823058</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Elif’in Okuma Günlüğü</t>
+          <t>Bekleyenim Ol</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259823065</t>
+          <t>9786259823072</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ayvaz İle Haylaz Doğrunun Peşinde</t>
+          <t>Elif’in Okuma Günlüğü</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259823034</t>
+          <t>9786259823065</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Prizrenli Sarı Ferit</t>
+          <t>Ayvaz İle Haylaz Doğrunun Peşinde</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>260</v>
+        <v>120</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259823010</t>
+          <t>9786259823034</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Gözyaşım</t>
+          <t>Prizrenli Sarı Ferit</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259823003</t>
+          <t>9786259823010</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Altı Ok Destanı</t>
+          <t>Gözyaşım</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>160</v>
+        <v>260</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259991795</t>
+          <t>9786259823003</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Türkülerce Susardın</t>
+          <t>Altı Ok Destanı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259991788</t>
+          <t>9786259991795</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Düşleri</t>
+          <t>Türkülerce Susardın</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259991771</t>
+          <t>9786259991788</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ve Yolun Sonu Çanakkale</t>
+          <t>Yıldız Düşleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>260</v>
+        <v>220</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259991764</t>
+          <t>9786259991771</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yol Olur</t>
+          <t>Ve Yolun Sonu Çanakkale</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057062154</t>
+          <t>9786259991764</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Şiirin Kıyısında</t>
+          <t>Yol Olur</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057158192</t>
+          <t>9786057062154</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Siyasetinden Yansımalar</t>
+          <t>Şiirin Kıyısında</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057158178</t>
+          <t>9786057158192</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Düş Masalı</t>
+          <t>Türkiye Siyasetinden Yansımalar</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057158185</t>
+          <t>9786057158178</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Peyami Safa - Doğu Batı Sentezinde Kadın</t>
+          <t>Düş Masalı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057158154</t>
+          <t>9786057158185</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Nihai Sen ile Mai Hisler</t>
+          <t>Peyami Safa - Doğu Batı Sentezinde Kadın</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057158161</t>
+          <t>9786057158154</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kahvenin İnsanları</t>
+          <t>Nihai Sen ile Mai Hisler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057062178</t>
+          <t>9786057158161</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Bil Ki Ey Gözyaşım</t>
+          <t>Kahvenin İnsanları</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057062161</t>
+          <t>9786057062178</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Babama Mektuplar</t>
+          <t>Bil Ki Ey Gözyaşım</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057062130</t>
+          <t>9786057062161</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Yelken Açalım Aşka</t>
+          <t>Babama Mektuplar</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057062123</t>
+          <t>9786057062130</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Anne Babalar Çocuğunuzla Yetişin</t>
+          <t>Yelken Açalım Aşka</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>280</v>
+        <v>160</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786056721984</t>
+          <t>9786057062123</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Ruhunda İzi Kalır</t>
+          <t>Anne Babalar Çocuğunuzla Yetişin</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786056721991</t>
+          <t>9786056721984</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Topal Topal - Bir Engellinin Anıları</t>
+          <t>Ruhunda İzi Kalır</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786056721977</t>
+          <t>9786056721991</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kanayan Kalbimin Sesi</t>
+          <t>Topal Topal - Bir Engellinin Anıları</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786056721953</t>
+          <t>9786056721977</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Uzayıp Giden Gölgeler</t>
+          <t>Kanayan Kalbimin Sesi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786056721960</t>
+          <t>9786056721953</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Şiirlerin Gizemi</t>
+          <t>Uzayıp Giden Gölgeler</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786056721922</t>
+          <t>9786056721960</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Pervari'den Süzülen Öyküler</t>
+          <t>Şiirlerin Gizemi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786056721946</t>
+          <t>9786056721922</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Buz ve Lodos</t>
+          <t>Pervari'den Süzülen Öyküler</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786058896772</t>
+          <t>9786056721946</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Sessiz ve Sensiz</t>
+          <t>Buz ve Lodos</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786058896765</t>
+          <t>9786058896772</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Sana</t>
+          <t>Sessiz ve Sensiz</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>40</v>
+        <v>180</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786058896741</t>
+          <t>9786058896765</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Öğrenmenin İlkeleri 3 - Öğrenci Çalışma Stratejileri</t>
+          <t>Sana</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>270</v>
+        <v>40</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786058896734</t>
+          <t>9786058896741</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Öğrenmenin İlkeleri 2 - Öğrenci Çalışma Rehberi</t>
+          <t>Öğrenmenin İlkeleri 3 - Öğrenci Çalışma Stratejileri</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786058896727</t>
+          <t>9786058896734</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Öğrenmenin İlkeleri 1 - Öğrenci Yol Haritası</t>
+          <t>Öğrenmenin İlkeleri 2 - Öğrenci Çalışma Rehberi</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786058896710</t>
+          <t>9786058896727</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yaşamla Dans</t>
+          <t>Öğrenmenin İlkeleri 1 - Öğrenci Yol Haritası</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>9.26</v>
+        <v>270</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786058896789</t>
+          <t>9786058896710</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Hoşça Bak Kendine</t>
+          <t>Yaşamla Dans</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>270</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786058896758</t>
+          <t>9786058896789</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Müdür Müdür Müdür?</t>
+          <t>Hoşça Bak Kendine</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786056882296</t>
+          <t>9786058896758</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Bir Sen Bilirsin</t>
+          <t>Müdür Müdür Müdür?</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786056882289</t>
+          <t>9786056882296</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Yazma Sanatı Söz Uçar Yazı Kalır</t>
+          <t>Bir Sen Bilirsin</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057062116</t>
+          <t>9786056882289</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kapalı Gişe Yalnızlıklar</t>
+          <t>Yazma Sanatı Söz Uçar Yazı Kalır</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057062109</t>
+          <t>9786057062116</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Risaleler</t>
+          <t>Kapalı Gişe Yalnızlıklar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786056197857</t>
+          <t>9786057062109</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Hızlı Ve Etkin Okuma Teknikleri</t>
+          <t>Risaleler</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786056882272</t>
+          <t>9786056197857</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Protokol Görgü ve Nezaket Kuralları</t>
+          <t>Uygulamalı Hızlı Ve Etkin Okuma Teknikleri</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>480</v>
+        <v>280</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786056882265</t>
+          <t>9786056882272</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Stres Mi! O Da Ne?</t>
+          <t>Protokol Görgü ve Nezaket Kuralları</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>240</v>
+        <v>480</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786056882203</t>
+          <t>9786056882265</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Hoşça Bak Aşkına</t>
+          <t>Stres Mi! O Da Ne?</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>270</v>
+        <v>240</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786056721939</t>
+          <t>9786056882203</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Zamana Vurulan Prangalar</t>
+          <t>Hoşça Bak Aşkına</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>180</v>
+        <v>270</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786056882258</t>
+          <t>9786056721939</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Lojman</t>
+          <t>Zamana Vurulan Prangalar</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786056721908</t>
+          <t>9786056882258</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Gönülden Yansımalar</t>
+          <t>Lojman</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>40</v>
+        <v>280</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786058896796</t>
+          <t>9786056721908</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Eylül Kefaretleri</t>
+          <t>Gönülden Yansımalar</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>180</v>
+        <v>40</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786056882234</t>
+          <t>9786058896796</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğudan Yükselen Çığlık</t>
+          <t>Eylül Kefaretleri</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786056882210</t>
+          <t>9786056882234</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Bedel</t>
+          <t>Ortadoğudan Yükselen Çığlık</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786056882241</t>
+          <t>9786056882210</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Değer</t>
+          <t>Bedel</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
+          <t>9786056882241</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>İnsan ve Değer</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
           <t>9786057062147</t>
         </is>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Aşka Sözüm Var</t>
         </is>
       </c>
-      <c r="C66" s="1">
+      <c r="C67" s="1">
         <v>180</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>