--- v0 (2026-02-14)
+++ v1 (2026-11-01)
@@ -139,51 +139,51 @@
         <is>
           <t>9786056936180</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>2025 Atatürk Ajandası (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786056936173</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>8. Sınıf Öğrencileri İçin Nutuk</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>3990000053722</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>8. Sınıf T.C. LGS İnkılap Tarihi ve Atatürkçülük Denemeleri</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786056936104</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>