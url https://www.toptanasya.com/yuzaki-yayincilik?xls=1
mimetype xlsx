--- v1 (2026-02-04)
+++ v2 (2026-04-04)
@@ -85,1570 +85,2605 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059214551</t>
+          <t>9786059214599</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İmam Hatip Neslinin Dava ve Şuur Mefkuresi</t>
+          <t>Mü'minin Hayatında Namaz ve Zekat (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>120</v>
+        <v>850</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3990000029951</t>
+          <t>9786056056765</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Nesil Endişesi</t>
+          <t>Kısa Dünya Tarihi 1</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>180</v>
+        <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786056056758</t>
+          <t>3990000022992</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Aşk Kapısında...</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür - Sanat, Tarih ve Toplum Dergisi Sayı: 177 Kasım 2019</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789750053870</t>
+          <t>3990000029599</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>İtikatta, İbadette ve Muamelatta İhlas ve Takva</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi / Sayı:156 Şubat 2018</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>180</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786059214100</t>
+          <t>3990000049345</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kainat, Kur'an ve İnsan (Ciltli)</t>
+          <t>Yüzakı Aylık Edebiyat Kültür Sanat Tarih ve Toplum Dergisi Sayı: 153 Kasım 2017</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>180</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786056553608</t>
+          <t>3990000047119</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>O (SAV) Nasıl Öğretirdi? (Renkli)</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi Sayı: 170 Nisan 2019</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>50</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059214070</t>
+          <t>3990000029333</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Saliha Hanım</t>
+          <t>Yüzakı Aylık Edebiyat Kültür Sanat Tarih ve Toplum Dergisi Sayı: 130 Aralık 2015</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>130</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059214032</t>
+          <t>3990000029883</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bizim Medeniyetimiz (Kuşe) - Kutlu Doğum Serisi 9</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi Sayı: 159 Mayıs 2018</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>50</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3990000029380</t>
+          <t>9786059214001</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Nesil Endişesi (Ciltli)</t>
+          <t>Kısa Dünya Tarihi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>220</v>
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786056056741</t>
+          <t>3990000070897</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Hilye-i Şerife (Ciltli)</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür - Sanat, Tarih ve Toplum Dergisi Sayı: 165</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>13.86</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786056400971</t>
+          <t>3990000018730</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sır ve Hikmet İncileri 2 (Ciltli)</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi Sayı: 163 Eylül 2018</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786058672765</t>
+          <t>3990000029501</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ecdadımız ve Biz Muhteşem Bir Maziden İhtişamlı Yarınlara</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi / Sayı:107 Ocak 2014</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786056400933</t>
+          <t>3990000029472</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Sır ve Hikmet İncileri (Ciltli)</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi / Sayı:145 Mart 2017</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059214445</t>
+          <t>3990000029470</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Hazret-i Mevlana’nın Aşk ve Vecdinden Sırlar Hikmetler ve Rumuzlar (Ciltli)</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi / Sayı:135 Mayıs 2016</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>650</v>
+        <v>8.42</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059214124</t>
+          <t>3990000029471</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>555 Kelime ve Cümle (Arapça)</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi / Sayı:134 Nisan 2016</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>100</v>
+        <v>8.42</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059214186</t>
+          <t>3990000029419</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Fahr-i Kainat Efendimiz</t>
+          <t>Yüzakı Aylık Edebiyat Kültür Sanat Tarih ve Toplum Dergisi Sayı: 140 Ekim 2016</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>50</v>
+        <v>8.42</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059214179</t>
+          <t>3990000029499</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Fahr-i Kainat Efendimiz (Tek Renk)</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi/Sayı:106 Aralık 2013</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>30</v>
+        <v>7.43</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059214148</t>
+          <t>3990000029498</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Hoş Sedalar (Ciltli)</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi / Sayı:147 Mayıs 2017</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786058672734</t>
+          <t>3990000029488</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Maneviyatsız Olmaz</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi / Sayı:136 Haziran 2016</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>180</v>
+        <v>8.42</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059214278</t>
+          <t>3990000029487</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sevda Güvercinleri</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi / Sayı:138 Ağustos 2016</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>120</v>
+        <v>8.42</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786056210532</t>
+          <t>3990000029485</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kainatta, Kur'an'da ve İnsanda Sır ve Hikmet 2 (Ciltli)</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi / Sayı:139 Eylül 2016</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>500</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059214056</t>
+          <t>3990000029484</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Zulmetten Nura Kalbin Gözyaşları (Ciltli)</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi / Sayı:144 Şubat 2017</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>500</v>
+        <v>8.42</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059214582</t>
+          <t>3990000029482</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kur'an ve Sünnet İkliminde Cihana Akseden En Güzel Miras (Ciltli)</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi / Sayı:143 Ocak 2017</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>650</v>
+        <v>8.42</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786059214537</t>
+          <t>3990000029479</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Asr-ı Saadetten Akseden Faziletler</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi / Sayı:149 Temmuz 2017</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>650</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059214353</t>
+          <t>3990000029477</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>O Beşeriyete Ne Öğretti (Ciltli)</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi / Sayı:146 Nisan 2017</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>650</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059214568</t>
+          <t>3990000029476</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>İmam Busiri'nin Kaside-i Bürdesi ve Şerhi (Derleme Eser)</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi / Sayı:137 Temmuz 2016</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>500</v>
+        <v>8.42</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059214575</t>
+          <t>3990000029474</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Çölleri Yeşerten 40 Hadis 40 Mesaj</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi / Sayı:97 Mart 2013</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>350</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786059214544</t>
+          <t>3990000029473</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Osman Nuri Topbaş Hocaefendi İle Mülakatlar-2 (Ciltli)</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi / Sayı:150 Ağustos 2017</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>220</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059214520</t>
+          <t>9789750053849</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Asr-ı Saadetten Günümüze Hidayet Rehberleri</t>
+          <t>Sebebi Sensin</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>650</v>
+        <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786056553646</t>
+          <t>9789750053801</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Rahmete Koş!</t>
+          <t>Gün Ortası</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>50</v>
+        <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059214360</t>
+          <t>3990000089765</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sual ve Cevaplarla Tasavvufi Mülahazalar (Ciltli)</t>
+          <t>Yüzakı Aylık Edebiyat Kültür Sanat Tarih ve Toplum Dergisi Sayı: 151 Eylül 2017</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>150</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786056400957</t>
+          <t>3990000029411</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>En Büyük İlahi Rahmet (Tek Renk)</t>
+          <t>Yüzakı Aylık Edebiyat Kültür Sanat Tarih ve Toplum Dergisi Sayı: 154 Aralık 2017</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059214513</t>
+          <t>9786056210525</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Emekli Bir Hakimin Hatıralarıyla: Anadolu İrfanı</t>
+          <t>Ali Ege Ağabey</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>220</v>
+        <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786056553615</t>
+          <t>3990000089766</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>O'nun (SAV) Eğitim Lisanı (Renkli)</t>
+          <t>Yüzakı Aylık Edebiyat Kültür Sanat Tarih ve Toplum Dergisi Sayı: 152 Ekim 2017</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>50</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786056553639</t>
+          <t>3990000210846</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Nisan Yağmuru (Renkli)</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi Sayı: 194 Nisan 2021</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>50</v>
+        <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786056210501</t>
+          <t>3990000121041</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Seyri'den Seçmeler</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi Sayı:196 Haziran 2021</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>60</v>
+        <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059214322</t>
+          <t>3990312546887</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>En Büyük Nimet (Renkli)</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi Sayı: 166 Aralık 2018</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>50</v>
+        <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059214506</t>
+          <t>3995647821305</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kur'an ve Sünnet İki Cihanda Rahmet (Ciltli)</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi / Sayı: 167 Ocak 2019</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>650</v>
+        <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059214490</t>
+          <t>3996655623325</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Muhammedi Muhabbetle O'nun Yolunda</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi / Sayı: 128 Ekim 2015</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>100</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059214483</t>
+          <t>3990000097009</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>En Hayırlı İnsan</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi Sayı: 168 Şubat 2019</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>100</v>
+        <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059214407</t>
+          <t>3990000080173</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ahirete Ne Hazırladın?</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi Sayı: 119 Ocak 2015</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>100</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059214476</t>
+          <t>3990000080104</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Gönül Sandığı</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür - Sanat, Tarih ve Toplum Dergisi Yıl 10 Sayı 120 Şubat 2015</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>100</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059214469</t>
+          <t>3990000082933</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ailede İki Cihan Saadeti (Ciltli)</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür - Sanat, Tarih ve Toplum Dergisi Sayı: 180 Şubat 2020</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>150</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059214247</t>
+          <t>3990000094922</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Necessite De La Realisation Interieure</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür - Sanat, Tarih ve Toplum Dergisi Sayı: 172 Haziran 2019</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>120</v>
+        <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786056553691</t>
+          <t>3990000070898</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kim Haklı? / Hayat Notları 3 (Ciltli)</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür - Sanat, Tarih ve Toplum Dergisi Sayı: 148</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>300</v>
+        <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786059214223</t>
+          <t>3990000082934</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Şikayet Yok! Çare Var!</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür - Sanat, Tarih ve Toplum Dergisi Sayı: 181 Mart 2020</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>300</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786056210570</t>
+          <t>3990000241548</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Dünya ve Ahiret (Ciltli)</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi Sayı: 190 Aralık 2020</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>320</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786056400902</t>
+          <t>3990000411548</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Yücelerde Bir Bardak Çay (Ciltli)</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi Sayı: 189 Kasım 2020</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>300</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059214063</t>
+          <t>3999771305488</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Sana Geldim (Ciltli)</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür - Sanat, Tarih ve Toplum Dergisi Sayı: 91</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>60</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059214193</t>
+          <t>3990000034942</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Metinleri ve Manzum Tercümeleriyle 40 Hadis</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür - Sanat, Tarih ve Toplum Dergisi Sayı: 171 Mayıs 2019</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>90</v>
+        <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789750053832</t>
+          <t>3990000019131</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Hak'tan Hediye</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi Sayı: 195 Mayıs 2021</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>50</v>
+        <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786058672758</t>
+          <t>3991305488041</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Hayatta İhmale Gelmeyenler</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür - Sanat, Tarih ve Toplum Dergisi Sayı: 121</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>100</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059214346</t>
+          <t>3990000019035</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Sual ve Cevaplarla Tasavvufi Mülahazalar</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi Sayı: 193 Mart 2021</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>90</v>
+        <v>17</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786059214162</t>
+          <t>3990000019177</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>English in Practice</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi Sayı: 191 Ocak 2021</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>100</v>
+        <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786059214308</t>
+          <t>3998758459123</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>O'nun Muhteşem Ahlakı (Ciltli)</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür - Sanat, Tarih ve Toplum Dergisi Sayı: 183 Mayıs 2020</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>700</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786056210549</t>
+          <t>3996655021453</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İki Çift Söz Yeter (Ciltli)</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür - Sanat, Tarih ve Toplum Dergisi Sayı: 182 Nisan 2020</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>340</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059214117</t>
+          <t>3990000082932</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Aşk Çağlayanı</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür - Sanat, Tarih ve Toplum Dergisi Sayı: 179 Ocak 2020</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>100</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786059214414</t>
+          <t>3990000031548</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Hidayetlere Vesile Olmak (Ciltli)</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi Sayı: 188 Ekim 2020</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>150</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786056400926</t>
+          <t>3990000031547</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>A La Porte De L'amour</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi Sayı: 187 Eylül 2020</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>120</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786056056703</t>
+          <t>3990000031546</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Sır ve Hikmet - 1 (Ciltli)</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi Sayı: 186 Ağustos 2020</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>300</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059214421</t>
+          <t>3990000031543</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Dervişinin Gönül Dünyası</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi Sayı: 185 Temmuz 2020</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>150</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059214339</t>
+          <t>3990000241549</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>En Büyük Nimet</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi Sayı: 192 Şubat 2021</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>25</v>
+        <v>17</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059214377</t>
+          <t>3990000029752</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Aklın Cinneti Deizm (Ciltli)</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi Sayı: 158 Nisan 2018</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>400</v>
+        <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786059214254</t>
+          <t>3990000029639</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Yüzakı Şiirleri</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi / Sayı:157 Mart 2018</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>100</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059214315</t>
+          <t>3995448720365</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Osman Nuri Topbaş Hocaefendi İle Mülakatlar</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür - Sanat, Tarih ve Toplum Dergisi Sayı: 184 Haziran 2020</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>400</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786056056734</t>
+          <t>3990000082992</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kur'an ve Sünnet İkliminde - Yüzakı Eğitim Rehberi 2</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür - Sanat, Tarih ve Toplum Dergisi Sayı: 178 Aralık 2019</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>280</v>
+        <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059214230</t>
+          <t>3990000034952</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kürsüde Bir Ömür</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür - Sanat, Tarih ve Toplum Dergisi Sayı: 173 Temmuz 2019</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>100</v>
+        <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059214285</t>
+          <t>3990000093992</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Külfetsiz Evlilik (Ciltli)</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür - Sanat, Tarih ve Toplum Dergisi Sayı: 176 Ekim 2019</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>180</v>
+        <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059214261</t>
+          <t>3990000047832</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Çölün Kıble Tarafı</t>
+          <t>Yüzakı Aylık Edebiyat, Kültür, Sanat, Tarih ve Toplum Dergisi Sayı: 164 Ekim 2018</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>100</v>
+        <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786058672741</t>
+          <t>9786059214551</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Aah Mürüvvet</t>
+          <t>İmam Hatip Neslinin Dava ve Şuur Mefkuresi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786056210556</t>
+          <t>3990000029951</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kur'an ve Sünnet İkliminde - Eğitim Rehberi 1</t>
+          <t>Nesil Endişesi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786056400964</t>
+          <t>9786056056758</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Hatıralar</t>
+          <t>Aşk Kapısında...</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786058672789</t>
+          <t>9789750053870</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Hidayet Güneşi (Kuşe) - Kutlu Doğum Serisi 1</t>
+          <t>İtikatta, İbadette ve Muamelatta İhlas ve Takva</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>50</v>
+        <v>180</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786058672772</t>
+          <t>9786059214100</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Hidayet Güneşi - Kutlu Doğum Serisi 1</t>
+          <t>Kainat, Kur'an ve İnsan (Ciltli)</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>25</v>
+        <v>180</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786058672796</t>
+          <t>9786056553608</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Mahcubum Ya Rasulallah! - Kutlu Doğum Serisi 2</t>
+          <t>O (SAV) Nasıl Öğretirdi? (Renkli)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786058672727</t>
+          <t>9786059214070</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Abideler</t>
+          <t>Saliha Hanım</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>50</v>
+        <v>130</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786056400940</t>
+          <t>9786059214032</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>En Büyük İlahi Rahmet - Kutlu Doğum Serisi 3 (Kuşe)</t>
+          <t>Bizim Medeniyetimiz (Kuşe) - Kutlu Doğum Serisi 9</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786056400919</t>
+          <t>3990000029380</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Ömür Dağarcığımdan Birkaç Not</t>
+          <t>Nesil Endişesi (Ciltli)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>50</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786056400995</t>
+          <t>9786056056741</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>O'nun (SAV) Eğitim Lisanı</t>
+          <t>Hilye-i Şerife (Ciltli)</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786056553677</t>
+          <t>9786056400971</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Nisan Yağmuru</t>
+          <t>Sır ve Hikmet İncileri 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>30</v>
+        <v>300</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059214049</t>
+          <t>9786058672765</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Bizim Medeniyetimiz - Kutlu Doğum Serisi 9</t>
+          <t>Ecdadımız ve Biz Muhteşem Bir Maziden İhtişamlı Yarınlara</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>25</v>
+        <v>300</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786056400988</t>
+          <t>9786056400933</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>O (SAV) Nasıl Öğretirdi?</t>
+          <t>Sır ve Hikmet İncileri (Ciltli)</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>20</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786056556646</t>
+          <t>9786059214445</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Rahmete Koş! (Renkli)</t>
+          <t>Hazret-i Mevlana’nın Aşk ve Vecdinden Sırlar Hikmetler ve Rumuzlar (Ciltli)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>30</v>
+        <v>650</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786056553660</t>
+          <t>9786059214124</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Çare: O'na Hicret - Kutlu Doğum Serisi 7</t>
+          <t>555 Kelime ve Cümle (Arapça)</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>25</v>
+        <v>100</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786056553622</t>
+          <t>9786059214186</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Çare: O'na Hicret (Kuşe) - Kutlu Doğum Serisi 7</t>
+          <t>Fahr-i Kainat Efendimiz</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786056056789</t>
+          <t>9786059214179</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Divane</t>
+          <t>Fahr-i Kainat Efendimiz (Tek Renk)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>80</v>
+        <v>30</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786056056796</t>
+          <t>9786059214148</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Mısralarla Konuşsak</t>
+          <t>Hoş Sedalar (Ciltli)</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786056553684</t>
+          <t>9786058672734</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Gönül Bu</t>
+          <t>Maneviyatsız Olmaz</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>80</v>
+        <v>180</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786056056772</t>
+          <t>9786059214278</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Fena</t>
+          <t>Sevda Güvercinleri</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789750053887</t>
+          <t>9786056210532</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Benim Değil</t>
+          <t>Kainatta, Kur'an'da ve İnsanda Sır ve Hikmet 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>50</v>
+        <v>500</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786059214131</t>
+          <t>9786059214056</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Şadırvanın Gölgesi</t>
+          <t>Zulmetten Nura Kalbin Gözyaşları (Ciltli)</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786059214018</t>
+          <t>9786059214582</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>İki Cennet Birden</t>
+          <t>Kur'an ve Sünnet İkliminde Cihana Akseden En Güzel Miras (Ciltli)</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>120</v>
+        <v>650</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786056056710</t>
+          <t>9786059214537</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Gülümüz Ve Gül Günlerimiz</t>
+          <t>Asr-ı Saadetten Akseden Faziletler</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>50</v>
+        <v>650</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786056210518</t>
+          <t>9786059214353</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Yanık Besmele</t>
+          <t>O Beşeriyete Ne Öğretti (Ciltli)</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>120</v>
+        <v>650</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786059214094</t>
+          <t>9786059214568</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Ayni'nin Hadis Usulünü Ele Alışı</t>
+          <t>İmam Busiri'nin Kaside-i Bürdesi ve Şerhi (Derleme Eser)</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786056210587</t>
+          <t>9786059214575</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Cennet Sayfaları</t>
+          <t>Çölleri Yeşerten 40 Hadis 40 Mesaj</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789750053863</t>
+          <t>9786059214544</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>En Güzel...</t>
+          <t>Osman Nuri Topbaş Hocaefendi İle Mülakatlar-2 (Ciltli)</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>120</v>
+        <v>220</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786056210563</t>
+          <t>9786059214520</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Okuma Aşkı</t>
+          <t>Asr-ı Saadetten Günümüze Hidayet Rehberleri</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>100</v>
+        <v>650</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789750053856</t>
+          <t>9786056553646</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Muhabbet ve Marifet</t>
+          <t>Rahmete Koş!</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>500</v>
+        <v>50</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786059214216</t>
+          <t>9786059214360</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Edebi (Ciltli)</t>
+          <t>Sual ve Cevaplarla Tasavvufi Mülahazalar (Ciltli)</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786059214155</t>
+          <t>9786056400957</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Gül Olsun</t>
+          <t>En Büyük İlahi Rahmet (Tek Renk)</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>100</v>
+        <v>25</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
+          <t>9786059214513</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Emekli Bir Hakimin Hatıralarıyla: Anadolu İrfanı</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786056553615</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>O'nun (SAV) Eğitim Lisanı (Renkli)</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786056553639</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Nisan Yağmuru (Renkli)</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786056210501</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Seyri'den Seçmeler</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786059214322</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>En Büyük Nimet (Renkli)</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786059214506</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an ve Sünnet İki Cihanda Rahmet (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786059214490</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Muhammedi Muhabbetle O'nun Yolunda</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786059214483</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>En Hayırlı İnsan</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9786059214407</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Ahirete Ne Hazırladın?</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786059214476</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Gönül Sandığı</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786059214469</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Ailede İki Cihan Saadeti (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9786059214247</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Necessite De La Realisation Interieure</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786056553691</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Kim Haklı? / Hayat Notları 3 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9786059214223</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Şikayet Yok! Çare Var!</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9786056210570</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Dünya ve Ahiret (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786056400902</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Yücelerde Bir Bardak Çay (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786059214063</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Sana Geldim (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786059214193</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Metinleri ve Manzum Tercümeleriyle 40 Hadis</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9789750053832</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Hak'tan Hediye</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786058672758</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Hayatta İhmale Gelmeyenler</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9786059214346</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Sual ve Cevaplarla Tasavvufi Mülahazalar</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9786059214162</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>English in Practice</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9786059214308</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>O'nun Muhteşem Ahlakı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9786056210549</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>İki Çift Söz Yeter (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9786059214117</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Çağlayanı</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9786059214414</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Hidayetlere Vesile Olmak (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9786056400926</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>A La Porte De L'amour</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9786056056703</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Sır ve Hikmet - 1 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9786059214421</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu Dervişinin Gönül Dünyası</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9786059214339</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>En Büyük Nimet</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9786059214377</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Aklın Cinneti Deizm (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9786059214254</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Yüzakı Şiirleri</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9786059214315</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Osman Nuri Topbaş Hocaefendi İle Mülakatlar</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9786056056734</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an ve Sünnet İkliminde - Yüzakı Eğitim Rehberi 2</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9786059214230</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Kürsüde Bir Ömür</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9786059214285</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Külfetsiz Evlilik (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>9786059214261</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Çölün Kıble Tarafı</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>9786058672741</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Aah Mürüvvet</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9786056210556</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an ve Sünnet İkliminde - Eğitim Rehberi 1</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9786056400964</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Hatıralar</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>9786058672789</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Hidayet Güneşi (Kuşe) - Kutlu Doğum Serisi 1</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9786058672772</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Hidayet Güneşi - Kutlu Doğum Serisi 1</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>9786058672796</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Mahcubum Ya Rasulallah! - Kutlu Doğum Serisi 2</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>9786058672727</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Muhteşem Abideler</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>9786056400940</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>En Büyük İlahi Rahmet - Kutlu Doğum Serisi 3 (Kuşe)</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>9786056400919</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Ömür Dağarcığımdan Birkaç Not</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>9786056400995</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>O'nun (SAV) Eğitim Lisanı</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>9786056553677</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Nisan Yağmuru</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>9786059214049</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Bizim Medeniyetimiz - Kutlu Doğum Serisi 9</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>9786056400988</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>O (SAV) Nasıl Öğretirdi?</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9786056556646</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Rahmete Koş! (Renkli)</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>9786056553660</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Çare: O'na Hicret - Kutlu Doğum Serisi 7</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>9786056553622</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Çare: O'na Hicret (Kuşe) - Kutlu Doğum Serisi 7</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>9786056056789</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Divane</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9786056056796</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Mısralarla Konuşsak</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9786056553684</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Gönül Bu</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9786056056772</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Fena</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9789750053887</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Benim Değil</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9786059214131</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Şadırvanın Gölgesi</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9786059214018</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>İki Cennet Birden</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>9786056056710</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Gülümüz Ve Gül Günlerimiz</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>9786056210518</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Yanık Besmele</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9786059214094</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Ayni'nin Hadis Usulünü Ele Alışı</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>9786056210587</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Cennet Sayfaları</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9789750053863</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>En Güzel...</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>9786056210563</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Okuma Aşkı</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>9789750053856</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Muhabbet ve Marifet</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>9786059214216</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Peygamber Edebi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>9786059214155</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Gül Olsun</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
           <t>9786059214025</t>
         </is>
       </c>
-      <c r="B103" s="1" t="inlineStr">
+      <c r="B172" s="1" t="inlineStr">
         <is>
           <t>Muhteşem Bir Maziden İhtişamlı İstikbale</t>
         </is>
       </c>
-      <c r="C103" s="1">
+      <c r="C172" s="1">
         <v>60</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>