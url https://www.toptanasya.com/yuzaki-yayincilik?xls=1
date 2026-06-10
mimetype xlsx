--- v2 (2026-04-04)
+++ v3 (2026-06-10)
@@ -1444,51 +1444,51 @@
         <is>
           <t>9786056210532</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Kainatta, Kur'an'da ve İnsanda Sır ve Hikmet 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9786059214056</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Zulmetten Nura Kalbin Gözyaşları (Ciltli)</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>500</v>
+        <v>750</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9786059214582</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Kur'an ve Sünnet İkliminde Cihana Akseden En Güzel Miras (Ciltli)</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9786059214537</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
@@ -1594,51 +1594,51 @@
         <is>
           <t>9786059214360</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Sual ve Cevaplarla Tasavvufi Mülahazalar (Ciltli)</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9786056400957</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>En Büyük İlahi Rahmet (Tek Renk)</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9786059214513</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Emekli Bir Hakimin Hatıralarıyla: Anadolu İrfanı</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9786056553615</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>