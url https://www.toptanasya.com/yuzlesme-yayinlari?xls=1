--- v0 (2026-02-14)
+++ v1 (2026-04-04)
@@ -85,1540 +85,1555 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257934343</t>
+          <t>9786257934701</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Seslerin Kimi Renkleri</t>
+          <t>Direniş Mektebi Gazze</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>180</v>
+        <v>320</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786058304420</t>
+          <t>9786257934343</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Atatürk'ten Özür Diliyorum</t>
+          <t>Seslerin Kimi Renkleri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>32.41</v>
+        <v>180</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786058304406</t>
+          <t>9786058304420</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Benim Allah'ım</t>
+          <t>Atatürk'ten Özür Diliyorum</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>28</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786058263512</t>
+          <t>9786058304406</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdülhamid-Her Yönüyle</t>
+          <t>Benim Allah'ım</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>90</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786058196841</t>
+          <t>9786058263512</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İçebakış Fragmanları</t>
+          <t>Sultan Abdülhamid-Her Yönüyle</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257934237</t>
+          <t>9786058196841</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Veriler Işığında Sansürsüz Cinsellik</t>
+          <t>İçebakış Fragmanları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>145</v>
+        <v>80</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257934138</t>
+          <t>9786257934237</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Demli Yıllar</t>
+          <t>Bilimsel Veriler Işığında Sansürsüz Cinsellik</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>45</v>
+        <v>145</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257934206</t>
+          <t>9786257934138</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>ÖABT 2021 İngilizce Öğretmenliği Paragraf ve Cloze Test Soru Bankası</t>
+          <t>Demli Yıllar</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>65</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257934183</t>
+          <t>9786257934206</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>El Yapımı Ruhlar</t>
+          <t>ÖABT 2021 İngilizce Öğretmenliği Paragraf ve Cloze Test Soru Bankası</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>450</v>
+        <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257934121</t>
+          <t>9786257934183</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Mustafa Samastı</t>
+          <t>El Yapımı Ruhlar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>80</v>
+        <v>450</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257934688</t>
+          <t>9786257934121</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Doğru Cinselliğe Çağrı</t>
+          <t>Prof. Dr. Mustafa Samastı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>380</v>
+        <v>80</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257934633</t>
+          <t>9786257934688</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca İle Koçluk</t>
+          <t>Doğru Cinselliğe Çağrı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>380</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257934671</t>
+          <t>9786257934633</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Soru/n/ mu Var?</t>
+          <t>Nasreddin Hoca İle Koçluk</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257934640</t>
+          <t>9786257934671</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kirli Beyaz - Afganistan</t>
+          <t>Soru/n/ mu Var?</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257934657</t>
+          <t>9786257934640</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>İnsanı İyi Yetiştirmek</t>
+          <t>Kirli Beyaz - Afganistan</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>320</v>
+        <v>280</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257934664</t>
+          <t>9786257934657</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Akleden Kalbin Çağrısı</t>
+          <t>İnsanı İyi Yetiştirmek</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257934626</t>
+          <t>9786257934664</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Bilmek Azaptır</t>
+          <t>Akleden Kalbin Çağrısı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257934619</t>
+          <t>9786257934626</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Parkinson!</t>
+          <t>Bilmek Azaptır</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257934602</t>
+          <t>9786257934619</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Transseksüellik</t>
+          <t>Parkinson!</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>550</v>
+        <v>180</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257934596</t>
+          <t>9786257934602</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İnterseks-Hermafrodit ve Eşcinsel Farklar, Nedenler, Öneriler</t>
+          <t>Transseksüellik</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>750</v>
+        <v>550</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257934589</t>
+          <t>9786257934596</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Bir Hezarfen'in Sergüzeşti (Ciltli)</t>
+          <t>İnterseks-Hermafrodit ve Eşcinsel Farklar, Nedenler, Öneriler</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>700</v>
+        <v>750</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257934572</t>
+          <t>9786257934589</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sevmek Zamanı</t>
+          <t>Bir Hezarfen'in Sergüzeşti (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>280</v>
+        <v>700</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257934527</t>
+          <t>9786257934572</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Dağarcıkta Kalanlar 2</t>
+          <t>Sevmek Zamanı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257934534</t>
+          <t>9786257934527</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim ve Türkçe Meali</t>
+          <t>Dağarcıkta Kalanlar 2</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>1200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257934541</t>
+          <t>9786257934534</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim Türkçe Meali</t>
+          <t>Kur’an-ı Kerim ve Türkçe Meali</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>750</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257934565</t>
+          <t>9786257934541</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Duvarların Ardında</t>
+          <t>Kur’an-ı Kerim Türkçe Meali</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>430</v>
+        <v>750</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257934558</t>
+          <t>9786257934565</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Şiirler ve Bayram</t>
+          <t>Duvarların Ardında</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>180</v>
+        <v>430</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257934510</t>
+          <t>9786257934558</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Dağıldın Kendinle Yüzleş</t>
+          <t>Şiirler ve Bayram</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257934503</t>
+          <t>9786257934510</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Tek Din Dört Elçi</t>
+          <t>Dağıldın Kendinle Yüzleş</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257934466</t>
+          <t>9786257934503</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Üç Kültür Arasında Yaşam Öyküm (Ciltli)</t>
+          <t>Tek Din Dört Elçi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>800</v>
+        <v>600</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257934480</t>
+          <t>9786257934466</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Söz Doğu Türkistan’da</t>
+          <t>Üç Kültür Arasında Yaşam Öyküm (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>180</v>
+        <v>800</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257934473</t>
+          <t>9786257934480</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kıble Pusulası</t>
+          <t>Söz Doğu Türkistan’da</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257934497</t>
+          <t>9786257934473</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Düşünen Düşer</t>
+          <t>Kıble Pusulası</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>380</v>
+        <v>320</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257934442</t>
+          <t>9786257934497</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Mahkemesinin İç Yüzü</t>
+          <t>Düşünen Düşer</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257934435</t>
+          <t>9786257934442</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Abdülaziz Niçin İntihar Etti</t>
+          <t>Yıldız Mahkemesinin İç Yüzü</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257934459</t>
+          <t>9786257934435</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Milli Mücadele Günlüğü</t>
+          <t>Abdülaziz Niçin İntihar Etti</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257934428</t>
+          <t>9786257934459</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Veriler Işığında Sansürsüz Cinsellik</t>
+          <t>Milli Mücadele Günlüğü</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>750</v>
+        <v>240</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257934411</t>
+          <t>9786257934428</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Değil</t>
+          <t>Bilimsel Veriler Işığında Sansürsüz Cinsellik</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257934404</t>
+          <t>9786257934411</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'da Bir Mustafa</t>
+          <t>Değil</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257934398</t>
+          <t>9786257934404</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Dijitalleşen Ekonominin Siyah Kuğusu Covid-19 Pandemisi Süreci</t>
+          <t>İstanbul'da Bir Mustafa</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257934374</t>
+          <t>9786257934398</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Saye’sinde</t>
+          <t>Dijitalleşen Ekonominin Siyah Kuğusu Covid-19 Pandemisi Süreci</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>240</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257934381</t>
+          <t>9786257934374</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Tarihsizlik Talihsizliktir</t>
+          <t>Zamanın Saye’sinde</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257934367</t>
+          <t>9786257934381</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Epistemik Şiddet</t>
+          <t>Tarihsizlik Talihsizliktir</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>400</v>
+        <v>180</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257934350</t>
+          <t>9786257934367</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Seküler Teoloji</t>
+          <t>Epistemik Şiddet</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257934312</t>
+          <t>9786257934350</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Fıtrata Uygun Çocuk Eğitimi</t>
+          <t>Seküler Teoloji</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257934336</t>
+          <t>9786257934312</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Anılarımda Demokrasi Şehidi: Adnan Menderes</t>
+          <t>Fıtrata Uygun Çocuk Eğitimi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>450</v>
+        <v>320</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257934305</t>
+          <t>9786257934336</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Ensar Ruhlu Muhacir</t>
+          <t>Anılarımda Demokrasi Şehidi: Adnan Menderes</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>750</v>
+        <v>450</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257934329</t>
+          <t>9786257934305</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Adalet Nizamı</t>
+          <t>Ensar Ruhlu Muhacir</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>400</v>
+        <v>750</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786058196889</t>
+          <t>9786257934329</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Eflatun Yıllar</t>
+          <t>Adalet Nizamı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786056937170</t>
+          <t>9786058196889</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Sevmek Kazanmaktır</t>
+          <t>Eflatun Yıllar</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786058196896</t>
+          <t>9786056937170</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Bir Arkadaş Olarak Hz. Peygamber</t>
+          <t>Sevmek Kazanmaktır</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>160</v>
+        <v>280</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786058304444</t>
+          <t>9786058196896</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Fetöizm - Küresel Dini Sömürü Sistemi</t>
+          <t>Bir Arkadaş Olarak Hz. Peygamber</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786058304413</t>
+          <t>9786058304444</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Biz Müslümanlar</t>
+          <t>Fetöizm - Küresel Dini Sömürü Sistemi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786058304437</t>
+          <t>9786058304413</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kur'an ve Deprem</t>
+          <t>İslam ve Biz Müslümanlar</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786058304451</t>
+          <t>9786058304437</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Bir Doktorun Güncesi</t>
+          <t>Kur'an ve Deprem</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>600</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786058196872</t>
+          <t>9786058304451</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Hayatta Hiçbir Şey Tesadüf Değildir</t>
+          <t>Bir Doktorun Güncesi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>280</v>
+        <v>600</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786058196865</t>
+          <t>9786058196872</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Yusuf'un Kuyusu 1</t>
+          <t>Hayatta Hiçbir Şey Tesadüf Değildir</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>170</v>
+        <v>280</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786058304482</t>
+          <t>9786058196865</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Yer Kuşağı</t>
+          <t>Yusuf'un Kuyusu 1</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786058263505</t>
+          <t>9786058304482</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kayıt Dışı Ekonomi Siyaset Din</t>
+          <t>Yer Kuşağı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>350</v>
+        <v>170</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786058196803</t>
+          <t>9786058263505</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Ezeli Mağluplar</t>
+          <t>Kayıt Dışı Ekonomi Siyaset Din</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>340</v>
+        <v>350</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786058196810</t>
+          <t>9786058196803</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Damlayan Musluğu</t>
+          <t>Ezeli Mağluplar</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>340</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786058196827</t>
+          <t>9786058196810</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kapitalist Egonomi ve İnsan Medeniyeti</t>
+          <t>İnsanlığın Damlayan Musluğu</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>550</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786058263529</t>
+          <t>9786058196827</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Nüzul Sırasına Göre Kur'an-ı Kerim Meali (Ciltli)</t>
+          <t>Kapitalist Egonomi ve İnsan Medeniyeti</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>900</v>
+        <v>550</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786058263536</t>
+          <t>9786058263529</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kadının Denkliği</t>
+          <t>Nüzul Sırasına Göre Kur'an-ı Kerim Meali (Ciltli)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>400</v>
+        <v>900</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786058263574</t>
+          <t>9786058263536</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve İnsanlık</t>
+          <t>Kadının Denkliği</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786058263543</t>
+          <t>9786058263574</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Entellektüel Yalnızlık</t>
+          <t>İnsan ve İnsanlık</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786058263567</t>
+          <t>9786058263543</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Engelsiz</t>
+          <t>Entellektüel Yalnızlık</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786058263581</t>
+          <t>9786058263567</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Rivayetten Vahye</t>
+          <t>Engelsiz</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786058304475</t>
+          <t>9786058263581</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Biraz Aleviyiz, Biraz Sünniyiz</t>
+          <t>Rivayetten Vahye</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786058304468</t>
+          <t>9786058304475</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Mecra</t>
+          <t>Biraz Aleviyiz, Biraz Sünniyiz</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257934268</t>
+          <t>9786058304468</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Yöneliş</t>
+          <t>Mecra</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257934251</t>
+          <t>9786257934268</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Düşündükten Sonra</t>
+          <t>Yöneliş</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257934275</t>
+          <t>9786257934251</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>İhanet Her Yerde</t>
+          <t>Düşündükten Sonra</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>330</v>
+        <v>300</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257934077</t>
+          <t>9786257934275</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Arayış ve Adanış (2 Kitap)</t>
+          <t>İhanet Her Yerde</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>520</v>
+        <v>330</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257934282</t>
+          <t>9786257934077</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Kaleminden Yaratılış ve Din</t>
+          <t>Arayış ve Adanış (2 Kitap)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>600</v>
+        <v>520</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786257934114</t>
+          <t>9786257934282</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Gönül Gözüyle</t>
+          <t>Atatürk’ün Kaleminden Yaratılış ve Din</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786257934039</t>
+          <t>9786257934114</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Ölümde Hayat Var</t>
+          <t>Gönül Gözüyle</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786257934145</t>
+          <t>9786257934039</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kardelen</t>
+          <t>Ölümde Hayat Var</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786257934053</t>
+          <t>9786257934145</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Düşüne Düşüne Oku!</t>
+          <t>Kardelen</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>650</v>
+        <v>180</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257934220</t>
+          <t>9786257934053</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Gereksiz Strese Son!</t>
+          <t>Düşüne Düşüne Oku!</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>250</v>
+        <v>650</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786257934244</t>
+          <t>9786257934220</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Yenilgilerimizin Tarihi</t>
+          <t>Gereksiz Strese Son!</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>430</v>
+        <v>250</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786056937156</t>
+          <t>9786257934244</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim Meal Defter (Ciltli)</t>
+          <t>Yenilgilerimizin Tarihi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>850</v>
+        <v>430</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786257934190</t>
+          <t>9786056937156</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>12 Eylül 1980 Darbesi Ekseninde Sivas Olayları</t>
+          <t>Kur’an-ı Kerim Meal Defter (Ciltli)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>200</v>
+        <v>850</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257934060</t>
+          <t>9786257934190</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Sözleşmesi ve Toplumsal Cinsiyet Bağlamında Kadem’e Cevaplar</t>
+          <t>12 Eylül 1980 Darbesi Ekseninde Sivas Olayları</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257934169</t>
+          <t>9786257934060</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Panik Yok! Ben Müslümanım</t>
+          <t>İstanbul Sözleşmesi ve Toplumsal Cinsiyet Bağlamında Kadem’e Cevaplar</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786057934022</t>
+          <t>9786257934169</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Rişmi</t>
+          <t>Panik Yok! Ben Müslümanım</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786057934015</t>
+          <t>9786057934022</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Kaçış Rampası</t>
+          <t>Rişmi</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>230</v>
+        <v>180</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786056937194</t>
+          <t>9786057934015</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Arafta Bir Entelektüel - Dücane Cündioğlu</t>
+          <t>Kaçış Rampası</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057934008</t>
+          <t>9786056937194</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Dağarcıkta Kalanlar</t>
+          <t>Arafta Bir Entelektüel - Dücane Cündioğlu</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786056937187</t>
+          <t>9786057934008</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Söz Kudüs'te</t>
+          <t>Dağarcıkta Kalanlar</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786257934176</t>
+          <t>9786056937187</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Hafıza ve Tarih Şuuru</t>
+          <t>Söz Kudüs'te</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786257934107</t>
+          <t>9786257934176</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Korona Günlükleri</t>
+          <t>Kültürel Hafıza ve Tarih Şuuru</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786257934046</t>
+          <t>9786257934107</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Kıssalarının Tarihi Gerçekliği</t>
+          <t>Korona Günlükleri</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>550</v>
+        <v>300</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786257934084</t>
+          <t>9786257934046</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Arayış - Rasulullah’ı Çağa Taşımak 1</t>
+          <t>Kur’an Kıssalarının Tarihi Gerçekliği</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>240</v>
+        <v>550</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786257934091</t>
+          <t>9786257934084</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Adanış - Rasulullah’ı Çağa Taşımak 2</t>
+          <t>Arayış - Rasulullah’ı Çağa Taşımak 1</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786056937101</t>
+          <t>9786257934091</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Kelimelerde Yolculuk</t>
+          <t>Adanış - Rasulullah’ı Çağa Taşımak 2</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>360</v>
+        <v>280</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786056937118</t>
+          <t>9786056937101</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Sakalar İskitler Amazonlar</t>
+          <t>Kelimelerde Yolculuk</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257934213</t>
+          <t>9786056937118</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Manisa'da Medfun Ayancıklı Bir Osmanlı Sadrazamı Mütercim Mehmed Rüştü Paşa</t>
+          <t>Sakalar İskitler Amazonlar</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>430</v>
+        <v>320</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786056937163</t>
+          <t>9786257934213</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'nın Oku</t>
+          <t>Manisa'da Medfun Ayancıklı Bir Osmanlı Sadrazamı Mütercim Mehmed Rüştü Paşa</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>360</v>
+        <v>430</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
+          <t>9786056937163</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Tanrı'nın Oku</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
           <t>9786056937149</t>
         </is>
       </c>
-      <c r="B101" s="1" t="inlineStr">
+      <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Farkında mısın?</t>
         </is>
       </c>
-      <c r="C101" s="1">
+      <c r="C102" s="1">
         <v>240</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>