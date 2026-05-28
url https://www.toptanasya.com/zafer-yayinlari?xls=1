--- v2 (2026-02-14)
+++ v3 (2026-05-28)
@@ -154,51 +154,51 @@
         <is>
           <t>9789752611702</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Yolumuzu Aydınlatanlar</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>8.8</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9789756836965</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Yaşanmış Öyküler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>11.11</v>
+        <v>110</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9789756836514</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Ümit Öyküleri</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9799752610438</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>