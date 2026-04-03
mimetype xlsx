--- v2 (2026-02-14)
+++ v3 (2026-04-03)
@@ -304,51 +304,51 @@
         <is>
           <t>3990000004910</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Mesnevi-i Nuriye (Orta Boy) (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>315</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>3990000004927</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Lem’alar (Büyük Boy) (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>645</v>
+        <v>870</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>3990000010308</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Bediüzzaman Said Nursi Tarihçe-i Hayatı (Büyük Boy) (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>3990000010304</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>