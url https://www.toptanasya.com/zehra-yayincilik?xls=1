--- v3 (2026-04-03)
+++ v4 (2026-07-18)
@@ -979,51 +979,51 @@
         <is>
           <t>9789756382171</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Risale-i Nur Külliyatından Müdafaalar (Küçük Boy) (Ciltli)</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>499</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>3990000030667</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Hizmet Rehberi (Ciltli, Kırmızı Kapak)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>460</v>
+        <v>621</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9789756382189</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Bediüzzaman Said Nursi Tarihçe-i Hayatı (Büyük Boy) (Ciltli)</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>945</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9789756382082</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>