--- v0 (2026-02-27)
+++ v1 (2026-05-28)
@@ -154,51 +154,51 @@
         <is>
           <t>9786259791616</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Muhteşem Uzmanlar</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786259791609</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Ayna Ayna Söyle Bana</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>185</v>
+        <v>345</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786256313545</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Demir'in İstekleri</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>195</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786256425163</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>