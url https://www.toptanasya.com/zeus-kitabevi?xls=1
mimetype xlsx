--- v0 (2026-02-14)
+++ v1 (2026-04-03)
@@ -85,1735 +85,1765 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059482217</t>
+          <t>9786259349428</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzünün Efendileri</t>
+          <t>İki Alem Arasında</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057311054</t>
+          <t>9786259653136</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Umut Kıskacında Hayatlar</t>
+          <t>Mavi Gözlerden Kalan</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>319</v>
+        <v>360</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786055348526</t>
+          <t>9786059482217</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Bir Işık</t>
+          <t>Gökyüzünün Efendileri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>199</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786055348908</t>
+          <t>9786057311054</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Tahta Defter</t>
+          <t>Umut Kıskacında Hayatlar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>95</v>
+        <v>319</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057021083</t>
+          <t>9786055348526</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Tırtılın Mucizesi</t>
+          <t>İçimdeki Bir Işık</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>229</v>
+        <v>199</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786056960222</t>
+          <t>9786055348908</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Bir Amerikan Zırhlısı</t>
+          <t>Tahta Defter</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>345</v>
+        <v>95</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786055348748</t>
+          <t>9786057021083</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Seni Seviyorum Yalancısı</t>
+          <t>Tırtılın Mucizesi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>85</v>
+        <v>229</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057021021</t>
+          <t>9786056960222</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Acar Baba Ve Leventleri</t>
+          <t>İstanbul’da Bir Amerikan Zırhlısı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>195</v>
+        <v>345</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786055348946</t>
+          <t>9786055348748</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Mavi Saksı</t>
+          <t>Seni Seviyorum Yalancısı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>69</v>
+        <v>85</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786056960291</t>
+          <t>9786057021021</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Büyüsü</t>
+          <t>Acar Baba Ve Leventleri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>175</v>
+        <v>195</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057021069</t>
+          <t>9786055348946</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Papatya Kokulu Kadınlar</t>
+          <t>Mavi Saksı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>90</v>
+        <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057311061</t>
+          <t>9786056960291</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bahar</t>
+          <t>Aşkın Büyüsü</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>156</v>
+        <v>175</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057311047</t>
+          <t>9786057021069</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Elli’nin Kiri</t>
+          <t>Papatya Kokulu Kadınlar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786055348977</t>
+          <t>9786057311061</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yılanlarla Avcılık Oyunu</t>
+          <t>Bahar</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>185</v>
+        <v>156</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786055348772</t>
+          <t>9786057311047</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Dünyada Türk Olmak Zor</t>
+          <t>Elli’nin Kiri</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>325</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786055348809</t>
+          <t>9786055348977</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yaşayan Atatürk</t>
+          <t>Yılanlarla Avcılık Oyunu</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>11.57</v>
+        <v>185</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786055348960</t>
+          <t>9786055348772</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Madam'ın Türk Kızı</t>
+          <t>Dünyada Türk Olmak Zor</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786055348915</t>
+          <t>9786055348809</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Benden Söylemesi</t>
+          <t>Yaşayan Atatürk</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>195</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786055348922</t>
+          <t>9786055348960</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Arnavutluk İlişkileri</t>
+          <t>Madam'ın Türk Kızı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>349</v>
+        <v>325</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786055348205</t>
+          <t>9786055348915</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Suya Yazılar</t>
+          <t>Benden Söylemesi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>149</v>
+        <v>195</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786055348281</t>
+          <t>9786055348922</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Bir Uygarlık Örneği: Türk Devrimi</t>
+          <t>Türkiye Arnavutluk İlişkileri</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>56</v>
+        <v>349</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786055348236</t>
+          <t>9786055348205</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Şafaklar Renkli Değil</t>
+          <t>Suya Yazılar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>189</v>
+        <v>149</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786055348304</t>
+          <t>9786055348281</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Nutuk</t>
+          <t>Bir Uygarlık Örneği: Türk Devrimi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>45</v>
+        <v>56</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786055348274</t>
+          <t>9786055348236</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Berit'in Gözyaşları</t>
+          <t>Şafaklar Renkli Değil</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>325</v>
+        <v>189</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789759856977</t>
+          <t>9786055348304</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Kosova'nın Doğuşu</t>
+          <t>Nutuk</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>199</v>
+        <v>45</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055348243</t>
+          <t>9786055348274</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Sabah Gülü</t>
+          <t>Berit'in Gözyaşları</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>120</v>
+        <v>325</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055348250</t>
+          <t>9789759856977</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Finansal Piyasalar</t>
+          <t>Yeni Bir Kosova'nın Doğuşu</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>55</v>
+        <v>199</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055348724</t>
+          <t>9786055348243</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Meyveleri</t>
+          <t>Sabah Gülü</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>65</v>
+        <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055348632</t>
+          <t>9786055348250</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Raysever Şair Merhabasının Dizeleri</t>
+          <t>Finansal Piyasalar</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>99</v>
+        <v>55</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>3990000071290</t>
+          <t>9786055348724</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kahverengi Defter</t>
+          <t>Sevginin Meyveleri</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>99</v>
+        <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055348663</t>
+          <t>9786055348632</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kırık Tebessüm</t>
+          <t>Raysever Şair Merhabasının Dizeleri</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>275</v>
+        <v>99</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055348816</t>
+          <t>3990000071290</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Bir Çözümleme Bir Sonuç</t>
+          <t>Kahverengi Defter</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>219</v>
+        <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786055348854</t>
+          <t>9786055348663</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kalbimdeki İnci</t>
+          <t>Kırık Tebessüm</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>18.52</v>
+        <v>275</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055348786</t>
+          <t>9786055348816</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Gelini</t>
+          <t>Bir Çözümleme Bir Sonuç</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>45</v>
+        <v>219</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055348830</t>
+          <t>9786055348854</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Camdan Gökyüzü</t>
+          <t>Kalbimdeki İnci</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>155</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055348649</t>
+          <t>9786055348786</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Denizyoluna Turkuaz Gölgeli Dizeler</t>
+          <t>Yağmur Gelini</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>99</v>
+        <v>45</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>3990000041583</t>
+          <t>9786055348830</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Gasp Edilen Orgazm</t>
+          <t>Camdan Gökyüzü</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>35.19</v>
+        <v>155</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055348441</t>
+          <t>9786055348649</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Emektir</t>
+          <t>Denizyoluna Turkuaz Gölgeli Dizeler</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>69</v>
+        <v>99</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055348564</t>
+          <t>3990000041583</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Silinme</t>
+          <t>Gasp Edilen Orgazm</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>85</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055348403</t>
+          <t>9786055348441</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Yabancı Belgeler Işığında Türk Ermeni İlişkileri</t>
+          <t>Sevgi Emektir</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>225</v>
+        <v>69</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055348380</t>
+          <t>9786055348564</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Benim Sine</t>
+          <t>Silinme</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>30</v>
+        <v>85</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055348366</t>
+          <t>9786055348403</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>50 Soruda Milli Mücadele</t>
+          <t>Yabancı Belgeler Işığında Türk Ermeni İlişkileri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>269</v>
+        <v>225</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055348335</t>
+          <t>9786055348380</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Üç Hayat</t>
+          <t>Benim Sine</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>219</v>
+        <v>30</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055348342</t>
+          <t>9786055348366</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Umuda Doğru</t>
+          <t>50 Soruda Milli Mücadele</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>175</v>
+        <v>269</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786055348359</t>
+          <t>9786055348335</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Sultanhisarlı Ali Zühtü Bey'in 2. Meşrutiyet ve 1. Dünya Savaşı Anıları</t>
+          <t>Üç Hayat</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>225</v>
+        <v>219</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786055348328</t>
+          <t>9786055348342</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Ayrılık Zamanı</t>
+          <t>Umuda Doğru</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>50</v>
+        <v>175</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786055348311</t>
+          <t>9786055348359</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Demiryolu Palas Oteli'nden Şiirler</t>
+          <t>Sultanhisarlı Ali Zühtü Bey'in 2. Meşrutiyet ve 1. Dünya Savaşı Anıları</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>99</v>
+        <v>225</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055348694</t>
+          <t>9786055348328</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Koca Bir Ömür</t>
+          <t>Ayrılık Zamanı</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055348468</t>
+          <t>9786055348311</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Raylı Sistemin Uzun Öyküsünün Kısa Şiirleri</t>
+          <t>Demiryolu Palas Oteli'nden Şiirler</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>99</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055348465</t>
+          <t>9786055348694</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Limanı Gören Bir Çatı Katından Şiirler</t>
+          <t>Koca Bir Ömür</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>99</v>
+        <v>50</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786055348588</t>
+          <t>9786055348468</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Feray'ın Düşü</t>
+          <t>Raylı Sistemin Uzun Öyküsünün Kısa Şiirleri</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>75</v>
+        <v>99</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786055348489</t>
+          <t>9786055348465</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Hercai</t>
+          <t>Limanı Gören Bir Çatı Katından Şiirler</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>16.2</v>
+        <v>99</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786055348496</t>
+          <t>9786055348588</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Karne Armağanı</t>
+          <t>Feray'ın Düşü</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>89</v>
+        <v>75</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786055348519</t>
+          <t>9786055348489</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>İpek</t>
+          <t>Hercai</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>89</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786055348502</t>
+          <t>9786055348496</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Anneannemin Ketesi</t>
+          <t>Karne Armağanı</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>89</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786055348472</t>
+          <t>9786055348519</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İnsan Terk Ettiğine Ağlar Mı Hiç</t>
+          <t>İpek</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>99</v>
+        <v>89</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786055348731</t>
+          <t>9786055348502</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Anneannemin Ketesi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>8</v>
+        <v>89</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>3990000047582</t>
+          <t>9786055348472</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Türk Devrim Tarihi (2 Kitap Takım)</t>
+          <t>İnsan Terk Ettiğine Ağlar Mı Hiç</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>25</v>
+        <v>99</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786055348427</t>
+          <t>9786055348731</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Leylek ile Martı</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>69</v>
+        <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786055348434</t>
+          <t>3990000047582</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Nilgün'ün Köpeği Bobi</t>
+          <t>Türk Devrim Tarihi (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>69</v>
+        <v>25</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786055348533</t>
+          <t>9786055348427</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Doğmayan Güneş</t>
+          <t>Leylek ile Martı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>215</v>
+        <v>69</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786055348397</t>
+          <t>9786055348434</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Gurbet Gazileri</t>
+          <t>Nilgün'ün Köpeği Bobi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>219</v>
+        <v>69</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786055348373</t>
+          <t>9786055348533</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Aklın Aptallığı</t>
+          <t>Doğmayan Güneş</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>199</v>
+        <v>215</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786055348670</t>
+          <t>9786055348397</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kanatsız Melekler Kervanı</t>
+          <t>Gurbet Gazileri</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>99</v>
+        <v>219</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786055348571</t>
+          <t>9786055348373</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Mavi Muştu</t>
+          <t>Aklın Aptallığı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>20</v>
+        <v>199</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786055348212</t>
+          <t>9786055348670</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Tek Parti Döneminde Aydın’da Cumhuriyet Bayramı Kutlamaları</t>
+          <t>Kanatsız Melekler Kervanı</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>219</v>
+        <v>99</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786055348595</t>
+          <t>9786055348571</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Canım Yanıyor</t>
+          <t>Mavi Muştu</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>75</v>
+        <v>20</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>3990000041582</t>
+          <t>9786055348212</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Büyümeyen Bebek</t>
+          <t>Tek Parti Döneminde Aydın’da Cumhuriyet Bayramı Kutlamaları</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>89</v>
+        <v>219</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786055348267</t>
+          <t>9786055348595</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Hiçbiryerde</t>
+          <t>Canım Yanıyor</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>195</v>
+        <v>75</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786055348175</t>
+          <t>3990000041582</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Altı Hayat Üstü Sanat</t>
+          <t>Büyümeyen Bebek</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>350</v>
+        <v>89</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786055348182</t>
+          <t>9786055348267</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>A Contrastive Study on Turkish and English</t>
+          <t>Hiçbiryerde</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>369</v>
+        <v>195</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786055348151</t>
+          <t>9786055348175</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın İçinde Etik ve Ahlak</t>
+          <t>Altı Hayat Üstü Sanat</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>89</v>
+        <v>350</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786055348120</t>
+          <t>9786055348182</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Veda Busesi</t>
+          <t>A Contrastive Study on Turkish and English</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>50</v>
+        <v>369</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9759856964004</t>
+          <t>9786055348151</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Kılıç</t>
+          <t>Yaşamın İçinde Etik ve Ahlak</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>18.52</v>
+        <v>89</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789751726087</t>
+          <t>9786055348120</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Toplumsal Değişme ve Kadın</t>
+          <t>Veda Busesi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>20.37</v>
+        <v>50</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786055348106</t>
+          <t>9759856964004</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Türkiye İçin Kabus Senaryosu</t>
+          <t>Üçüncü Kılıç</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>235</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>3990000003394</t>
+          <t>9789751726087</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Cumhuriyeti Tarihi - 1</t>
+          <t>Türkiye’de Toplumsal Değişme ve Kadın</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>95</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786055348144</t>
+          <t>9786055348106</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Türk Devrim Tarihi - 2</t>
+          <t>Türkiye İçin Kabus Senaryosu</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>20.83</v>
+        <v>235</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786058906938</t>
+          <t>3990000003394</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Türk Devrim Tarihi - 1</t>
+          <t>Türkiye Cumhuriyeti Tarihi - 1</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786055348021</t>
+          <t>9786055348144</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Süstaşları Mineralojisi</t>
+          <t>Türk Devrim Tarihi - 2</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>32.41</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786058906976</t>
+          <t>9786058906938</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Sentez Müzik Terapi</t>
+          <t>Türk Devrim Tarihi - 1</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>11.57</v>
+        <v>75</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786058906990</t>
+          <t>9786055348021</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Renkli Kıymetli Taşlar</t>
+          <t>Süstaşları Mineralojisi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>64.81</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786058906952</t>
+          <t>9786058906976</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Operatör Doktor Emin Erkul’un Milli Mücadele Anıları</t>
+          <t>Sentez Müzik Terapi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>50</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789759896904</t>
+          <t>9786058906990</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Makro Ekonomi</t>
+          <t>Renkli Kıymetli Taşlar</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>360</v>
+        <v>64.81</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786055348069</t>
+          <t>9786058906952</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Kaşıkçı Elması: Türkiye 2. Elması - Spoonmarker’s Diamond</t>
+          <t>Operatör Doktor Emin Erkul’un Milli Mücadele Anıları</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786055348014</t>
+          <t>9789759896904</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Kalite Yönetim Sistemleri</t>
+          <t>Makro Ekonomi</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>35</v>
+        <v>360</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786055348045</t>
+          <t>9786055348069</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>İşletme Yönetimi</t>
+          <t>Kaşıkçı Elması: Türkiye 2. Elması - Spoonmarker’s Diamond</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>3990000026616</t>
+          <t>9786055348014</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>İstiklal Mahkemeleri</t>
+          <t>Kalite Yönetim Sistemleri</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>23.15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786058906983</t>
+          <t>9786055348045</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Genel ve Teknik İletişim</t>
+          <t>İşletme Yönetimi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>319</v>
+        <v>50</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786058906945</t>
+          <t>3990000026616</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Genel İşletme</t>
+          <t>İstiklal Mahkemeleri</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>50</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786055348113</t>
+          <t>9786058906983</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Geleceğe Türkiye Pakistan İlişkileri</t>
+          <t>Genel ve Teknik İletişim</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>38</v>
+        <v>319</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786055348090</t>
+          <t>9786058906945</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Etik</t>
+          <t>Genel İşletme</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>219</v>
+        <v>50</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789759856984</t>
+          <t>9786055348113</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Ergün Aybars ile Tarih ve Türkiye</t>
+          <t>Geçmişten Geleceğe Türkiye Pakistan İlişkileri</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>50</v>
+        <v>38</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786055348007</t>
+          <t>9786055348090</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Elmas</t>
+          <t>Etik</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>45</v>
+        <v>219</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789759856915</t>
+          <t>9789759856984</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Ekonomiye Giriş</t>
+          <t>Ergün Aybars ile Tarih ve Türkiye</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>360</v>
+        <v>50</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786055348137</t>
+          <t>9786055348007</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Bir Veda Edemedik</t>
+          <t>Elmas</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>159</v>
+        <v>45</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786055348083</t>
+          <t>9789759856915</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayarlı Muhasebe</t>
+          <t>Ekonomiye Giriş</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>199</v>
+        <v>360</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786058906969</t>
+          <t>9786055348137</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Beşonsekiz Treni</t>
+          <t>Bir Veda Edemedik</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>64.81</v>
+        <v>159</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789759856956</t>
+          <t>9786055348083</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Atatürkçülük ve Modernleşme</t>
+          <t>Bilgisayarlı Muhasebe</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>16.2</v>
+        <v>199</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786055348076</t>
+          <t>9786058906969</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Anılarla Yolculuk</t>
+          <t>Beşonsekiz Treni</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>199</v>
+        <v>64.81</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786055348052</t>
+          <t>9789759856956</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Nazım ve Azerbaycan</t>
+          <t>Atatürkçülük ve Modernleşme</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>16.2</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786055348229</t>
+          <t>9786055348076</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Yaza Çize</t>
+          <t>Anılarla Yolculuk</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>450</v>
+        <v>199</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786057021052</t>
+          <t>9786055348052</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Madem</t>
+          <t>Nazım ve Azerbaycan</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>99</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786057021007</t>
+          <t>9786055348229</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Pozitif Etki</t>
+          <t>Yaza Çize</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>359</v>
+        <v>450</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786057021038</t>
+          <t>9786057021052</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>İş Dünyasında Başarı İçin Çalışanların ve Liderlerin Rolü</t>
+          <t>Madem</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>359</v>
+        <v>99</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786056960284</t>
+          <t>9786057021007</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kardelen ile Turna Kuşu</t>
+          <t>Pozitif Etki</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>50</v>
+        <v>359</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786055348199</t>
+          <t>9786057021038</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Başlangıçtan Günümüze Türk Devrim Tarihi</t>
+          <t>İş Dünyasında Başarı İçin Çalışanların ve Liderlerin Rolü</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>125</v>
+        <v>359</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786056960215</t>
+          <t>9786056960284</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Yüreğin Değince Yüreğime</t>
+          <t>Kardelen ile Turna Kuşu</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786057021014</t>
+          <t>9786055348199</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Yükselişin Kodları</t>
+          <t>Başlangıçtan Günümüze Türk Devrim Tarihi</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>365</v>
+        <v>125</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786056960277</t>
+          <t>9786056960215</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Cumhurbaşkanı Seçimleri</t>
+          <t>Yüreğin Değince Yüreğime</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>259</v>
+        <v>150</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786055348847</t>
+          <t>9786057021014</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Rüyası</t>
+          <t>Yükselişin Kodları</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>50</v>
+        <v>365</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786055348410</t>
+          <t>9786056960277</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Öylesine Öyküler</t>
+          <t>Türkiye'de Cumhurbaşkanı Seçimleri</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>185</v>
+        <v>259</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
+          <t>9786055348847</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Yıldız Rüyası</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786055348410</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Öylesine Öyküler</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
           <t>9786055348939</t>
         </is>
       </c>
-      <c r="B114" s="1" t="inlineStr">
+      <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Blok</t>
         </is>
       </c>
-      <c r="C114" s="1">
+      <c r="C116" s="1">
         <v>185</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>