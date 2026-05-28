--- v1 (2026-04-03)
+++ v2 (2026-05-28)
@@ -85,1765 +85,1840 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259349428</t>
+          <t>9786259653198</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İki Alem Arasında</t>
+          <t>Düşte Özlemek</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>500</v>
+        <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259653136</t>
+          <t>9786259349404</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Mavi Gözlerden Kalan</t>
+          <t>Darmadağınık</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>360</v>
+        <v>280</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786059482217</t>
+          <t>9786259653174</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzünün Efendileri</t>
+          <t>Kayboluş</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057311054</t>
+          <t>9786259653181</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Umut Kıskacında Hayatlar</t>
+          <t>Islak Kadınlar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786055348526</t>
+          <t>9786259653167</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Bir Işık</t>
+          <t>Lodosun Gözleri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>199</v>
+        <v>320</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786055348908</t>
+          <t>9786259349428</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Tahta Defter</t>
+          <t>İki Alem Arasında</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>95</v>
+        <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057021083</t>
+          <t>9786259653136</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Tırtılın Mucizesi</t>
+          <t>Mavi Gözlerden Kalan</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>229</v>
+        <v>360</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786056960222</t>
+          <t>9786059482217</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Bir Amerikan Zırhlısı</t>
+          <t>Gökyüzünün Efendileri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>345</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786055348748</t>
+          <t>9786057311054</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Seni Seviyorum Yalancısı</t>
+          <t>Umut Kıskacında Hayatlar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>85</v>
+        <v>319</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057021021</t>
+          <t>9786055348526</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Acar Baba Ve Leventleri</t>
+          <t>İçimdeki Bir Işık</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>195</v>
+        <v>199</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786055348946</t>
+          <t>9786055348908</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Mavi Saksı</t>
+          <t>Tahta Defter</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>69</v>
+        <v>95</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786056960291</t>
+          <t>9786057021083</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Büyüsü</t>
+          <t>Tırtılın Mucizesi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>175</v>
+        <v>229</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057021069</t>
+          <t>9786056960222</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Papatya Kokulu Kadınlar</t>
+          <t>İstanbul’da Bir Amerikan Zırhlısı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>90</v>
+        <v>345</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057311061</t>
+          <t>9786055348748</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bahar</t>
+          <t>Seni Seviyorum Yalancısı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>156</v>
+        <v>85</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057311047</t>
+          <t>9786057021021</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Elli’nin Kiri</t>
+          <t>Acar Baba Ve Leventleri</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>195</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786055348977</t>
+          <t>9786055348946</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yılanlarla Avcılık Oyunu</t>
+          <t>Mavi Saksı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>185</v>
+        <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786055348772</t>
+          <t>9786056960291</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Dünyada Türk Olmak Zor</t>
+          <t>Aşkın Büyüsü</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>325</v>
+        <v>175</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786055348809</t>
+          <t>9786057021069</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yaşayan Atatürk</t>
+          <t>Papatya Kokulu Kadınlar</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>11.57</v>
+        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786055348960</t>
+          <t>9786057311061</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Madam'ın Türk Kızı</t>
+          <t>Bahar</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>325</v>
+        <v>156</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786055348915</t>
+          <t>9786057311047</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Benden Söylemesi</t>
+          <t>Elli’nin Kiri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>195</v>
+        <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786055348922</t>
+          <t>9786055348977</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Arnavutluk İlişkileri</t>
+          <t>Yılanlarla Avcılık Oyunu</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>349</v>
+        <v>185</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786055348205</t>
+          <t>9786055348772</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Suya Yazılar</t>
+          <t>Dünyada Türk Olmak Zor</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>149</v>
+        <v>325</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786055348281</t>
+          <t>9786055348809</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Bir Uygarlık Örneği: Türk Devrimi</t>
+          <t>Yaşayan Atatürk</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>56</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786055348236</t>
+          <t>9786055348960</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Şafaklar Renkli Değil</t>
+          <t>Madam'ın Türk Kızı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>189</v>
+        <v>325</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786055348304</t>
+          <t>9786055348915</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Nutuk</t>
+          <t>Benden Söylemesi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>45</v>
+        <v>195</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055348274</t>
+          <t>9786055348922</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Berit'in Gözyaşları</t>
+          <t>Türkiye Arnavutluk İlişkileri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>325</v>
+        <v>349</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789759856977</t>
+          <t>9786055348205</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Kosova'nın Doğuşu</t>
+          <t>Suya Yazılar</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>199</v>
+        <v>149</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055348243</t>
+          <t>9786055348281</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sabah Gülü</t>
+          <t>Bir Uygarlık Örneği: Türk Devrimi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>120</v>
+        <v>56</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055348250</t>
+          <t>9786055348236</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Finansal Piyasalar</t>
+          <t>Şafaklar Renkli Değil</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>55</v>
+        <v>189</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786055348724</t>
+          <t>9786055348304</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Meyveleri</t>
+          <t>Nutuk</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>65</v>
+        <v>45</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055348632</t>
+          <t>9786055348274</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Raysever Şair Merhabasının Dizeleri</t>
+          <t>Berit'in Gözyaşları</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>99</v>
+        <v>325</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>3990000071290</t>
+          <t>9789759856977</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kahverengi Defter</t>
+          <t>Yeni Bir Kosova'nın Doğuşu</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>99</v>
+        <v>199</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786055348663</t>
+          <t>9786055348243</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kırık Tebessüm</t>
+          <t>Sabah Gülü</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>275</v>
+        <v>120</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055348816</t>
+          <t>9786055348250</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Bir Çözümleme Bir Sonuç</t>
+          <t>Finansal Piyasalar</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>219</v>
+        <v>55</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055348854</t>
+          <t>9786055348724</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kalbimdeki İnci</t>
+          <t>Sevginin Meyveleri</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>18.52</v>
+        <v>65</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055348786</t>
+          <t>9786055348632</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Gelini</t>
+          <t>Raysever Şair Merhabasının Dizeleri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>45</v>
+        <v>99</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055348830</t>
+          <t>3990000071290</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Camdan Gökyüzü</t>
+          <t>Kahverengi Defter</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>155</v>
+        <v>99</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055348649</t>
+          <t>9786055348663</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Denizyoluna Turkuaz Gölgeli Dizeler</t>
+          <t>Kırık Tebessüm</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>99</v>
+        <v>275</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>3990000041583</t>
+          <t>9786055348816</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Gasp Edilen Orgazm</t>
+          <t>Bir Çözümleme Bir Sonuç</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>35.19</v>
+        <v>219</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055348441</t>
+          <t>9786055348854</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Emektir</t>
+          <t>Kalbimdeki İnci</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>69</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055348564</t>
+          <t>9786055348786</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Silinme</t>
+          <t>Yağmur Gelini</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>85</v>
+        <v>45</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055348403</t>
+          <t>9786055348830</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Yabancı Belgeler Işığında Türk Ermeni İlişkileri</t>
+          <t>Camdan Gökyüzü</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>225</v>
+        <v>155</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055348380</t>
+          <t>9786055348649</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Benim Sine</t>
+          <t>Denizyoluna Turkuaz Gölgeli Dizeler</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>30</v>
+        <v>99</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055348366</t>
+          <t>3990000041583</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>50 Soruda Milli Mücadele</t>
+          <t>Gasp Edilen Orgazm</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>269</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786055348335</t>
+          <t>9786055348441</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Üç Hayat</t>
+          <t>Sevgi Emektir</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>219</v>
+        <v>69</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786055348342</t>
+          <t>9786055348564</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Umuda Doğru</t>
+          <t>Silinme</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>175</v>
+        <v>85</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786055348359</t>
+          <t>9786055348403</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Sultanhisarlı Ali Zühtü Bey'in 2. Meşrutiyet ve 1. Dünya Savaşı Anıları</t>
+          <t>Yabancı Belgeler Işığında Türk Ermeni İlişkileri</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>225</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055348328</t>
+          <t>9786055348380</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Ayrılık Zamanı</t>
+          <t>Benim Sine</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055348311</t>
+          <t>9786055348366</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Demiryolu Palas Oteli'nden Şiirler</t>
+          <t>50 Soruda Milli Mücadele</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>99</v>
+        <v>269</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055348694</t>
+          <t>9786055348335</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Koca Bir Ömür</t>
+          <t>Üç Hayat</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>50</v>
+        <v>219</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786055348468</t>
+          <t>9786055348342</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Raylı Sistemin Uzun Öyküsünün Kısa Şiirleri</t>
+          <t>Umuda Doğru</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>99</v>
+        <v>175</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786055348465</t>
+          <t>9786055348359</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Limanı Gören Bir Çatı Katından Şiirler</t>
+          <t>Sultanhisarlı Ali Zühtü Bey'in 2. Meşrutiyet ve 1. Dünya Savaşı Anıları</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>99</v>
+        <v>225</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786055348588</t>
+          <t>9786055348328</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Feray'ın Düşü</t>
+          <t>Ayrılık Zamanı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>75</v>
+        <v>50</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786055348489</t>
+          <t>9786055348311</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Hercai</t>
+          <t>Demiryolu Palas Oteli'nden Şiirler</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>16.2</v>
+        <v>99</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786055348496</t>
+          <t>9786055348694</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Karne Armağanı</t>
+          <t>Koca Bir Ömür</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>89</v>
+        <v>50</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786055348519</t>
+          <t>9786055348468</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İpek</t>
+          <t>Raylı Sistemin Uzun Öyküsünün Kısa Şiirleri</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>89</v>
+        <v>99</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786055348502</t>
+          <t>9786055348465</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Anneannemin Ketesi</t>
+          <t>Limanı Gören Bir Çatı Katından Şiirler</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>89</v>
+        <v>99</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786055348472</t>
+          <t>9786055348588</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İnsan Terk Ettiğine Ağlar Mı Hiç</t>
+          <t>Feray'ın Düşü</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>99</v>
+        <v>75</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786055348731</t>
+          <t>9786055348489</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Hercai</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>8</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>3990000047582</t>
+          <t>9786055348496</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Türk Devrim Tarihi (2 Kitap Takım)</t>
+          <t>Karne Armağanı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>25</v>
+        <v>89</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786055348427</t>
+          <t>9786055348519</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Leylek ile Martı</t>
+          <t>İpek</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>69</v>
+        <v>89</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786055348434</t>
+          <t>9786055348502</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Nilgün'ün Köpeği Bobi</t>
+          <t>Anneannemin Ketesi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>69</v>
+        <v>89</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786055348533</t>
+          <t>9786055348472</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Doğmayan Güneş</t>
+          <t>İnsan Terk Ettiğine Ağlar Mı Hiç</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>215</v>
+        <v>99</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786055348397</t>
+          <t>9786055348731</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Gurbet Gazileri</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>219</v>
+        <v>8</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786055348373</t>
+          <t>3990000047582</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Aklın Aptallığı</t>
+          <t>Türk Devrim Tarihi (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>199</v>
+        <v>25</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786055348670</t>
+          <t>9786055348427</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kanatsız Melekler Kervanı</t>
+          <t>Leylek ile Martı</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>99</v>
+        <v>69</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786055348571</t>
+          <t>9786055348434</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Mavi Muştu</t>
+          <t>Nilgün'ün Köpeği Bobi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>20</v>
+        <v>69</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786055348212</t>
+          <t>9786055348533</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Tek Parti Döneminde Aydın’da Cumhuriyet Bayramı Kutlamaları</t>
+          <t>Doğmayan Güneş</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>219</v>
+        <v>215</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786055348595</t>
+          <t>9786055348397</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Canım Yanıyor</t>
+          <t>Gurbet Gazileri</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>75</v>
+        <v>219</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>3990000041582</t>
+          <t>9786055348373</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Büyümeyen Bebek</t>
+          <t>Aklın Aptallığı</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>89</v>
+        <v>199</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786055348267</t>
+          <t>9786055348670</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Hiçbiryerde</t>
+          <t>Kanatsız Melekler Kervanı</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>195</v>
+        <v>99</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786055348175</t>
+          <t>9786055348571</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Altı Hayat Üstü Sanat</t>
+          <t>Mavi Muştu</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>350</v>
+        <v>20</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786055348182</t>
+          <t>9786055348212</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>A Contrastive Study on Turkish and English</t>
+          <t>Tek Parti Döneminde Aydın’da Cumhuriyet Bayramı Kutlamaları</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>369</v>
+        <v>219</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786055348151</t>
+          <t>9786055348595</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın İçinde Etik ve Ahlak</t>
+          <t>Canım Yanıyor</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>89</v>
+        <v>75</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786055348120</t>
+          <t>3990000041582</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Veda Busesi</t>
+          <t>Büyümeyen Bebek</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>50</v>
+        <v>89</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9759856964004</t>
+          <t>9786055348267</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Kılıç</t>
+          <t>Hiçbiryerde</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>18.52</v>
+        <v>195</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789751726087</t>
+          <t>9786055348175</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Toplumsal Değişme ve Kadın</t>
+          <t>Altı Hayat Üstü Sanat</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>20.37</v>
+        <v>350</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786055348106</t>
+          <t>9786055348182</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Türkiye İçin Kabus Senaryosu</t>
+          <t>A Contrastive Study on Turkish and English</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>235</v>
+        <v>369</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>3990000003394</t>
+          <t>9786055348151</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Cumhuriyeti Tarihi - 1</t>
+          <t>Yaşamın İçinde Etik ve Ahlak</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>95</v>
+        <v>89</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786055348144</t>
+          <t>9786055348120</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Türk Devrim Tarihi - 2</t>
+          <t>Veda Busesi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>20.83</v>
+        <v>50</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786058906938</t>
+          <t>9759856964004</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Türk Devrim Tarihi - 1</t>
+          <t>Üçüncü Kılıç</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>75</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786055348021</t>
+          <t>9789751726087</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Süstaşları Mineralojisi</t>
+          <t>Türkiye’de Toplumsal Değişme ve Kadın</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>32.41</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786058906976</t>
+          <t>9786055348106</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Sentez Müzik Terapi</t>
+          <t>Türkiye İçin Kabus Senaryosu</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>11.57</v>
+        <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786058906990</t>
+          <t>3990000003394</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Renkli Kıymetli Taşlar</t>
+          <t>Türkiye Cumhuriyeti Tarihi - 1</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>64.81</v>
+        <v>95</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786058906952</t>
+          <t>9786055348144</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Operatör Doktor Emin Erkul’un Milli Mücadele Anıları</t>
+          <t>Türk Devrim Tarihi - 2</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>50</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789759896904</t>
+          <t>9786058906938</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Makro Ekonomi</t>
+          <t>Türk Devrim Tarihi - 1</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>360</v>
+        <v>75</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786055348069</t>
+          <t>9786055348021</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Kaşıkçı Elması: Türkiye 2. Elması - Spoonmarker’s Diamond</t>
+          <t>Süstaşları Mineralojisi</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>200</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786055348014</t>
+          <t>9786058906976</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kalite Yönetim Sistemleri</t>
+          <t>Sentez Müzik Terapi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>35</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786055348045</t>
+          <t>9786058906990</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>İşletme Yönetimi</t>
+          <t>Renkli Kıymetli Taşlar</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>50</v>
+        <v>64.81</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>3990000026616</t>
+          <t>9786058906952</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>İstiklal Mahkemeleri</t>
+          <t>Operatör Doktor Emin Erkul’un Milli Mücadele Anıları</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>23.15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786058906983</t>
+          <t>9789759896904</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Genel ve Teknik İletişim</t>
+          <t>Makro Ekonomi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>319</v>
+        <v>360</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786058906945</t>
+          <t>9786055348069</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Genel İşletme</t>
+          <t>Kaşıkçı Elması: Türkiye 2. Elması - Spoonmarker’s Diamond</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786055348113</t>
+          <t>9786055348014</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Geleceğe Türkiye Pakistan İlişkileri</t>
+          <t>Kalite Yönetim Sistemleri</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786055348090</t>
+          <t>9786055348045</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Etik</t>
+          <t>İşletme Yönetimi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>219</v>
+        <v>50</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789759856984</t>
+          <t>3990000026616</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Ergün Aybars ile Tarih ve Türkiye</t>
+          <t>İstiklal Mahkemeleri</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>50</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786055348007</t>
+          <t>9786058906983</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Elmas</t>
+          <t>Genel ve Teknik İletişim</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>45</v>
+        <v>319</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789759856915</t>
+          <t>9786058906945</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Ekonomiye Giriş</t>
+          <t>Genel İşletme</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>360</v>
+        <v>50</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786055348137</t>
+          <t>9786055348113</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Bir Veda Edemedik</t>
+          <t>Geçmişten Geleceğe Türkiye Pakistan İlişkileri</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>159</v>
+        <v>38</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786055348083</t>
+          <t>9786055348090</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayarlı Muhasebe</t>
+          <t>Etik</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>199</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786058906969</t>
+          <t>9789759856984</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Beşonsekiz Treni</t>
+          <t>Ergün Aybars ile Tarih ve Türkiye</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>64.81</v>
+        <v>50</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789759856956</t>
+          <t>9786055348007</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Atatürkçülük ve Modernleşme</t>
+          <t>Elmas</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>16.2</v>
+        <v>45</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786055348076</t>
+          <t>9789759856915</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Anılarla Yolculuk</t>
+          <t>Ekonomiye Giriş</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>199</v>
+        <v>360</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786055348052</t>
+          <t>9786055348137</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Nazım ve Azerbaycan</t>
+          <t>Bir Veda Edemedik</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>16.2</v>
+        <v>159</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786055348229</t>
+          <t>9786055348083</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Yaza Çize</t>
+          <t>Bilgisayarlı Muhasebe</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>450</v>
+        <v>199</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786057021052</t>
+          <t>9786058906969</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Madem</t>
+          <t>Beşonsekiz Treni</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>99</v>
+        <v>64.81</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786057021007</t>
+          <t>9789759856956</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Pozitif Etki</t>
+          <t>Atatürkçülük ve Modernleşme</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>359</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786057021038</t>
+          <t>9786055348076</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>İş Dünyasında Başarı İçin Çalışanların ve Liderlerin Rolü</t>
+          <t>Anılarla Yolculuk</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>359</v>
+        <v>199</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786056960284</t>
+          <t>9786055348052</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Kardelen ile Turna Kuşu</t>
+          <t>Nazım ve Azerbaycan</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>50</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786055348199</t>
+          <t>9786055348229</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Başlangıçtan Günümüze Türk Devrim Tarihi</t>
+          <t>Yaza Çize</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>125</v>
+        <v>450</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786056960215</t>
+          <t>9786057021052</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Yüreğin Değince Yüreğime</t>
+          <t>Madem</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>150</v>
+        <v>99</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786057021014</t>
+          <t>9786057021007</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Yükselişin Kodları</t>
+          <t>Pozitif Etki</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>365</v>
+        <v>359</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786056960277</t>
+          <t>9786057021038</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Cumhurbaşkanı Seçimleri</t>
+          <t>İş Dünyasında Başarı İçin Çalışanların ve Liderlerin Rolü</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>259</v>
+        <v>359</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786055348847</t>
+          <t>9786056960284</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Rüyası</t>
+          <t>Kardelen ile Turna Kuşu</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786055348410</t>
+          <t>9786055348199</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Öylesine Öyküler</t>
+          <t>Başlangıçtan Günümüze Türk Devrim Tarihi</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>185</v>
+        <v>125</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
+          <t>9786056960215</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Yüreğin Değince Yüreğime</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9786057021014</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Yükselişin Kodları</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786056960277</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de Cumhurbaşkanı Seçimleri</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786055348847</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Yıldız Rüyası</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786055348410</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Öylesine Öyküler</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
           <t>9786055348939</t>
         </is>
       </c>
-      <c r="B116" s="1" t="inlineStr">
+      <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Blok</t>
         </is>
       </c>
-      <c r="C116" s="1">
+      <c r="C121" s="1">
         <v>185</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>