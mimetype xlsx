--- v1 (2026-02-27)
+++ v2 (2026-05-28)
@@ -649,51 +649,51 @@
         <is>
           <t>9786257062244</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Dava</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>98</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786257062763</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Denizin Büyülü Melodisi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>270</v>
+        <v>400</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786257062527</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Pembe Kelebeğin Yolculuğu</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>72</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786257062473</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>