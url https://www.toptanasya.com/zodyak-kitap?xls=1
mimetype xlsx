--- v2 (2026-02-27)
+++ v3 (2026-07-18)
@@ -304,66 +304,66 @@
         <is>
           <t>9786054909155</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Kolay Çizim Teknikleri</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786056671760</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Mitolojik Astroloji ve Psikoloji</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786056671746</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Gökyüzünün Söyledikleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>420</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786054909018</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Ajan Provokatörler</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>625</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786054909223</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>